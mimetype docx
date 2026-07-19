--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -9,78 +9,70 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2967E6D3" w14:textId="421E4B77" w:rsidR="006C62D7" w:rsidRPr="00657067" w:rsidRDefault="00F80ADB" w:rsidP="00657067">
+    <w:p w14:paraId="2967E6D3" w14:textId="1F88CAD5" w:rsidR="006C62D7" w:rsidRPr="00657067" w:rsidRDefault="00272A66" w:rsidP="00657067">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F80ADB">
-        <w:t>Stakeholder mapping grid</w:t>
+        <w:t>STAKEHOLDER MAPPING GRID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRDefault="00524050" w:rsidP="00657067">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="678AF127" w14:textId="77777777" w:rsidR="005C51EC" w:rsidRPr="005C51EC" w:rsidRDefault="005C51EC" w:rsidP="005C51EC"/>
     <w:p w14:paraId="5109706E" w14:textId="048A1359" w:rsidR="000D6590" w:rsidRDefault="006C62D7" w:rsidP="000D6590">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00657067">
-        <w:t xml:space="preserve">WHY </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> TOOL MATTERS</w:t>
+        <w:t>WHY THIS TOOL MATTERS</w:t>
       </w:r>
       <w:r w:rsidR="00DB782F">
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00707AD1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4781CA2F" w14:textId="078FAE78" w:rsidR="00EA37B5" w:rsidRPr="00EA37B5" w:rsidRDefault="19C72B16" w:rsidP="00EA37B5">
       <w:r>
         <w:t>This mapping is an essential tool in the development of a cultural mediation project, as well as in its monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59363860" w14:textId="77777777" w:rsidR="00EA37B5" w:rsidRPr="00EA37B5" w:rsidRDefault="00EA37B5" w:rsidP="00EA37B5">
       <w:r w:rsidRPr="00EA37B5">
         <w:t>It provides a clear picture of the various stakeholders involved in the project and identifies their different influences and commitments to the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101DA9C6" w14:textId="74A03693" w:rsidR="00EA37B5" w:rsidRPr="00EA37B5" w:rsidRDefault="00EA37B5" w:rsidP="00EA37B5">
       <w:r w:rsidRPr="00EA37B5">
         <w:t xml:space="preserve">Based on this map, it is easier to establish a relevant action plan, </w:t>
       </w:r>
       <w:r w:rsidR="00825A3A">
         <w:t>understand how to interact with each stakeholder, and monitor the project's evolution</w:t>
       </w:r>
@@ -288,56 +280,59 @@
     <w:p w14:paraId="22FEE3A0" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="6F040C4B" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="2693877F" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="19F2DAF1" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="0CA8471F" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="2AABE8D7" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="2C32634A" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="414A3699" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="1EBD06EA" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="415737F2" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="7F6A6108" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="7FDA3DE0" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="68DCB2C0" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="3B656252" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="44D4C48B" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="540276DC" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="18ED1CFF" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="125F02F7" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="6CAB8C90" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="0114FEFC" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="5783E487" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="156F753D" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="189D39FE" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="765A89A8" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="1BAF12A3" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
-    <w:p w14:paraId="1106AD78" w14:textId="77777777" w:rsidR="000D6590" w:rsidRPr="00657067" w:rsidRDefault="000D6590" w:rsidP="000D6590">
+    <w:p w14:paraId="1106AD78" w14:textId="2E9AB5A3" w:rsidR="000D6590" w:rsidRPr="00657067" w:rsidRDefault="000D6590" w:rsidP="000D6590">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F80ADB">
         <w:t>Stakeholder mapping grid</w:t>
+      </w:r>
+      <w:r w:rsidR="00272A66">
+        <w:t xml:space="preserve"> guidelines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C34567" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="139035E1" w14:textId="77777777" w:rsidR="00D2025D" w:rsidRDefault="00D2025D" w:rsidP="000D6590"/>
     <w:p w14:paraId="5F3D8EB2" w14:textId="77777777" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="05F3FFB7" w14:textId="3E9010D6" w:rsidR="000D6590" w:rsidRDefault="000D6590" w:rsidP="000D6590">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 - </w:t>
       </w:r>
       <w:r w:rsidR="00FF4D80" w:rsidRPr="00FF4D80">
         <w:t>Identify all potential stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653D1465" w14:textId="5824099C" w:rsidR="001E2047" w:rsidRDefault="00D2025D" w:rsidP="008A632B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2025D">
         <w:t xml:space="preserve">The first step is to brainstorm and list all the individuals, groups, or </w:t>
       </w:r>
@@ -1475,51 +1470,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22A9887C" w14:textId="51DC3BD1" w:rsidR="00FF4D80" w:rsidRPr="00EB484F" w:rsidRDefault="0008185E" w:rsidP="00D519C9">
             <w:r w:rsidRPr="00EB484F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Strategy: </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB484F">
               <w:t>Minimal, basic communication. Inform them of the major milestones. Do not expend too much energy on them unless they show increasing interest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="590C6A6A" w14:textId="77777777" w:rsidR="00FF4D80" w:rsidRPr="00EB484F" w:rsidRDefault="00FF4D80" w:rsidP="00FF4D80"/>
-    <w:p w14:paraId="524B6885" w14:textId="77777777" w:rsidR="000D6590" w:rsidRPr="00EB484F" w:rsidRDefault="000D6590" w:rsidP="000D6590"/>
     <w:p w14:paraId="21760509" w14:textId="77777777" w:rsidR="002B725E" w:rsidRPr="00EB484F" w:rsidRDefault="002B725E" w:rsidP="000D6590"/>
     <w:p w14:paraId="39CEF76A" w14:textId="6793CCC9" w:rsidR="00E65D56" w:rsidRDefault="00E65D56" w:rsidP="00E65D56">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Action plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D678FC" w14:textId="6CC417B9" w:rsidR="002B725E" w:rsidRDefault="00EB484F" w:rsidP="002B725E">
       <w:r w:rsidRPr="00EB484F">
         <w:t>For each category, determine specific actions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B72618" w14:textId="77777777" w:rsidR="00EB484F" w:rsidRPr="00EB484F" w:rsidRDefault="00EB484F" w:rsidP="002B725E"/>
     <w:p w14:paraId="7CEC2CB1" w14:textId="50ADE1D9" w:rsidR="002B725E" w:rsidRPr="007C07E3" w:rsidRDefault="00EB484F" w:rsidP="002B725E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB484F">
         <w:rPr>
@@ -1694,67 +1688,67 @@
       <w:r w:rsidRPr="0035485D">
         <w:t>Send newsletters or informational emails.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0642B028" w14:textId="0443C9E0" w:rsidR="002B725E" w:rsidRPr="00EB484F" w:rsidRDefault="00EB484F" w:rsidP="002B725E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB484F">
         <w:t>Present the project at public events.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476C8FA6" w14:textId="4481195B" w:rsidR="002B725E" w:rsidRPr="005C4227" w:rsidRDefault="005C4227" w:rsidP="002B725E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005C4227">
-        <w:lastRenderedPageBreak/>
         <w:t>Example: a large industrial group in the city that does not yet have any connection to culture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACFB816" w14:textId="0DFDF5A9" w:rsidR="002B725E" w:rsidRPr="007C07E3" w:rsidRDefault="005C4227" w:rsidP="002B725E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005C4227">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For those to involve:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD5E33A" w14:textId="583D3DD2" w:rsidR="002B725E" w:rsidRPr="005C4227" w:rsidRDefault="005C4227" w:rsidP="002B725E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005C4227">
         <w:t>Invite them to workshops and mediation events.</w:t>
       </w:r>
       <w:r w:rsidR="002B725E" w:rsidRPr="005C4227">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117B33F7" w14:textId="34184BC7" w:rsidR="002B725E" w:rsidRPr="005C4227" w:rsidRDefault="005C4227" w:rsidP="002B725E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
@@ -2074,103 +2068,107 @@
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="551928756" name="Zone de texte 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2017395" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:prstClr val="white"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="71170FA0" w14:textId="0FCBB0EA" w:rsidR="007A7D8A" w:rsidRPr="00017C7F" w:rsidRDefault="007A7D8A" w:rsidP="007A7D8A">
+                          <w:p w14:paraId="71170FA0" w14:textId="3CB2CFAB" w:rsidR="007A7D8A" w:rsidRPr="00017C7F" w:rsidRDefault="007A7D8A" w:rsidP="007A7D8A">
                             <w:pPr>
                               <w:pStyle w:val="Lgende"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Figure </w:t>
                             </w:r>
                             <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
-                              <w:r w:rsidR="00CD328E">
+                              <w:r w:rsidR="00CF42CA">
                                 <w:rPr>
                                   <w:noProof/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                             </w:fldSimple>
                             <w:r>
                               <w:t xml:space="preserve"> / simplystakeholders.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="71C581E9" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.15pt;margin-top:163.85pt;width:158.85pt;height:.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0PFYXGAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5y0aLcZcYosRYYB&#10;QVsgHXpWZDkWIIsapcTOfv0o2U66bqdhF5kWKX689zi/6xrDjgq9Blvw2WTKmbISSm33Bf/+vP7w&#10;iTMfhC2FAasKflKe3y3ev5u3LldXUIMpFTJKYn3euoLXIbg8y7ysVSP8BJyy5KwAGxHoF/dZiaKl&#10;7I3JrqbT26wFLB2CVN7T7X3v5IuUv6qUDI9V5VVgpuDUW0gnpnMXz2wxF/kehau1HNoQ/9BFI7Sl&#10;oudU9yIIdkD9R6pGSwQPVZhIaDKoKi1VmoGmmU3fTLOthVNpFgLHuzNM/v+llQ/HrXtCFrov0BGB&#10;EZDW+dzTZZynq7CJX+qUkZ8gPJ1hU11gki6p84/Xn284k+S7vb6JObLLU4c+fFXQsGgUHImTBJU4&#10;bnzoQ8eQWMmD0eVaGxN/omNlkB0F8dfWOqgh+W9RxsZYC/FVnzDeZJc5ohW6Xcd0+WrGHZQnGh2h&#10;V4V3cq2p3kb48CSQZEDTkrTDIx2VgbbgMFic1YA//3Yf44kd8nLWkqwK7n8cBCrOzDdLvEUNjgaO&#10;xm407KFZAU06o6VxMpn0AIMZzQqheSHFL2MVcgkrqVbBw2iuQi9u2hiplssUREpzImzs1smYesT1&#10;uXsR6AZWApH5AKPgRP6GnD420eOWh0BIJ+Yirj2KA9yk0sT9sFFxDV7/p6jL3i9+AQAA//8DAFBL&#10;AwQUAAYACAAAACEAvDInfOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qk&#10;LoilrNNWStNpmuAAl4myC7es8ZpC41RNupW3x3CBo+1Pv7+/WE+uEyccQutJwd0sAYFUe9NSo2D/&#10;9nSbgQhRk9GdJ1TwhQHW5eVFoXPjz/SKpyo2gkMo5FqBjbHPpQy1RafDzPdIfDv6wenI49BIM+gz&#10;h7tOzpNkKZ1uiT9Y3ePWYv1ZjU7BbvG+szfj8fFls0iH5/24XX40lVLXV9PmAUTEKf7B8KPP6lCy&#10;08GPZILoFGRJyqSCdL5agWAgvc+43OF3k4EsC/m/QvkNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAtDxWFxgCAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAvDInfOAAAAAKAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" stroked="f">
+              <v:shapetype w14:anchorId="71C581E9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:40.15pt;margin-top:163.85pt;width:158.85pt;height:.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC0PFYXGAIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5y0aLcZcYosRYYB&#13;&#10;QVsgHXpWZDkWIIsapcTOfv0o2U66bqdhF5kWKX689zi/6xrDjgq9Blvw2WTKmbISSm33Bf/+vP7w&#13;&#10;iTMfhC2FAasKflKe3y3ev5u3LldXUIMpFTJKYn3euoLXIbg8y7ysVSP8BJyy5KwAGxHoF/dZiaKl&#13;&#10;7I3JrqbT26wFLB2CVN7T7X3v5IuUv6qUDI9V5VVgpuDUW0gnpnMXz2wxF/kehau1HNoQ/9BFI7Sl&#13;&#10;oudU9yIIdkD9R6pGSwQPVZhIaDKoKi1VmoGmmU3fTLOthVNpFgLHuzNM/v+llQ/HrXtCFrov0BGB&#13;&#10;EZDW+dzTZZynq7CJX+qUkZ8gPJ1hU11gki6p84/Xn284k+S7vb6JObLLU4c+fFXQsGgUHImTBJU4&#13;&#10;bnzoQ8eQWMmD0eVaGxN/omNlkB0F8dfWOqgh+W9RxsZYC/FVnzDeZJc5ohW6Xcd0+WrGHZQnGh2h&#13;&#10;V4V3cq2p3kb48CSQZEDTkrTDIx2VgbbgMFic1YA//3Yf44kd8nLWkqwK7n8cBCrOzDdLvEUNjgaO&#13;&#10;xm407KFZAU06o6VxMpn0AIMZzQqheSHFL2MVcgkrqVbBw2iuQi9u2hiplssUREpzImzs1smYesT1&#13;&#10;uXsR6AZWApH5AKPgRP6GnD420eOWh0BIJ+Yirj2KA9yk0sT9sFFxDV7/p6jL3i9+AQAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEA1PxEJ+UAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#13;&#10;XBBLWaetdE2nacABLhPdLrtljdcUmqRK0q38ewwXuFiy/fz8vmI1mo6d0YfWWQEPkwQY2tqp1jYC&#13;&#10;9ruX+wxYiNIq2TmLAr4wwKq8vipkrtzFvuO5ig0jExtyKUDH2Oech1qjkWHierS0OzlvZKTWN1x5&#13;&#10;eSFz0/Fpksy5ka2lD1r2uNFYf1aDEbCdHbb6bjg9v61nqX/dD5v5R1MJcXszPi2prJfAIo7x7wJ+&#13;&#10;GCg/lBTs6AarAusEZElKSgHpdLEARoL0MSPC4+8kA14W/D9H+Q0AAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQC0PFYXGAIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQDU/EQn5QAAAA8BAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#13;&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="71170FA0" w14:textId="0FCBB0EA" w:rsidR="007A7D8A" w:rsidRPr="00017C7F" w:rsidRDefault="007A7D8A" w:rsidP="007A7D8A">
+                    <w:p w14:paraId="71170FA0" w14:textId="3CB2CFAB" w:rsidR="007A7D8A" w:rsidRPr="00017C7F" w:rsidRDefault="007A7D8A" w:rsidP="007A7D8A">
                       <w:pPr>
                         <w:pStyle w:val="Lgende"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Figure </w:t>
                       </w:r>
                       <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
-                        <w:r w:rsidR="00CD328E">
+                        <w:r w:rsidR="00CF42CA">
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                       </w:fldSimple>
                       <w:r>
                         <w:t xml:space="preserve"> / simplystakeholders.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28D4B838" wp14:editId="2406D1B3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
@@ -2229,50 +2227,51 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A263185" w14:textId="0FDDF0AE" w:rsidR="008B6059" w:rsidRDefault="008B6059" w:rsidP="008B6059"/>
     <w:p w14:paraId="03AE6265" w14:textId="3B3507E5" w:rsidR="008B6059" w:rsidRPr="008B6059" w:rsidRDefault="008B6059" w:rsidP="008B6059"/>
     <w:p w14:paraId="54A84D79" w14:textId="4F3DF72F" w:rsidR="001140C9" w:rsidRDefault="001140C9" w:rsidP="001140C9"/>
     <w:p w14:paraId="395E96C9" w14:textId="01F10DBB" w:rsidR="001140C9" w:rsidRDefault="001140C9" w:rsidP="001140C9"/>
     <w:p w14:paraId="148BD304" w14:textId="77777777" w:rsidR="008B6059" w:rsidRDefault="008B6059" w:rsidP="001140C9"/>
     <w:p w14:paraId="35B3D6E7" w14:textId="77777777" w:rsidR="008B6059" w:rsidRDefault="008B6059" w:rsidP="001140C9"/>
     <w:p w14:paraId="65D259D7" w14:textId="77777777" w:rsidR="007A7D8A" w:rsidRDefault="007A7D8A" w:rsidP="001140C9"/>
     <w:p w14:paraId="54FDC985" w14:textId="77777777" w:rsidR="007A7D8A" w:rsidRDefault="007A7D8A" w:rsidP="001140C9"/>
     <w:p w14:paraId="61EBF95E" w14:textId="77777777" w:rsidR="007A7D8A" w:rsidRDefault="007A7D8A" w:rsidP="001140C9"/>
     <w:p w14:paraId="55F55409" w14:textId="77777777" w:rsidR="007A7D8A" w:rsidRDefault="007A7D8A" w:rsidP="001140C9"/>
     <w:p w14:paraId="540C97BB" w14:textId="77777777" w:rsidR="007A7D8A" w:rsidRDefault="007A7D8A" w:rsidP="001140C9"/>
     <w:p w14:paraId="21B31499" w14:textId="77777777" w:rsidR="008B6059" w:rsidRDefault="008B6059" w:rsidP="001140C9"/>
     <w:p w14:paraId="21710C11" w14:textId="0CF69B3F" w:rsidR="001140C9" w:rsidRPr="001140C9" w:rsidRDefault="00CD328E" w:rsidP="001140C9">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BAE80B3" wp14:editId="2820A84E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>463550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5746750</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2531745" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1563258888" name="Zone de texte 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2531745" cy="635"/>
                         </a:xfrm>
@@ -2560,165 +2559,179 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001140C9" w:rsidRPr="001140C9">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="173C0DDB" w14:textId="77777777" w:rsidR="00B941C3" w:rsidRDefault="00B941C3" w:rsidP="00B53DB2">
+    <w:p w14:paraId="0B5BF7B8" w14:textId="77777777" w:rsidR="00251C88" w:rsidRDefault="00251C88" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03A46A7B" w14:textId="77777777" w:rsidR="00B941C3" w:rsidRDefault="00B941C3" w:rsidP="00B53DB2">
+    <w:p w14:paraId="0B331509" w14:textId="77777777" w:rsidR="00251C88" w:rsidRDefault="00251C88" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{EFA9C089-F6D5-7147-B0DE-ABB1302C8F71}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{9EDF9548-A881-A644-ACAD-56AA973B060E}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{120C6800-53C6-8744-9C8C-1DC002CB3BCD}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{8E40BF94-8164-0643-963A-56D61F9C8D1B}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{7517CD4A-575D-FA48-902D-F20252CA3E02}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{F1E1BBC7-BADB-1248-B0CE-6A2266560389}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{78C8C08D-3044-410C-87C2-AE170D2CC377}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{C195E2A7-F617-43CE-94AF-90D15DC94225}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{7FA2EB67-F236-8440-A1C0-2CA60905C084}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{07EDE858-1181-F64E-A189-5E7E204EE0A1}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{93027835-0BBF-DD43-AAD0-0143BB67B7B2}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{F9B444A3-2680-BE4D-A679-4BC74957699C}"/>
   </w:font>
   <w:font w:name="Lexend">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{D3A83329-A316-48E7-8F48-5C2EE5D43B14}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{293257BE-BF34-4B0D-A7C5-6FC9B899DEFD}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{523489D1-8CCA-B54E-A619-A9680C177353}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{5D98ADF9-7F20-A543-973C-1F48FD4C4875}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{D56A18C4-CB70-6541-AA72-6E310D1D9A96}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{F40E3741-DEEE-4F15-B0B9-52FCF6AA23A3}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{246270B7-5280-44B8-8451-FE1AA4BABE37}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{CCB6D9C8-D963-B146-A123-CFD1C9D8DA6D}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{037922B0-C0C2-BC45-86F7-A4C8A6DE019D}"/>
   </w:font>
   <w:font w:name="Lexend Black">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{8BE553F5-E4DA-4F00-9A97-17B09F118D48}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{DC7C1D58-4DCC-0A47-9401-343D8EA22786}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{4EC58161-3732-49B9-BA71-FA5E715F25DD}"/>
-    <w:embedBold r:id="rId11" w:fontKey="{548ADA6F-3DA6-4996-B216-DB32B579DAE6}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{3E275AD8-10D0-E944-AC00-F103873AC717}"/>
+    <w:embedBold r:id="rId18" w:fontKey="{ED8E76AF-C55B-F145-8341-5ECFE02177F0}"/>
   </w:font>
   <w:font w:name="Lexend Light">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{601EA016-BB22-44D6-9EBC-EEB1DBC1ED88}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{C7FE1FC8-D527-3C49-8BD7-0D70D6677FB4}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{DE4EECBC-B0FE-4102-9F4E-5E2EA29FFC4A}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{BEC58EB3-8ECE-0947-8AD2-3846D3E8A70C}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{62919FE6-4528-4F6C-B3A3-B3FFC2042683}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{DD629442-ECFA-5847-9829-C3672B6AFBB8}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00BB34E6" w:rsidP="00B53DB2">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2921,58 +2934,58 @@
                     <w:r w:rsidRPr="00ED0235">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1442F33C" w14:textId="77777777" w:rsidR="00B941C3" w:rsidRDefault="00B941C3" w:rsidP="00B53DB2">
+    <w:p w14:paraId="4634E835" w14:textId="77777777" w:rsidR="00251C88" w:rsidRDefault="00251C88" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BEEB5D8" w14:textId="77777777" w:rsidR="00B941C3" w:rsidRDefault="00B941C3" w:rsidP="00B53DB2">
+    <w:p w14:paraId="4F47693E" w14:textId="77777777" w:rsidR="00251C88" w:rsidRDefault="00251C88" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
@@ -5406,93 +5419,96 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1885360086">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="473303118">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="35081668">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="138"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
     <w:rsid w:val="00032C85"/>
+    <w:rsid w:val="0003667A"/>
     <w:rsid w:val="0008185E"/>
     <w:rsid w:val="000D6590"/>
     <w:rsid w:val="001140C9"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="00194784"/>
     <w:rsid w:val="001B26A2"/>
     <w:rsid w:val="001D4C37"/>
     <w:rsid w:val="001E2047"/>
     <w:rsid w:val="00200FDD"/>
     <w:rsid w:val="00203B4F"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="002356EF"/>
     <w:rsid w:val="0024651B"/>
+    <w:rsid w:val="00251C88"/>
+    <w:rsid w:val="00272A66"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002B725E"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002D06CC"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00316042"/>
     <w:rsid w:val="00332781"/>
     <w:rsid w:val="00336770"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="0035485D"/>
     <w:rsid w:val="00365810"/>
     <w:rsid w:val="00383E5D"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="003F7908"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="004613DC"/>
     <w:rsid w:val="00465270"/>
@@ -5524,93 +5540,98 @@
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007A7D8A"/>
     <w:rsid w:val="007B7892"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="007D74B7"/>
     <w:rsid w:val="00825A3A"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008A632B"/>
     <w:rsid w:val="008B6059"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="0092264D"/>
     <w:rsid w:val="00925039"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="00992650"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="009F35B1"/>
     <w:rsid w:val="00A01B4B"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00A95DE0"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00AF690B"/>
     <w:rsid w:val="00B006C4"/>
     <w:rsid w:val="00B018B7"/>
     <w:rsid w:val="00B11C30"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B941C3"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BB34E6"/>
     <w:rsid w:val="00BB5B5B"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00C10FC5"/>
+    <w:rsid w:val="00C158B2"/>
+    <w:rsid w:val="00C23368"/>
     <w:rsid w:val="00C24E52"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00C73A6C"/>
     <w:rsid w:val="00CD328E"/>
     <w:rsid w:val="00CE03A8"/>
+    <w:rsid w:val="00CF42CA"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D2025D"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00D83F29"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DB782F"/>
     <w:rsid w:val="00DF15A1"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00DF6546"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
     <w:rsid w:val="00E65D56"/>
     <w:rsid w:val="00E91FBB"/>
     <w:rsid w:val="00EA37B5"/>
     <w:rsid w:val="00EB484F"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED1EF8"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F1651B"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F46A65"/>
+    <w:rsid w:val="00F52DDE"/>
     <w:rsid w:val="00F56F22"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F657A9"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00F80ADB"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="00FF4D80"/>
     <w:rsid w:val="19C72B16"/>
     <w:rsid w:val="6D19CB27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6982,51 +7003,51 @@
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://simplystakeholders.com/stakeholder-mapping-template/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -7309,61 +7330,62 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>658</Words>
-  <Characters>3625</Characters>
+  <Words>660</Words>
+  <Characters>3633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4275</CharactersWithSpaces>
+  <CharactersWithSpaces>4285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>