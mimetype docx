--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,547 +1,553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font10.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font11.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font12.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font13.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font14.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font15.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font16.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font17.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font18.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font19.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font20.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font21.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font7.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font8.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font9.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D4264B4" w14:textId="6D4FDF68" w:rsidR="00524050" w:rsidRDefault="4C66667C" w:rsidP="00265738">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="2D4264B4" w14:textId="552F7265" w:rsidR="00524050" w:rsidRDefault="009E296A" w:rsidP="00265738">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:spacing w:after="480"/>
       </w:pPr>
       <w:r>
-        <w:t>Needs analysis survey template</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">NEEDS ANALYSIS SURVEY TEMPLATE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F599B63" w14:textId="78EA3586" w:rsidR="006C62D7" w:rsidRPr="00657067" w:rsidRDefault="3C27ACAF" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3ABEF8" w14:textId="1533F94E" w:rsidR="00524050" w:rsidRDefault="00F16949" w:rsidP="00265738">
+    <w:p w14:paraId="3F3ABEF8" w14:textId="2F98FF99" w:rsidR="00524050" w:rsidRDefault="00F16949" w:rsidP="00265738">
       <w:pPr>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You want to do something for the local community. You want them to discover the heritage around. </w:t>
       </w:r>
       <w:r w:rsidR="006548C0">
-        <w:t xml:space="preserve">You have a general idea of your project. But to make it successful and respond to the </w:t>
+        <w:t xml:space="preserve">You have a general idea of your project. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94758">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006548C0">
+        <w:t xml:space="preserve">But to make it successful and respond to the </w:t>
       </w:r>
       <w:r w:rsidR="00265738">
         <w:t>community's</w:t>
       </w:r>
       <w:r w:rsidR="006548C0">
         <w:t xml:space="preserve"> needs, you have to specify its goals. This is why</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you </w:t>
       </w:r>
       <w:r w:rsidR="00CD00FF">
         <w:t>need to better understand your community's needs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A00468">
         <w:t>This knowledge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F533BA">
         <w:t xml:space="preserve">will help you define project goals tailored to the people you'll </w:t>
       </w:r>
       <w:r w:rsidR="00CD00FF">
         <w:t>invite to participate</w:t>
       </w:r>
       <w:r w:rsidR="00F533BA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CD00FF" w:rsidRPr="00CD00FF">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Matching goals to needs is half the battle</w:t>
       </w:r>
       <w:r w:rsidR="00CD00FF">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428216F0" w14:textId="00FD1B4B" w:rsidR="006C62D7" w:rsidRPr="0083782E" w:rsidRDefault="006C62D7" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:t>HOW TO USE IT?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A30B87" w14:textId="77777777" w:rsidR="00B6299E" w:rsidRDefault="00265738" w:rsidP="00B53DB2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Questionnaires - distribute them among the members of your community and potential project participants</w:t>
       </w:r>
       <w:r w:rsidR="00B6299E">
         <w:t>. You can do that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA2C5A8" w14:textId="67BDFA0A" w:rsidR="00B6299E" w:rsidRDefault="00B6299E" w:rsidP="00B6299E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Via online local social media groups, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCDE255" w14:textId="77777777" w:rsidR="00B6299E" w:rsidRDefault="00B6299E" w:rsidP="00B6299E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>QR codes,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16662F23" w14:textId="692B1200" w:rsidR="00B6299E" w:rsidRDefault="00B6299E" w:rsidP="00B6299E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Asking local </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to distribute in their channels,</w:t>
+        <w:t>Asking local organisations to distribute in their channels,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77446B98" w14:textId="77777777" w:rsidR="00B6299E" w:rsidRDefault="00B6299E" w:rsidP="00B6299E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Visiting local cultural </w:t>
-[...7 lines deleted...]
-        <w:t>, schools, etc.</w:t>
+        <w:t>Visiting local cultural centres, schools, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18890F5F" w14:textId="37472A43" w:rsidR="00524050" w:rsidRDefault="00B6299E" w:rsidP="00B6299E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asking your friends and their families to fill it out. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3122B0" w14:textId="73974A79" w:rsidR="006C62D7" w:rsidRDefault="00265738" w:rsidP="00265738">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In-person meetings - prepare them as workshops, not </w:t>
       </w:r>
       <w:r w:rsidR="00A47390">
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r>
         <w:t>interrogation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59559E1B" w14:textId="733E2B76" w:rsidR="00A47390" w:rsidRDefault="00A47390" w:rsidP="00265738">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Collect respondents' feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77371775" w14:textId="2DC631C6" w:rsidR="00A47390" w:rsidRDefault="00A47390" w:rsidP="00265738">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Specify your project's goal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CED8403" w14:textId="77777777" w:rsidR="00B6299E" w:rsidRDefault="00B6299E" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10721A2F" w14:textId="1D2A5AE3" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:lastRenderedPageBreak/>
         <w:t>TIPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FA8E3F" w14:textId="1B9E4A5A" w:rsidR="004345FB" w:rsidRDefault="004345FB" w:rsidP="004345FB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Make a list of information you need from the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612FC4C7" w14:textId="5D57B57E" w:rsidR="004345FB" w:rsidRDefault="004345FB" w:rsidP="004345FB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Find some general information on the community attitude, knowledge or engagement in heritage-related </w:t>
       </w:r>
       <w:r w:rsidR="00A00468">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>nitiatives or any other subject you'd like to cover in your project. These might be official numbers, statistics, or reports which you find relevant. This kind of analysis is called desk research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009CE17D" w14:textId="77777777" w:rsidR="004345FB" w:rsidRDefault="004345FB" w:rsidP="004345FB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Decide how to conduct the survey. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>It can be:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D831EB3" w14:textId="58DBB2A8" w:rsidR="004345FB" w:rsidRDefault="3C554EE4" w:rsidP="3C554EE4">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7018E77B" w14:textId="77777777" w:rsidR="00A63BE6" w:rsidRDefault="3C554EE4" w:rsidP="00A63BE6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Qualitative - in-person or online meeting(s) with individuals or small groups (so-called focus groups).</w:t>
+        <w:t>Quantitative - online or printed questionnaire answered by a larger number of people.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362CD7DA" w14:textId="77777777" w:rsidR="004345FB" w:rsidRDefault="004345FB" w:rsidP="004345FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A3D8BE6" w14:textId="6DC31566" w:rsidR="004345FB" w:rsidRDefault="004345FB" w:rsidP="00A63BE6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t>Qualitative - in-person or online meeting(s) with individuals or small groups (so-called focus groups).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362CD7DA" w14:textId="77777777" w:rsidR="004345FB" w:rsidRDefault="004345FB" w:rsidP="004345FB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t>Combination of the two above-mentioned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A9C52D" w14:textId="1B7A6856" w:rsidR="006548C0" w:rsidRDefault="004345FB" w:rsidP="004345FB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>If you want to prepare a</w:t>
       </w:r>
       <w:r w:rsidR="006548C0">
         <w:t>n online</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> questionnaire, you can </w:t>
       </w:r>
       <w:r w:rsidR="00A00468">
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r>
         <w:t>it using various tools, like Google Forms, Kahoot</w:t>
       </w:r>
       <w:r w:rsidR="006548C0">
         <w:t>, Genially</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or Menti Meter. </w:t>
       </w:r>
       <w:r w:rsidR="006548C0">
         <w:br/>
         <w:t xml:space="preserve">If you want to prepare the printed one, consider designing it on a graphic application like Canva or GIMP. Nice layout is </w:t>
       </w:r>
       <w:r w:rsidR="00A00468">
         <w:t>eye-catching</w:t>
       </w:r>
       <w:r w:rsidR="006548C0">
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAB83A2" w14:textId="77777777" w:rsidR="00265738" w:rsidRDefault="006548C0" w:rsidP="00265738">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>If you're planning focus groups,</w:t>
       </w:r>
       <w:r w:rsidR="00265738">
         <w:t xml:space="preserve"> prepare the meeting as a diagnostic workshop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBC1D52" w14:textId="06263A95" w:rsidR="00265738" w:rsidRDefault="00031720" w:rsidP="00265738">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>The needs</w:t>
       </w:r>
       <w:r w:rsidR="00265738">
         <w:t xml:space="preserve"> analysis survey should be adapted each time to the </w:t>
       </w:r>
       <w:r w:rsidR="00117AD7">
         <w:t>project and target group.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A0D2E9" w14:textId="0D9D15B1" w:rsidR="00265738" w:rsidRDefault="4791A82C" w:rsidP="00265738">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>QUESTIONNAIRE - EXAMPLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA6A4F5" w14:textId="5FB8BA26" w:rsidR="006144EE" w:rsidRPr="006144EE" w:rsidRDefault="00265738" w:rsidP="006144EE">
+    <w:p w14:paraId="5FA6A4F5" w14:textId="5FA688DD" w:rsidR="006144EE" w:rsidRPr="006144EE" w:rsidRDefault="00265738" w:rsidP="006144EE">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:t>Let's imagine you're planning a project aiming to highlight the forgotten heritage of your area.</w:t>
       </w:r>
       <w:r w:rsidR="00031720">
-        <w:t xml:space="preserve"> The questionnaire may look like this:</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A00468" w:rsidRPr="006144EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94758">
+        <w:t>You can download t</w:t>
+      </w:r>
+      <w:r w:rsidR="00031720">
+        <w:t>he questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00468">
         <w:rPr>
-          <w:rStyle w:val="CommentReference"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidR="00C94758">
+        <w:t xml:space="preserve"> linked to this tool.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A41CD81" w14:textId="77777777" w:rsidR="006144EE" w:rsidRDefault="006144EE" w:rsidP="00265738">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B88F45" w14:textId="77192232" w:rsidR="00265738" w:rsidRDefault="00265738" w:rsidP="00265738">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>DI</w:t>
       </w:r>
       <w:r w:rsidR="00031720">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t>GNOSTIC WORKSHOP - EXAMPLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD8706B" w14:textId="648FE96B" w:rsidR="006144EE" w:rsidRDefault="00B6299E" w:rsidP="00B6299E">
       <w:r>
         <w:t>The workshop should</w:t>
       </w:r>
       <w:r w:rsidR="006144EE">
         <w:t xml:space="preserve"> be addressed to a specific group, e.g. adults, kids, or</w:t>
       </w:r>
       <w:r w:rsidR="00A00468">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006144EE">
         <w:t xml:space="preserve">teenagers. The group should count up to 15 people. </w:t>
       </w:r>
       <w:r w:rsidR="00A00468">
         <w:t>Plan your workshop for</w:t>
       </w:r>
       <w:r w:rsidR="006144EE">
         <w:t xml:space="preserve"> 1.5 hours, including a 10-minute break and a feedback round.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDD6A3F" w14:textId="2CDE6A0C" w:rsidR="006144EE" w:rsidRDefault="58A325DB" w:rsidP="006144EE">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Exemplary</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> diagnostic workshop skeleton:</w:t>
+        <w:t>Exemplary of a diagnostic workshop skeleton:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="1931"/>
         <w:gridCol w:w="3234"/>
         <w:gridCol w:w="2219"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F8700F" w14:paraId="0224AD49" w14:textId="2B509B51" w:rsidTr="00F8700F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C6BAFEF" w14:textId="0CF24BA8" w:rsidR="00F8700F" w:rsidRDefault="00F8700F" w:rsidP="006144EE">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Timing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -596,90 +602,90 @@
             </w:pPr>
             <w:r>
               <w:t>5 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47CB537A" w14:textId="0E852F42" w:rsidR="00F8700F" w:rsidRDefault="00F8700F" w:rsidP="006144EE">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Welcoming the participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3234" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0714CED5" w14:textId="77777777" w:rsidR="00F8700F" w:rsidRDefault="00F8700F" w:rsidP="00F8700F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="177"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>Explaining the reason for the workshop.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E4E5B71" w14:textId="6395DB8E" w:rsidR="00F8700F" w:rsidRDefault="00F8700F" w:rsidP="00F8700F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="177"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>Presenting the agenda.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52DDD338" w14:textId="5E3987B1" w:rsidR="00F8700F" w:rsidRDefault="00F8700F" w:rsidP="00F8700F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="177"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>To make participants aware of the workshop's aims.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F8700F" w14:paraId="760188D6" w14:textId="22FCF465" w:rsidTr="00F8700F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="346422F4" w14:textId="28AA39F5" w:rsidR="00F8700F" w:rsidRDefault="00F8700F" w:rsidP="006144EE">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
@@ -1171,260 +1177,220 @@
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="412ADF18" w14:textId="734F5C84" w:rsidR="006144EE" w:rsidRDefault="006144EE" w:rsidP="00B6299E"/>
     <w:p w14:paraId="143642E5" w14:textId="2C28FF57" w:rsidR="00B6299E" w:rsidRPr="00B6299E" w:rsidRDefault="006144EE" w:rsidP="00B6299E">
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B6299E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B6299E" w:rsidRPr="00B6299E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="0D3DBC61" w16cex:dateUtc="2025-11-27T11:53:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="5F0385D2" w16cid:durableId="0D3DBC61"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21790C9B" w14:textId="77777777" w:rsidR="007C12E0" w:rsidRDefault="007C12E0" w:rsidP="00B53DB2">
+    <w:p w14:paraId="40580EC0" w14:textId="77777777" w:rsidR="00E92979" w:rsidRDefault="00E92979" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69EA0C0C" w14:textId="77777777" w:rsidR="007C12E0" w:rsidRDefault="007C12E0" w:rsidP="00B53DB2">
+    <w:p w14:paraId="1E022E4D" w14:textId="77777777" w:rsidR="00E92979" w:rsidRDefault="00E92979" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{B69F8279-FAD3-8D47-926B-A3B77B2F0F86}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{A32E3049-B0DC-4D03-9AFA-B9E7FD469EE7}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{C2813817-8504-4C55-A7E7-384689548CC6}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8565EB10-0629-0D49-B7E7-D2A3437CF897}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{361B426D-BF5D-D84B-AF9F-47FE39D72D3A}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{696EDC18-F487-5347-A281-3B696D41946C}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{CC7CDCB8-03AD-3D4E-B257-68898579AF5F}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{2E851878-1E88-F84F-835A-15E0FA15DC68}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{B929B0C3-50CA-174D-BA65-52F318DD8A63}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{3A17FD61-403F-764D-BA2A-73B94A094D3F}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{276C5047-EFF5-5E4B-AEA8-912D34A46601}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{499CB900-46C3-6C49-B81B-19D6145EF5B8}"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{C8F69508-51AC-4BC8-A510-36E68938478C}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{5F082945-1FD1-455D-83CC-85174FAAE793}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{F1444B94-929E-B847-A59F-256715701031}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{BF5F6B86-CF06-E24C-A5FC-BAAD8C68BFA2}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{2CE1E8CF-0A64-F143-B7E9-C02FC7A81631}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{3DBEF1E2-E200-429A-ACAD-548CC00BBF0D}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{FE7BED26-DF2A-4389-B73C-B177FAE6D612}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{CF96067A-0FAE-2E4F-9623-D4C873494892}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{61F97569-5965-E346-9773-546C30CE6371}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{73010463-E6B9-4FA3-ACB7-BFD90B2F06DF}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{00FE0A7B-9F03-1342-A625-06D719A300C2}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId11" w:fontKey="{1A92C940-BFBA-40DC-9489-AFB54D065D16}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{39AB2DE2-832F-5F43-9A2D-E73036DCEC85}"/>
+    <w:embedBold r:id="rId18" w:fontKey="{6B1AD52C-E40A-A142-8B1E-1BBC32BA5BC0}"/>
   </w:font>
   <w:font w:name="Lexend Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{2173F428-5BB7-4D32-AC3F-44FB5A9EA629}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{302BBAC0-87C3-5344-B917-873612334135}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{97F57CD1-9DE8-40BE-97E0-CD5013FED950}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{E8D4301E-EC51-684F-BF60-31B724A6123C}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{C81DE6C2-24A5-4585-AC3D-4CF3A7762F29}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{B7B58C07-9B69-614B-8C95-F4B17DFE8DBA}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="00B53DB2">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="666E5E82" w14:textId="2FF57D84" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00475A54" w:rsidP="00B53DB2">
     <w:r w:rsidRPr="00BA1A1E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-117742</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>169779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2294911" cy="619626"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1599,141 +1565,141 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00ED0235">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B54391C" w14:textId="77777777" w:rsidR="007C12E0" w:rsidRDefault="007C12E0" w:rsidP="00B53DB2">
+    <w:p w14:paraId="4A97BB00" w14:textId="77777777" w:rsidR="00E92979" w:rsidRDefault="00E92979" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66E26C38" w14:textId="77777777" w:rsidR="007C12E0" w:rsidRDefault="007C12E0" w:rsidP="00B53DB2">
+    <w:p w14:paraId="706A26DB" w14:textId="77777777" w:rsidR="00E92979" w:rsidRDefault="00E92979" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A3A085D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15944222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2977,51 +2943,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Paragraphedeliste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3954,225 +3920,231 @@
   <w:num w:numId="12" w16cid:durableId="1766725883">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="965813135">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="476730218">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="144322375">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Team Logopsycom">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::office@logopsycom.onmicrosoft.com::1763905d-db1c-4951-b1d7-287f49e34906"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="176"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
     <w:rsid w:val="00031720"/>
+    <w:rsid w:val="0003667A"/>
     <w:rsid w:val="00117AD7"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="001D6AD6"/>
     <w:rsid w:val="001F5664"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="00227CFD"/>
     <w:rsid w:val="00265738"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003C6E40"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="00411C3D"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="004345FB"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452AD3"/>
+    <w:rsid w:val="004705CD"/>
     <w:rsid w:val="00475A54"/>
+    <w:rsid w:val="004B0B85"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
     <w:rsid w:val="005243D8"/>
     <w:rsid w:val="00542814"/>
     <w:rsid w:val="006144EE"/>
     <w:rsid w:val="00634851"/>
     <w:rsid w:val="006548C0"/>
     <w:rsid w:val="00657067"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="0073352B"/>
     <w:rsid w:val="00736182"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="007C12E0"/>
     <w:rsid w:val="008061F3"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="0084042E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008D15AF"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="0092264D"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="009D71D4"/>
+    <w:rsid w:val="009E296A"/>
     <w:rsid w:val="009F3A2C"/>
     <w:rsid w:val="00A00468"/>
     <w:rsid w:val="00A47390"/>
     <w:rsid w:val="00A5580F"/>
+    <w:rsid w:val="00A63BE6"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B6299E"/>
     <w:rsid w:val="00B81159"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00BD269E"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C17C97"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00C8049D"/>
+    <w:rsid w:val="00C94758"/>
     <w:rsid w:val="00CD00FF"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DE78D3"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
     <w:rsid w:val="00E91487"/>
+    <w:rsid w:val="00E92979"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F0770E"/>
     <w:rsid w:val="00F16949"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F533BA"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00F8700F"/>
     <w:rsid w:val="00FB61AB"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="3C27ACAF"/>
     <w:rsid w:val="3C554EE4"/>
     <w:rsid w:val="4791A82C"/>
     <w:rsid w:val="4C66667C"/>
     <w:rsid w:val="58A325DB"/>
     <w:rsid w:val="6D19CB27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4533,713 +4505,713 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B53DB2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00657067"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00657067"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00437D07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
@@ -5256,161 +5228,161 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006144EE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A00468"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A00468"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A00468"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A00468"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A00468"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="267464983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5467,67 +5439,63 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAG5r4pnDMU/spGlwgXyinWC3YTJOxJyTw/edit?ui=eyJBIjp7Ik8iOnsiQiI6dHJ1ZX19LCJGIjp7fX0" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -5782,82 +5750,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3983</Characters>
+  <Pages>5</Pages>
+  <Words>723</Words>
+  <Characters>3977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4672</CharactersWithSpaces>
+  <CharactersWithSpaces>4691</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>