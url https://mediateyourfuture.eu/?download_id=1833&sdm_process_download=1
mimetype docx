--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,198 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D4264B4" w14:textId="07F5ACB5" w:rsidR="00524050" w:rsidRPr="00AD03CD" w:rsidRDefault="2DEEB767" w:rsidP="00657067">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nagwek2"/>
+    <w:p w14:paraId="2D4264B4" w14:textId="4445425F" w:rsidR="00524050" w:rsidRPr="00A04D01" w:rsidRDefault="00456FE5" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2DEEB767">
+      <w:r w:rsidRPr="00A04D01">
         <w:rPr>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
         </w:rPr>
-        <w:t>SWOT analysis (strengths, weaknesses, opportunities, threats)</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="004836DC" w:rsidRPr="00AD03CD">
+        <w:t xml:space="preserve">SWOT ANALYSIS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04D01">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
-[...1 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
         </w:rPr>
-        <w:commentReference w:id="0"/>
+        <w:br/>
+        <w:t>(STRENGTHS, WEAKNESSES, OPPORTUNITIES, THREATS)</w:t>
+      </w:r>
+      <w:r w:rsidR="004836DC" w:rsidRPr="00A04D01">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F599B63" w14:textId="15831570" w:rsidR="006C62D7" w:rsidRPr="00657067" w:rsidRDefault="006C62D7" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Nagwek2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00657067">
         <w:t xml:space="preserve">WHY THIS </w:t>
       </w:r>
-      <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00657067">
         <w:t>TOOL</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00A71D09" w:rsidRPr="00657067">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:commentReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00657067">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="00657067">
         <w:t>MATTERS</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00031B0C" w:rsidRPr="00657067">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00657067">
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00E22F35" w:rsidRPr="00657067">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5AD8A2" w14:textId="5DD72B33" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="1BA73AE4" w:rsidP="00533E61">
+    <w:p w14:paraId="5B5AD8A2" w14:textId="180EABC7" w:rsidR="00533E61" w:rsidRDefault="1BA73AE4" w:rsidP="00533E61">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A SWOT analysis is a simple yet powerful strategic tool that helps you understand a situation, project, idea, or organisation from four perspectives: </w:t>
       </w:r>
       <w:r w:rsidRPr="1BA73AE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Strengths</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="1BA73AE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Weaknesses</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="1BA73AE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Opportunities</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidRPr="1BA73AE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Threats</w:t>
       </w:r>
       <w:r>
-        <w:t>. By breaking down both internal factors (strengths and weaknesses) and external factors (opportunities and threats), you gain a clearer picture of where you currently stand and what direction you should take. This tool matters because it supports smarter decision-making, helps identify realistic goals, and encourages critical thinking</w:t>
-[...8 lines deleted...]
-        <w:t>skills</w:t>
+        <w:t>. By breaking down both internal factors (strengths and weaknesses) and external factors (opportunities and threats), you gain a clearer picture of where you currently stand and what direction you should take. This tool matters because it supports smarter decision-making, helps identify realistic goals, and encourages critical thinking skills</w:t>
       </w:r>
       <w:r w:rsidR="00A71D09">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> especially valuable for young university students preparing for academic projects, career planning, or entrepreneurship.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="729266E6" w14:textId="77777777" w:rsidR="00456FE5" w:rsidRPr="00034078" w:rsidRDefault="00456FE5" w:rsidP="00533E61">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="428216F0" w14:textId="5B8BA429" w:rsidR="006C62D7" w:rsidRPr="0083782E" w:rsidRDefault="006C62D7" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Nagwek2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:t>HOW TO USE IT?</w:t>
       </w:r>
       <w:r w:rsidR="00E22F35" w:rsidRPr="0083782E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FBCC33" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>How to Use It (Step-by-Step)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D5A90D" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
@@ -228,118 +221,118 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>List internal factors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368D3940" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Strengths</w:t>
       </w:r>
       <w:r w:rsidRPr="00034078">
         <w:t>: What do you/your project do well? What resources or advantages do you have?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DA172D" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
+    <w:p w14:paraId="2BC5300D" w14:textId="3EE7FB89" w:rsidR="00456FE5" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00A04D01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Weaknesses</w:t>
       </w:r>
       <w:r w:rsidRPr="00034078">
         <w:t>: What needs improvement? What limitations or gaps exist?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B80BC3" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Analyse external factors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A81FB1" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Opportunities</w:t>
       </w:r>
       <w:r w:rsidRPr="00034078">
         <w:t>: What external trends, chances or possibilities can you use to your advantage?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD499B4" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Threats</w:t>
       </w:r>
       <w:r w:rsidRPr="00034078">
         <w:t>: What risks or external challenges could harm your success?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69193E0B" w14:textId="530765BF" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Prioritise</w:t>
       </w:r>
       <w:r w:rsidRPr="00034078">
         <w:br/>
         <w:t>Identify the most important items in each category</w:t>
       </w:r>
@@ -349,85 +342,78 @@
       <w:r w:rsidRPr="00034078">
         <w:t>those that will have the biggest impact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A1AB2E" w14:textId="514D856A" w:rsidR="00533E61" w:rsidRDefault="2DEEB767" w:rsidP="00533E61">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="2DEEB767">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Make decisions</w:t>
       </w:r>
       <w:r w:rsidR="00533E61">
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Use the insights to create strategies, set goals, or adjust your </w:t>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
       <w:r>
         <w:t>plans</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
       <w:r w:rsidR="007722B2">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007722B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="4"/>
-      <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidR="00533E61">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EADB30B" w14:textId="18BA8F28" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4812A335" wp14:editId="0E0C1281">
             <wp:extent cx="5731510" cy="4302760"/>
             <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
             <wp:docPr id="1995917765" name="Obraz 6" descr="Image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 55" descr="Image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -437,160 +423,136 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="4302760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidR="00A71D09" w:rsidRPr="00034078">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9099CA" w14:textId="3D5DD18B" w:rsidR="00524050" w:rsidRPr="00A71D09" w:rsidRDefault="00AE2C00" w:rsidP="002E34B1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nagwek2"/>
+    <w:p w14:paraId="14550613" w14:textId="7390DFD5" w:rsidR="00533E61" w:rsidRPr="00A71D09" w:rsidRDefault="00AE2C00" w:rsidP="004D3444">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
+        <w:lastRenderedPageBreak/>
         <w:t>TIPS</w:t>
       </w:r>
       <w:r w:rsidR="00E22F35" w:rsidRPr="0083782E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD03CD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00524050" w:rsidRPr="00A71D09">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Use simple words and visuals for accessibility</w:t>
       </w:r>
       <w:r w:rsidR="00524050" w:rsidRPr="00A71D09">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76069FB4" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00A71D09" w:rsidRDefault="00533E61" w:rsidP="00533E61">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="13912D15" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034078">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Editable Template (Table)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437B3F8E" w14:textId="17D53E6E" w:rsidR="00533E61" w:rsidRDefault="2DEEB767" w:rsidP="00533E61">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>You can copy/paste this into a document, Miro board, or Google Docs to fill in during a workshop or brainstorming activity.</w:t>
       </w:r>
-      <w:commentRangeStart w:id="6"/>
-[...2 lines deleted...]
-      <w:commentRangeEnd w:id="6"/>
       <w:r w:rsidR="00533E61">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="6"/>
-[...1 lines deleted...]
-      <w:commentRangeEnd w:id="7"/>
+      </w:r>
       <w:r w:rsidR="00031B0C">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="7"/>
-[...1 lines deleted...]
-      <w:commentRangeEnd w:id="8"/>
+      </w:r>
       <w:r w:rsidR="00A71D09">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C11289" w14:textId="77777777" w:rsidR="00533E61" w:rsidRPr="00034078" w:rsidRDefault="00533E61" w:rsidP="00533E61">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
@@ -944,379 +906,210 @@
             <w:r w:rsidRPr="00034078">
               <w:t>• What barriers or threats are emerging?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59CCF204" w14:textId="4E814C77" w:rsidR="006C62D7" w:rsidRPr="00533E61" w:rsidRDefault="006C62D7" w:rsidP="00AD03CD">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006C62D7" w:rsidRPr="00533E61">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...181 lines deleted...]
-
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="5C0C05AD" w16cex:dateUtc="2025-12-30T16:07:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="61CDBE89" w16cex:dateUtc="2026-01-13T09:00:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="043DF7AB" w16cex:dateUtc="2026-01-08T08:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="186A470C" w16cex:dateUtc="2026-01-30T08:47:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="57F43867" w16cex:dateUtc="2025-12-30T16:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="49F491E8" w16cex:dateUtc="2026-01-13T08:58:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="11F5B729" w16cex:dateUtc="2025-12-30T16:07:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="049CFE35" w16cex:dateUtc="2026-01-08T09:02:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="474CB799" w16cex:dateUtc="2026-01-13T08:59:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="1555D27C" w16cid:durableId="5C0C05AD"/>
   <w16cid:commentId w16cid:paraId="45A864DF" w16cid:durableId="61CDBE89"/>
   <w16cid:commentId w16cid:paraId="3C243B46" w16cid:durableId="043DF7AB"/>
   <w16cid:commentId w16cid:paraId="26040BDA" w16cid:durableId="186A470C"/>
   <w16cid:commentId w16cid:paraId="40F7524B" w16cid:durableId="57F43867"/>
   <w16cid:commentId w16cid:paraId="5313C6AC" w16cid:durableId="49F491E8"/>
   <w16cid:commentId w16cid:paraId="515DF4E6" w16cid:durableId="11F5B729"/>
   <w16cid:commentId w16cid:paraId="7CE2D8F0" w16cid:durableId="049CFE35"/>
   <w16cid:commentId w16cid:paraId="05948B24" w16cid:durableId="474CB799"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E1A0AA1" w14:textId="77777777" w:rsidR="002C74A5" w:rsidRDefault="002C74A5" w:rsidP="00B53DB2">
+    <w:p w14:paraId="72052805" w14:textId="77777777" w:rsidR="000021F0" w:rsidRDefault="000021F0" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F7664E3" w14:textId="77777777" w:rsidR="002C74A5" w:rsidRDefault="002C74A5" w:rsidP="00B53DB2">
+    <w:p w14:paraId="230FFCCC" w14:textId="77777777" w:rsidR="000021F0" w:rsidRDefault="000021F0" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D0CD94DE-D359-3741-8CFE-C7A1EC9661D5}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{58EBB349-7889-49C5-94B7-B3121789DF42}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{A7BA84B9-DD5E-4EC0-B779-FA6D12D8DDA2}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{4B78F3ED-5264-2C43-9B04-A5E85B94047F}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{27A2E413-A05A-8A45-8F8F-8340F01C2930}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{EF5AB0EF-716F-A140-876B-C3F548F6A277}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{AFC3DA4C-8061-7049-9866-CAD4CA35E2A8}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{DE5C26D1-249F-9546-8F5B-FD30C93F0209}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{DD7A064D-1B03-4841-B860-EAF26E28F91D}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{7BFBF0CC-C722-F645-8E75-8351005ACB81}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{5E5CF49F-8C98-5C4D-9AB3-7C46CDAA7A06}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{EDB86EE7-F890-CF44-B10C-69DC1F1E2C6B}"/>
   </w:font>
   <w:font w:name="Lexend">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{52518274-002F-4F2D-9D78-B50CECD4AE21}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{DE0F8582-5EBB-4EBA-B47A-D0A398255954}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{58741FFB-C15F-9D46-A1AD-CFB82F7C155F}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{3F1B7FEC-C325-214F-8AB6-D5C60C49DF04}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{B78719D6-1652-D144-97CA-14D433D0CA0A}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{8797572D-C209-461B-BF1F-050273C1C82F}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{44BCEE5B-EE47-4BD0-A109-91CB950FBB6E}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{323F2B4D-9754-9547-9DEA-810B15529EBD}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{08B39A9C-2FFC-2440-BA83-09ECC2B6A070}"/>
   </w:font>
   <w:font w:name="Lexend Black">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{F66C1C54-6D6D-4EAF-9C3F-9DDC12D301E4}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{2447202D-5806-F742-BA7A-018090089AA3}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{753A3BB2-BFD6-4611-8A45-30BF6F3EC8CB}"/>
-    <w:embedBold r:id="rId11" w:fontKey="{6985E32A-8579-45A7-ACE5-FED58362712C}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{6EE27975-D7BA-F84B-86FA-34F8888FF74C}"/>
+    <w:embedBold r:id="rId18" w:fontKey="{92C0FD0F-D5F5-0346-9199-660C852F40F8}"/>
   </w:font>
   <w:font w:name="Lexend Light">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{F0A0FF08-8D46-425D-9D71-1A497D006184}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{AE98C71D-F2F8-054F-8265-9555D4351599}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{68E86D58-D89F-446C-90E2-FFFEB2751BB9}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{6E1D6E19-05E9-EC46-BA42-FB0C5253EEF5}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{67964A8E-D55B-4B2E-BFA9-15865D59C365}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{2DF9C111-5B93-D948-AD04-5ABFA2FED620}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="00B53DB2">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1519,132 +1312,132 @@
                     <w:r w:rsidRPr="00ED0235">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24BAEE71" w14:textId="77777777" w:rsidR="002C74A5" w:rsidRDefault="002C74A5" w:rsidP="00B53DB2">
+    <w:p w14:paraId="2A6949EF" w14:textId="77777777" w:rsidR="000021F0" w:rsidRDefault="000021F0" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46FE329C" w14:textId="77777777" w:rsidR="002C74A5" w:rsidRDefault="002C74A5" w:rsidP="00B53DB2">
+    <w:p w14:paraId="2FF92876" w14:textId="77777777" w:rsidR="000021F0" w:rsidRDefault="000021F0" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2781,51 +2574,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Akapitzlist"/>
+      <w:pStyle w:val="Paragraphedeliste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3682,188 +3475,197 @@
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="651715670">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Team Logopsycom">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::office@logopsycom.onmicrosoft.com::1763905d-db1c-4951-b1d7-287f49e34906"/>
   </w15:person>
   <w15:person w15:author="Martina Biagioli">
     <w15:presenceInfo w15:providerId="Windows Live" w15:userId="f3d962c106f2a5ae"/>
   </w15:person>
   <w15:person w15:author="Julie Guilleminot">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::julie@LesApprimeurs.onmicrosoft.com::862cd1da-86d2-4646-8024-eae39a7834ef"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="138"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
+    <w:rsid w:val="000021F0"/>
     <w:rsid w:val="00023847"/>
     <w:rsid w:val="00031B0C"/>
+    <w:rsid w:val="0003667A"/>
+    <w:rsid w:val="000F400E"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="001C429F"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002C74A5"/>
     <w:rsid w:val="002E34B1"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00304E73"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452AD3"/>
+    <w:rsid w:val="00456FE5"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004836DC"/>
+    <w:rsid w:val="004D3444"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
     <w:rsid w:val="00533E61"/>
     <w:rsid w:val="005B2ABA"/>
     <w:rsid w:val="00657067"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="007722B2"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="0092264D"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="009D71D4"/>
+    <w:rsid w:val="00A04D01"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00A71D09"/>
     <w:rsid w:val="00A7773A"/>
     <w:rsid w:val="00AB1FF0"/>
     <w:rsid w:val="00AB474B"/>
     <w:rsid w:val="00AD03CD"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC6A2D"/>
+    <w:rsid w:val="00C01169"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DD0669"/>
     <w:rsid w:val="00DE1FF3"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00DF432A"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
+    <w:rsid w:val="00F4646D"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FD007C"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="1BA73AE4"/>
     <w:rsid w:val="2DEEB767"/>
     <w:rsid w:val="50A1E4E8"/>
     <w:rsid w:val="6D19CB27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4220,724 +4022,724 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B53DB2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek1Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00657067"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00657067"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek3Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek4Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek5Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek6Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek7Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek8Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek9Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tytu">
+  <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="TytuZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Podtytu">
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="PodtytuZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
-[...2 lines deleted...]
-    <w:link w:val="Podtytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytat">
+  <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="CytatZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
-[...2 lines deleted...]
-    <w:link w:val="Cytat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+  <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+  <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="CytatintensywnyZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
-[...2 lines deleted...]
-    <w:link w:val="Cytatintensywny"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+  <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pogrubienie">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numerstrony">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00437D07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
@@ -4954,130 +4756,130 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Uwydatnienie">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00031B0C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00031B0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5150,56 +4952,56 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -5482,61 +5284,62 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1893</Characters>
+  <Pages>3</Pages>
+  <Words>342</Words>
+  <Characters>1882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2221</CharactersWithSpaces>
+  <CharactersWithSpaces>2220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>