--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,842 +1,635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D4264B4" w14:textId="1DEB9517" w:rsidR="00524050" w:rsidRDefault="3C294DF1" w:rsidP="00657067">
+    <w:p w14:paraId="4DAB7BA2" w14:textId="77777777" w:rsidR="00524050" w:rsidRDefault="001E3645" w:rsidP="00657067">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C294DF1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vision &amp; mission </w:t>
-[...53 lines deleted...]
-        <w:commentReference w:id="0"/>
+        <w:t>VISION &amp; MISSION STATEMENT BUILDER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE5C686" w14:textId="77777777" w:rsidR="00A16F95" w:rsidRPr="00A16F95" w:rsidRDefault="00A16F95" w:rsidP="00A16F95"/>
-    <w:p w14:paraId="6F599B63" w14:textId="440FCCA6" w:rsidR="006C62D7" w:rsidRPr="00657067" w:rsidRDefault="006C62D7" w:rsidP="00657067">
+    <w:p w14:paraId="46B2D982" w14:textId="77777777" w:rsidR="00A16F95" w:rsidRPr="00A16F95" w:rsidRDefault="00A16F95" w:rsidP="00A16F95"/>
+    <w:p w14:paraId="564F1A08" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="00657067" w:rsidRDefault="006C62D7" w:rsidP="00657067">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00657067">
         <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
       <w:r w:rsidR="00E22F35" w:rsidRPr="00657067">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3ABEF8" w14:textId="5B8C463B" w:rsidR="00524050" w:rsidRDefault="460ADD0C" w:rsidP="00A93F3F">
+    <w:p w14:paraId="33A67B86" w14:textId="5EED2E35" w:rsidR="00524050" w:rsidRDefault="460ADD0C" w:rsidP="00A93F3F">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Vision &amp; Mission Statement Builder helps you define the </w:t>
       </w:r>
       <w:r w:rsidRPr="460ADD0C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="460ADD0C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>direction</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> of a project, organisation, or idea. A </w:t>
+        <w:t xml:space="preserve"> of a project, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, or idea. A </w:t>
       </w:r>
       <w:r w:rsidRPr="460ADD0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vision statement</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> describes the long-term dream</w:t>
-[...15 lines deleted...]
-      </w:ins>
+        <w:t xml:space="preserve"> describes the long-term dream your ideal future and the impact you want to make. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1776">
+        <w:br/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">your ideal future and the impact you want to make. A </w:t>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="6"/>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
       <w:r w:rsidRPr="460ADD0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>mission statement</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t>explains how you will achieve that vision in practical terms: what you do, for whom, and how. For university students, this tool is extremely valuable when developing group projects, NGO initiatives, start-up concepts, or personal career plans. It supports clear communication, strengthens team alignment, and helps you stay focused on what truly matters.</w:t>
+        <w:t xml:space="preserve"> explains how you will achieve that vision in practical terms: what you do, for whom, and how. For university students, this tool is extremely valuable when developing group projects, NGO initiatives, start-up concepts, or personal career plans. It supports clear communication, strengthens team alignment, and helps you stay focused on what truly matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428216F0" w14:textId="4EE05A60" w:rsidR="006C62D7" w:rsidRPr="0083782E" w:rsidRDefault="006C62D7" w:rsidP="00657067">
+    <w:p w14:paraId="14DD9C9F" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="0083782E" w:rsidRDefault="006C62D7" w:rsidP="00657067">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
-        <w:t>HOW TO USE IT?</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (TITLE 2)</w:t>
+        <w:t>HOW TO USE IT</w:t>
+      </w:r>
+      <w:r w:rsidR="00B623F9">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047D1ECA" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="14CE4A8B" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Clarify the topic</w:t>
       </w:r>
       <w:r w:rsidRPr="005530D1">
         <w:br/>
         <w:t>Define what you are writing a vision and mission for (a project, student club, business idea, personal development plan, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F12E5AD" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="490E749D" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gather key ideas</w:t>
       </w:r>
       <w:r w:rsidRPr="005530D1">
         <w:br/>
         <w:t>Brainstorm words, values, goals and motivations that describe your ideal future and your core purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230203D4" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="4A9C74C4" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Build your Vision Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5997A9" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="6F3852D9" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:t>Imagine success 5–10 years from now.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1BF859" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="5ECF5241" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:t>Describe the change or impact you want to create.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1352E4" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="52937861" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:t>Keep it inspirational, short and future-oriented.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5F9F29" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="7E7E093C" w14:textId="77777777" w:rsidR="00426B3E" w:rsidRPr="005530D1" w:rsidRDefault="00426B3E" w:rsidP="00426B3E">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4435477F" w14:textId="77777777" w:rsidR="009B2655" w:rsidRDefault="00000000">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Practical tip: Many </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> describe their mission in one simple sentence. You can visit their websites and look at their mission statements for inspiration before writing your own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B04A0FD" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Build your Mission Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1269D9CA" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="3C294DF1" w:rsidP="00A93F3F">
+    <w:p w14:paraId="0BA0D930" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="3C294DF1" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Explain what you do </w:t>
       </w:r>
-      <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="3C294DF1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>now</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="7"/>
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> to reach the vision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D4D176" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="34B8C0A8" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:t>Identify your target audience or beneficiaries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C743C62" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="2EC3CC0B" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:t>Describe how you deliver value through actions, methods or principles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723D755C" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
+    <w:p w14:paraId="287781C3" w14:textId="77777777" w:rsidR="00A93F3F" w:rsidRPr="005530D1" w:rsidRDefault="00A93F3F" w:rsidP="00A93F3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Refine and simplify</w:t>
       </w:r>
       <w:r w:rsidRPr="005530D1">
         <w:br/>
         <w:t>Combine key ideas into 1–2 clear sentences for each statement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3122B0" w14:textId="041D73DE" w:rsidR="006C62D7" w:rsidRDefault="00A93F3F" w:rsidP="00657067">
+    <w:p w14:paraId="0BB9DF6C" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRDefault="00A93F3F" w:rsidP="00657067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005530D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Test your statements</w:t>
       </w:r>
       <w:r w:rsidRPr="005530D1">
         <w:br/>
-        <w:t>Ask: Are they easy to understand? Do they inspire direction? Can people remember them?</w:t>
+        <w:t xml:space="preserve">Ask: Are they easy to understand? Do they inspire direction? </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8702E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005530D1">
+        <w:t>Can people remember them?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10721A2F" w14:textId="7086EE42" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="00657067">
+    <w:p w14:paraId="74BCF3F2" w14:textId="77777777" w:rsidR="0018256A" w:rsidRDefault="0018256A" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE77038" w14:textId="77777777" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="00657067">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:t>TIPS</w:t>
       </w:r>
       <w:r w:rsidR="00E22F35" w:rsidRPr="0083782E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9099CA" w14:textId="3D888BD4" w:rsidR="00524050" w:rsidRPr="008B716F" w:rsidRDefault="00524050" w:rsidP="00B53DB2">
+    <w:p w14:paraId="3CC8DE00" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="00403EBD" w:rsidRDefault="00524050" w:rsidP="00B53DB2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="8" w:author="Team Logopsycom" w:date="2026-01-13T10:01:00Z" w16du:dateUtc="2026-01-13T09:01:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B716F">
+      <w:r w:rsidRPr="00403EBD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="9" w:author="Team Logopsycom" w:date="2026-01-13T10:01:00Z" w16du:dateUtc="2026-01-13T09:01:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Use simple words and visuals for accessibility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CCF204" w14:textId="7FB2F5B3" w:rsidR="006C62D7" w:rsidRPr="0083782E" w:rsidRDefault="00524050" w:rsidP="00B53DB2">
+    <w:p w14:paraId="00F96EAF" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="0083782E" w:rsidRDefault="00524050" w:rsidP="00B53DB2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Try digital tools (Miro, Canva, </w:t>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="10"/>
+        <w:t xml:space="preserve">Try digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0083782E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Mural</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>tools</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0083782E">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (Miro, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0083782E">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Canva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0083782E">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, Mural).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C62D7" w:rsidRPr="0083782E">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="149C9DD3" w14:textId="77777777" w:rsidR="00CE0B44" w:rsidRDefault="00CE0B44" w:rsidP="00B53DB2">
+    <w:p w14:paraId="4EE311A0" w14:textId="77777777" w:rsidR="00DE0A8F" w:rsidRDefault="00DE0A8F" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F911A28" w14:textId="77777777" w:rsidR="00CE0B44" w:rsidRDefault="00CE0B44" w:rsidP="00B53DB2">
+    <w:p w14:paraId="329CEB30" w14:textId="77777777" w:rsidR="00DE0A8F" w:rsidRDefault="00DE0A8F" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{5FF079F7-A747-EC43-A431-079DCE8EC837}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0821B4F9-9DC7-6647-9584-E50514BCD700}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{2F0A531D-DB62-3E40-B8E5-74FEC697CB69}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{AF66C5E0-B1E8-F543-B69C-798557014D06}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{676BB88C-36D1-9F47-8C66-F0DA700351E6}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{62B139EC-6115-CC47-8139-C4E793ADC4EA}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{57F6D480-AEA6-994F-9667-80F1995DBFB7}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{ED44C535-0380-AE4D-856F-36D3E1C1B0BE}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{98ACAB6C-6AC4-3641-BACA-17BD2CAA326D}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{A244FFDC-3BB5-8F46-971A-95AAD7788758}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId8" w:fontKey="{9CFA32BA-0E4A-2249-A7EA-D8D8D3DF0B3B}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{5629B5F3-205E-5B48-9D6C-CB95118C2578}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{F026303D-624E-8B42-96CD-7D83E0A7E712}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{2EFCEAF2-031E-124A-A76C-EFA89F056E4E}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{A31141AD-962E-134B-86F2-4A0A3EB272F5}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{001B4074-8BEA-ED47-971A-6974769A8F00}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{252F3CC3-61DB-C747-A4CE-0C7B0C09F8C6}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{A1F24315-21D4-EC46-813C-306D2CA8E51A}"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{FCED7D46-8042-FC44-B85D-7400A15D78DF}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId13" w:fontKey="{CBC3DC26-0BC3-C840-B9C1-127FAE1DA684}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{5B02A25B-6EA1-254B-B2C6-A0F662AC776C}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{7255392E-2DD6-AA4E-B982-C5E5FC018BEC}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{93BDA0AE-6880-E045-AAA6-AC6B156C274C}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{AEE063EC-6095-154B-8528-21CEF30B219F}"/>
-    <w:embedBold r:id="rId15" w:fontKey="{7CE7B49F-FD56-B744-8CDB-EC7BA9725CF5}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{95FCE8B5-D30F-5B4B-814B-18531B7072D3}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{AF63ACE3-78BF-C94F-BC80-E1A84D62DC92}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{AF9F8A00-8693-C14F-BC7E-924788EED682}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{C6F782FF-6C17-254C-83BF-CC59B62FE77D}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId18" w:fontKey="{F56131B0-B402-8E4C-B3A3-80225FCA5EE7}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{21B4249E-5AF4-A54F-BB74-80A4B49C9FD3}"/>
+    <w:embedBold r:id="rId18" w:fontKey="{3DA1CEDE-33D7-454C-B700-A39FDAFEBA5B}"/>
   </w:font>
   <w:font w:name="Lexend Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId19" w:fontKey="{AD329AE9-BCD5-0F4F-8A58-957E419F69D5}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{71C81CC5-E2E1-4E47-8B61-B515360A02F1}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId20" w:fontKey="{3216FF7B-150C-A04D-91B2-2BA216300D98}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{5FCA1282-AE69-D44C-A9CA-A502A8683D37}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId21" w:fontKey="{9774F4AB-9A30-BD44-A8EA-15E06AFD1C96}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{9541304E-ABF5-EF4D-A580-E9D7BBDD2A62}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="00B53DB2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40F36499" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="00B53DB2">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
+  <w:p w14:paraId="5467283C" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="666E5E82" w14:textId="2FF57D84" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00475A54" w:rsidP="00B53DB2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74A48BF9" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00475A54" w:rsidP="00B53DB2">
     <w:r w:rsidRPr="00BA1A1E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-117742</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>169779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2294911" cy="619626"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
@@ -857,110 +650,110 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2315420" cy="625163"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00910EA0" w:rsidRPr="00BA1A1E">
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4FA7883F" w14:textId="77DD0C4A" w:rsidR="00910EA0" w:rsidRDefault="0035115D" w:rsidP="00B53DB2">
+  <w:p w14:paraId="679AB761" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="0035115D" w:rsidP="00B53DB2">
     <w:r w:rsidRPr="00475A54">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E70F9FA" wp14:editId="16F993A6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2094614</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>20899</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4220028" cy="786130"/>
               <wp:effectExtent l="0" t="0" r="0" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="630353910" name="Zone de texte 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4220028" cy="786130"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="00ED0235" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
+                        <w:p w14:paraId="6B407A24" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRPr="00ED0235" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00ED0235">
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="00ED0235" w:rsidRDefault="0035115D" w:rsidP="00B53DB2">
+                        <w:p w14:paraId="239AB09D" w14:textId="77777777" w:rsidR="00BA1A1E" w:rsidRPr="00ED0235" w:rsidRDefault="0035115D" w:rsidP="00B53DB2">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00ED0235">
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
@@ -1004,147 +797,147 @@
                   <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="00ED0235" w:rsidRDefault="0035115D" w:rsidP="00B53DB2">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00ED0235">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
-  <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
+  <w:p w14:paraId="357A020B" w14:textId="77777777" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
+  <w:p w14:paraId="24AD38DD" w14:textId="77777777" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7352D3FA" w14:textId="77777777" w:rsidR="00CE0B44" w:rsidRDefault="00CE0B44" w:rsidP="00B53DB2">
+    <w:p w14:paraId="2F4D023A" w14:textId="77777777" w:rsidR="00DE0A8F" w:rsidRDefault="00DE0A8F" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="181826B9" w14:textId="77777777" w:rsidR="00CE0B44" w:rsidRDefault="00CE0B44" w:rsidP="00B53DB2">
+    <w:p w14:paraId="20BD0CD4" w14:textId="77777777" w:rsidR="00DE0A8F" w:rsidRDefault="00DE0A8F" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D1A0E24" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
+  <w:p w14:paraId="7B9D548A" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
+  <w:p w14:paraId="5DC12DB0" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
+  <w:p w14:paraId="5702A702" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3159,206 +2952,215 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="966013860">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1766725883">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="52779143">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="132"/>
   <w:embedTrueTypeFonts/>
-  <w:trackRevisions/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
+    <w:rsid w:val="0003667A"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="00151A6C"/>
     <w:rsid w:val="001720E9"/>
+    <w:rsid w:val="0018256A"/>
+    <w:rsid w:val="001E3645"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="00281936"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
+    <w:rsid w:val="003613B2"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003F379C"/>
+    <w:rsid w:val="00403EBD"/>
     <w:rsid w:val="0042217E"/>
+    <w:rsid w:val="00426B3E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452AD3"/>
+    <w:rsid w:val="004705CD"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004D4240"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
+    <w:rsid w:val="00527875"/>
     <w:rsid w:val="00657067"/>
     <w:rsid w:val="006A61C4"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
+    <w:rsid w:val="006E1802"/>
+    <w:rsid w:val="00725F39"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
+    <w:rsid w:val="007E7F95"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00890458"/>
+    <w:rsid w:val="008B1776"/>
     <w:rsid w:val="008B716F"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="0092264D"/>
     <w:rsid w:val="009512FA"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="009B2057"/>
+    <w:rsid w:val="009B2655"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="00A16F95"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00A93F3F"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B53DB2"/>
+    <w:rsid w:val="00B623F9"/>
     <w:rsid w:val="00B93979"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC6A2D"/>
+    <w:rsid w:val="00BD6541"/>
+    <w:rsid w:val="00C05BB5"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C52671"/>
+    <w:rsid w:val="00C77DF9"/>
+    <w:rsid w:val="00C8702E"/>
     <w:rsid w:val="00CE0B44"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00DA4D91"/>
+    <w:rsid w:val="00DE0A8F"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
+    <w:rsid w:val="00EC6578"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED4E9D"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F16D83"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
+    <w:rsid w:val="00F47B46"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00FC71BD"/>
+    <w:rsid w:val="00FD1E1D"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="3C294DF1"/>
     <w:rsid w:val="460ADD0C"/>
     <w:rsid w:val="6D19CB27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43EE4EAA"/>
+  <w14:docId w14:val="7077141A"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4550,51 +4352,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B716F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="267464983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4650,51 +4452,51 @@
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4984,59 +4786,60 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>245</Words>
-  <Characters>1350</Characters>
+  <Words>272</Words>
+  <Characters>1497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1592</CharactersWithSpaces>
+  <CharactersWithSpaces>1766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>