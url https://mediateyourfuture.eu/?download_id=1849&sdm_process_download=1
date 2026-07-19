--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,117 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2967E6D3" w14:textId="1B4AA338" w:rsidR="006C62D7" w:rsidRPr="009A2D7F" w:rsidRDefault="009A2D7F" w:rsidP="00535949">
+    <w:p w14:paraId="2967E6D3" w14:textId="2E4D20FA" w:rsidR="006C62D7" w:rsidRPr="009A2D7F" w:rsidRDefault="002F5883" w:rsidP="00535949">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Budget planning sheet</w:t>
+        <w:t>BUDGET PLANNING SHEET</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="009A2D7F" w:rsidRDefault="00524050" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F599B63" w14:textId="60AE8BAE" w:rsidR="006C62D7" w:rsidRPr="009A2D7F" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A2D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">WHY </w:t>
-[...22 lines deleted...]
-      </w:ins>
+        <w:t>WHY THIS TOOL MATTERS?</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7A04">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F3ABEF8" w14:textId="29BA1D30" w:rsidR="00524050" w:rsidRPr="00332CB9" w:rsidRDefault="009A2D7F" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A2D7F">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This tool is designed to help you plan and </w:t>
       </w:r>
@@ -311,65 +294,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> and fill it step by step.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72754947" w14:textId="61B2615C" w:rsidR="00524050" w:rsidRPr="009A2D7F" w:rsidRDefault="00524050" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A2D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Validate </w:t>
       </w:r>
       <w:r w:rsidR="00F73688">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">that the amount of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> covers the amount of expenses.</w:t>
+        <w:t>that the amount of revenues covers the amount of expenses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3122B0" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="009A2D7F" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10721A2F" w14:textId="1B98B4E6" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:t>TIPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9099CA" w14:textId="3D888BD4" w:rsidR="00524050" w:rsidRPr="009A2D7F" w:rsidRDefault="00524050" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
@@ -386,200 +355,163 @@
     </w:p>
     <w:p w14:paraId="59CCF204" w14:textId="7C8949A5" w:rsidR="006C62D7" w:rsidRPr="009A2D7F" w:rsidRDefault="00524050" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A2D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Try digital tools</w:t>
       </w:r>
       <w:r w:rsidR="00905474">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> like Canva models.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2889BB17" w14:textId="51AF5FCA" w:rsidR="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="008602B8">
+    <w:p w14:paraId="2889BB17" w14:textId="2647ECC2" w:rsidR="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="008602B8">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A2D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00392591" w:rsidRPr="009A2D7F">
+      <w:r w:rsidR="006605DD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br/>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Budget planning sheet</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="53757DD8" w14:textId="77777777" w:rsidR="00A1606C" w:rsidRPr="00A1606C" w:rsidRDefault="00A1606C" w:rsidP="00A1606C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32E6DBF3" w14:textId="77777777" w:rsidR="00CB334F" w:rsidRPr="00CB334F" w:rsidRDefault="00CB334F" w:rsidP="00CB334F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FAB62C" w14:textId="6CFFF283" w:rsidR="00DE232F" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A2D7F">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">1 - Categories of income and expenditure </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70886718" w14:textId="3BE7FDA1" w:rsidR="008B413F" w:rsidRPr="00AC4EBC" w:rsidRDefault="008B413F" w:rsidP="008B413F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC4EBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Income (expected revenue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216DCD8A" w14:textId="1056CF86" w:rsidR="00332CB9" w:rsidRPr="00C26FE2" w:rsidRDefault="00332CB9" w:rsidP="008D4E72">
+    <w:p w14:paraId="216DCD8A" w14:textId="1056CF86" w:rsidR="00332CB9" w:rsidRPr="009D2A8E" w:rsidRDefault="00332CB9" w:rsidP="008D4E72">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="1" w:author="Team Logopsycom" w:date="2026-01-13T10:25:00Z" w16du:dateUtc="2026-01-13T09:25:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332CB9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This first step involves listing all the sources of money you hope to obtain to finance your project.</w:t>
       </w:r>
       <w:r w:rsidR="00EC3FC9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC3FC9" w:rsidRPr="00EC3FC9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keep in mind that your project may </w:t>
       </w:r>
       <w:r w:rsidR="00EC3FC9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>have multiple funding sources</w:t>
       </w:r>
       <w:r w:rsidR="00EC3FC9" w:rsidRPr="00EC3FC9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00332CB9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26FE2">
+      <w:r w:rsidRPr="009D2A8E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="2" w:author="Team Logopsycom" w:date="2026-01-13T10:25:00Z" w16du:dateUtc="2026-01-13T09:25:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Be as specific as possible for each line.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1643DF05" w14:textId="77777777" w:rsidR="00332CB9" w:rsidRPr="00C26FE2" w:rsidRDefault="00332CB9" w:rsidP="008D4E72">
+    <w:p w14:paraId="1643DF05" w14:textId="77777777" w:rsidR="00332CB9" w:rsidRPr="009D2A8E" w:rsidRDefault="00332CB9" w:rsidP="008D4E72">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="3" w:author="Team Logopsycom" w:date="2026-01-13T10:25:00Z" w16du:dateUtc="2026-01-13T09:25:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73D712F9" w14:textId="00A46373" w:rsidR="00332CB9" w:rsidRPr="00332CB9" w:rsidRDefault="00332CB9" w:rsidP="009258E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332CB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Government grants</w:t>
       </w:r>
       <w:r w:rsidR="008D4E72" w:rsidRPr="00332CB9">
         <w:rPr>
           <w:b/>
@@ -971,84 +903,97 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Personal contributions</w:t>
       </w:r>
       <w:r w:rsidR="008D4E72" w:rsidRPr="000D4E20">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008D4E72" w:rsidRPr="000D4E20">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D4E20">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The financial contribution of project leaders, if applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0954A2CD" w14:textId="381C521A" w:rsidR="008D4E72" w:rsidRPr="000D4E20" w:rsidRDefault="000D4E20" w:rsidP="008D4E72">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000D4E20">
+    <w:p w14:paraId="0954A2CD" w14:textId="381C521A" w:rsidR="008D4E72" w:rsidRDefault="000D4E20" w:rsidP="008D4E72">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r>
+        <w:t>Total income = (sum of all income)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D18C838" w14:textId="77777777" w:rsidR="002F5883" w:rsidRDefault="002F5883" w:rsidP="008D4E72">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4669DBD2" w14:textId="77777777" w:rsidR="002F5883" w:rsidRPr="000D4E20" w:rsidRDefault="002F5883" w:rsidP="008D4E72">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0C70DEA2" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="000D4E20" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B051ABF" w14:textId="7FDBAAAA" w:rsidR="00CF04E4" w:rsidRPr="00AC4EBC" w:rsidRDefault="006E034C" w:rsidP="00252437">
+    <w:p w14:paraId="4B051ABF" w14:textId="216CEEED" w:rsidR="00CF04E4" w:rsidRPr="00AC4EBC" w:rsidRDefault="006E034C" w:rsidP="00252437">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC4EBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Expenditure (expected costs)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD409F9" w14:textId="2CDC05E2" w:rsidR="000D4E20" w:rsidRPr="00A21A03" w:rsidRDefault="000D4E20" w:rsidP="00252437">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4E20">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">This second step </w:t>
       </w:r>
       <w:r w:rsidR="00A21A03">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>outlines all the expenses you will incur</w:t>
       </w:r>
       <w:r w:rsidRPr="000D4E20">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -1357,83 +1302,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="764DA710" w14:textId="215B897E" w:rsidR="00252437" w:rsidRPr="00952D04" w:rsidRDefault="00952D04" w:rsidP="00252437">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952D04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cost of creative materials (pai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nt, canvas, clay, etc</w:t>
       </w:r>
-      <w:ins w:id="4" w:author="Team Logopsycom" w:date="2026-01-13T10:22:00Z" w16du:dateUtc="2026-01-13T09:22:00Z">
-[...14 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00C26FE2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0EFD16" w14:textId="2CA19716" w:rsidR="00252437" w:rsidRPr="00FF7C68" w:rsidRDefault="00952D04" w:rsidP="00252437">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Event </w:t>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>insurance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>costs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00252437" w:rsidRPr="00FF7C68">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060FFA9B" w14:textId="64219048" w:rsidR="00252437" w:rsidRPr="00FF7C68" w:rsidRDefault="00E53C86" w:rsidP="00252437">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
@@ -1518,92 +1458,124 @@
       <w:r w:rsidRPr="00E53C86">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10% of the total budge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t for unforeseen expenses</w:t>
       </w:r>
       <w:r w:rsidR="00252437" w:rsidRPr="00E53C86">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B265704" w14:textId="29744859" w:rsidR="00252437" w:rsidRPr="007269BB" w:rsidRDefault="00B51426" w:rsidP="00252437">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B51426">
-        <w:rPr>
+      <w:r>
+        <w:t>Total expenditure = (sum of all costs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F80C869" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="007269BB" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463982EC" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="007269BB" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFD4F70" w14:textId="77777777" w:rsidR="00F72A45" w:rsidRDefault="00F72A45" w:rsidP="00CB334F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68142AB3" w14:textId="77777777" w:rsidR="00F72A45" w:rsidRDefault="00F72A45" w:rsidP="00CB334F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E411D72" w14:textId="77777777" w:rsidR="00F72A45" w:rsidRDefault="00F72A45" w:rsidP="00CB334F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617A13CC" w14:textId="77777777" w:rsidR="002F5883" w:rsidRDefault="002F5883">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en"/>
-[...9 lines deleted...]
-        <w:t>)</w:t>
+          <w:color w:val="0000E8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F80C869" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="007269BB" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
-[...13 lines deleted...]
-    <w:p w14:paraId="32754010" w14:textId="01146672" w:rsidR="00CF04E4" w:rsidRPr="00AC4EBC" w:rsidRDefault="0076351C" w:rsidP="00CB334F">
+    <w:p w14:paraId="32754010" w14:textId="6622D609" w:rsidR="00CF04E4" w:rsidRPr="00AC4EBC" w:rsidRDefault="0076351C" w:rsidP="00CB334F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC4EBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00452226" w:rsidRPr="00AC4EBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00925C8E" w:rsidRPr="00AC4EBC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Choose a model</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3440BD" w14:textId="010E2451" w:rsidR="00925C8E" w:rsidRDefault="2DFC5AB1" w:rsidP="2DFC5AB1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DFC5AB1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1630,79 +1602,78 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3312"/>
+        <w:gridCol w:w="3447"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1361"/>
       </w:tblGrid>
       <w:tr w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w14:paraId="56B4EE7D" w14:textId="77777777" w:rsidTr="00F51B70">
         <w:trPr>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65BB61DE" w14:textId="4B35DDE8" w:rsidR="00925C8E" w:rsidRPr="0046581B" w:rsidRDefault="00925C8E" w:rsidP="00F51B70">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0046581B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Cat</w:t>
             </w:r>
             <w:r w:rsidR="00BD384C" w:rsidRPr="0046581B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="0046581B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>gor</w:t>
             </w:r>
             <w:r w:rsidR="00BD384C" w:rsidRPr="0046581B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
@@ -1750,68 +1721,52 @@
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00925C8E" w:rsidRPr="0046581B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (€)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w14:paraId="6AADF35E" w14:textId="77777777" w:rsidTr="00F51B70">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="762E1CDB" w14:textId="7DA537AA" w:rsidR="00925C8E" w:rsidRPr="0046581B" w:rsidRDefault="00BD384C" w:rsidP="00F51B70">
-            <w:r w:rsidRPr="0046581B">
-[...16 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:t>Income (anticipated revenue)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6215E987" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DACD680" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w14:paraId="50F9D991" w14:textId="77777777" w:rsidTr="00F51B70">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
@@ -2047,217 +2002,139 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58E0AFCB" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w14:paraId="55E9F1C5" w14:textId="77777777" w:rsidTr="00F51B70">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24FCFE5B" w14:textId="3199C802" w:rsidR="00925C8E" w:rsidRPr="0046581B" w:rsidRDefault="00925C8E" w:rsidP="00F51B70">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0046581B">
-[...11 lines deleted...]
-              <w:t>REVENUE</w:t>
+            <w:r>
+              <w:t>TOTAL INCOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18B6BD35" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35854D0E" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70">
             <w:r w:rsidRPr="00FF7C68">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w14:paraId="135BE4F9" w14:textId="77777777" w:rsidTr="00F51B70">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AECEAB0" w14:textId="50AE41FF" w:rsidR="00925C8E" w:rsidRPr="0046581B" w:rsidRDefault="0046581B" w:rsidP="00F51B70">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t>)</w:t>
+            <w:r>
+              <w:t>Expenditure (anticipated costs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DF4066E" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55A76F0B" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w14:paraId="79EB20B4" w14:textId="77777777" w:rsidTr="00F51B70">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="476BCE1E" w14:textId="10E76768" w:rsidR="00925C8E" w:rsidRPr="0046581B" w:rsidRDefault="0046581B" w:rsidP="00F51B70">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>Personal</w:t>
+            <w:r>
+              <w:t>Personnel costs</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DCF2E71" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60355AD9" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w14:paraId="52E62815" w14:textId="77777777" w:rsidTr="00F51B70">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2829,63 +2706,52 @@
               </w:rPr>
               <w:t>Contingencies (5-10% of the budget)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B9DF5D8" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w14:paraId="2087EE66" w14:textId="77777777" w:rsidTr="00F51B70">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BA1FC02" w14:textId="6B867359" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70">
-            <w:r w:rsidRPr="00FF7C68">
-[...11 lines deleted...]
-              <w:t>EXPENSES</w:t>
+            <w:r>
+              <w:t>TOTAL EXPENDITURE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="604D96B1" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B9AE676" w14:textId="77777777" w:rsidR="00925C8E" w:rsidRPr="00FF7C68" w:rsidRDefault="00925C8E" w:rsidP="00F51B70">
             <w:r w:rsidRPr="00FF7C68">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(B)</w:t>
             </w:r>
@@ -2960,353 +2826,307 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00452226" w:rsidRPr="00873413">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00A53109" w:rsidRPr="00873413">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Budget balance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9D6576" w14:textId="3C992896" w:rsidR="00F178FC" w:rsidRDefault="00873413" w:rsidP="00A53109">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00873413">
-[...37 lines deleted...]
-        <w:t>xpenses</w:t>
+      <w:r>
+        <w:t>Balance = Total income - Total expenditure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547702FD" w14:textId="77777777" w:rsidR="00873413" w:rsidRPr="00873413" w:rsidRDefault="00873413" w:rsidP="00A53109">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D070AC7" w14:textId="020483CE" w:rsidR="00873413" w:rsidRPr="00C26FE2" w:rsidRDefault="00873413" w:rsidP="00A53109">
+    <w:p w14:paraId="7D070AC7" w14:textId="020483CE" w:rsidR="00873413" w:rsidRPr="009D2A8E" w:rsidRDefault="00873413" w:rsidP="00A53109">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="6" w:author="Team Logopsycom" w:date="2026-01-13T10:23:00Z" w16du:dateUtc="2026-01-13T09:23:00Z">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> and you need to review your financial plan. You then have two options:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The goal is to have a positive or zero balance (Balance ≥ 0). If your balance is negative, it means your expenditure exceeds your income, and you need to review your financial plan. You then have two options:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D10C68" w14:textId="1AD40015" w:rsidR="00A53109" w:rsidRPr="00873413" w:rsidRDefault="00873413" w:rsidP="00A53109">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873413">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Find new sources of financing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D5E59F" w14:textId="1BCE4316" w:rsidR="00A53109" w:rsidRPr="00873413" w:rsidRDefault="00873413" w:rsidP="00A53109">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00873413">
-[...3 lines deleted...]
-        <w:t>Reduce some of your expenses to match your income.</w:t>
+      <w:r>
+        <w:t>Reduce some of your expenditure to match your income.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F00365F" w14:textId="11009EAB" w:rsidR="00CF04E4" w:rsidRPr="00873413" w:rsidRDefault="00873413" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873413">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>A well-planned budget demonstrates your seriousness and professionalism. It's an essential document that you will need to present to your future partners and financiers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61869793" w14:textId="77777777" w:rsidR="00CB334F" w:rsidRPr="00873413" w:rsidRDefault="00CB334F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D166593" w14:textId="77777777" w:rsidR="00E13B91" w:rsidRPr="00873413" w:rsidRDefault="00E13B91" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31A2814D" w14:textId="77777777" w:rsidR="009F3830" w:rsidRPr="00873413" w:rsidRDefault="009F3830" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009F3830" w:rsidRPr="00873413">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D262B8D" w14:textId="77777777" w:rsidR="00EA4E59" w:rsidRDefault="00EA4E59" w:rsidP="005616A1">
+    <w:p w14:paraId="7E9285A9" w14:textId="77777777" w:rsidR="0055442D" w:rsidRDefault="0055442D" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34272E9A" w14:textId="77777777" w:rsidR="00EA4E59" w:rsidRDefault="00EA4E59" w:rsidP="005616A1">
+    <w:p w14:paraId="71E224A3" w14:textId="77777777" w:rsidR="0055442D" w:rsidRDefault="0055442D" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{9B9B57BE-FC44-B040-B050-53035DB4C743}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{DBDC60F7-720E-A242-9CC7-D7B078A7F49E}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{73EF602C-75D6-F347-A3E1-428A5C2CF96B}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{C25BE262-0641-2B4B-84BF-A07931398F08}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{64676BE4-3127-3D4D-ADE1-3830F3D88C60}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D81962A1-F21E-7A45-85C1-06FB2237C988}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{20BDB958-61A7-4F93-BCBC-992FE1E93F46}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B61866D5-D253-BB43-91FD-D2F17CD47D89}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{E6AAB907-8F39-3A47-8A04-53FB3D4722E7}"/>
   </w:font>
   <w:font w:name="Lexend">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8B66B905-5860-4316-92AD-49FCFD299665}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{C5B4A289-802A-4A9A-A455-7377D1A9EFA5}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{14C1929C-3C71-4A43-AA7A-B78F2D4ABD35}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{8A2AC004-861E-A34C-9B9C-2BF5A035A972}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{08D5AB9F-8F35-DC43-B822-B292BF881C65}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{FC363537-A7A3-40BB-B312-8A8C522EF94B}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{4EF8899E-310A-438B-BAFF-47AD3A595121}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{C72F77E0-6EEC-AC49-B329-C04CD92C30C9}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{3E338143-E1CA-C44A-AF6F-A3B09DDD2D4A}"/>
   </w:font>
   <w:font w:name="Lexend Black">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{01932646-813F-4FD7-8A7D-93711C34FF3D}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{8551F2EF-1179-9F4B-B23D-4F5EF6D8B7A8}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId9" w:fontKey="{3EB897FA-65D8-41C3-AE86-2D5023A4C911}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{80EC4211-C5F4-404C-8290-0A974A7AC224}"/>
+    <w:embedBold r:id="rId16" w:fontKey="{2FDEFF2C-2689-7647-8A2F-2575537AD85A}"/>
   </w:font>
   <w:font w:name="Lexend Light">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{96EB65C1-5B20-4F79-A86D-A73DD600D5D0}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{8549E160-21D5-C946-BBF7-066EAEA74BEF}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{4708E4CC-C6FF-4A11-BD9C-42C3034C94E9}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{933140E9-7610-944D-BA23-C3D0C34AF71A}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{7B568DCC-DF41-4066-A29D-6233A141E0C0}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{8294ECBA-54C2-8344-8D8B-7EF0A5CEFB76}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="002D3F28" w:rsidP="005616A1">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="666E5E82" w14:textId="2FF57D84" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00475A54" w:rsidP="005616A1">
     <w:r w:rsidRPr="00BA1A1E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-117742</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>169779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2294911" cy="619626"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3434,51 +3254,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6E70F9FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.95pt;margin-top:1.65pt;width:332.3pt;height:61.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEAFQn3tOAAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTU+DQBCG7yb+h82YeDF2KVgryNIY40fizdJqvG3ZEYjsLGG3gP/e8aS3mbxP3nkm&#10;38y2EyMOvnWkYLmIQCBVzrRUK9iVj5c3IHzQZHTnCBV8o4dNcXqS68y4iV5x3IZacAn5TCtoQugz&#10;KX3VoNV+4Xokzj7dYHXgdailGfTE5baTcRRdS6tb4guN7vG+wepre7QKPi7q9xc/P+2nZJX0D89j&#10;uX4zpVLnZ/PdLYiAc/iD4Vef1aFgp4M7kvGiU5DEacooDwkIztP0agXiwGC8XoIscvn/g+IHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWLWbS0CAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFQn3tOAAAAAJAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.95pt;margin-top:1.65pt;width:332.3pt;height:61.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#13;&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#13;&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#13;&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#13;&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#13;&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#13;&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#13;&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#13;&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#13;&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#13;&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEA07uG9eMAAAAOAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbExPS0+EMBC+m/gfmjHxYtyy4LrCUjbGZ+LNxUe8dekIRDoltAv47x1PepnM5Pvme+Tb&#13;&#10;2XZixMG3jhQsFxEIpMqZlmoFL+X9+RUIHzQZ3TlCBd/oYVscH+U6M26iZxx3oRYsQj7TCpoQ+kxK&#13;&#10;XzVotV+4HomxTzdYHfgcamkGPbG47WQcRZfS6pbYodE93jRYfe0OVsHHWf3+5OeH1ylZJf3d41iu&#13;&#10;30yp1OnJfLvhcb0BEXAOfx/w24HzQ8HB9u5AxotOQRKnKVN5SUAwnqYXKxB7JsbrJcgil/9rFD8A&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWLWbS0CAABUBAAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA07uG9eMAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AACHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="009A2D7F" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="009A2D7F">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="009A2D7F" w:rsidRDefault="0035115D" w:rsidP="005616A1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
@@ -3489,70 +3309,70 @@
                     </w:pPr>
                     <w:r w:rsidRPr="009A2D7F">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D3CA59D" w14:textId="77777777" w:rsidR="00EA4E59" w:rsidRDefault="00EA4E59" w:rsidP="005616A1">
+    <w:p w14:paraId="22C89A89" w14:textId="77777777" w:rsidR="0055442D" w:rsidRDefault="0055442D" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09188ACF" w14:textId="77777777" w:rsidR="00EA4E59" w:rsidRDefault="00EA4E59" w:rsidP="005616A1">
+    <w:p w14:paraId="35E0E741" w14:textId="77777777" w:rsidR="0055442D" w:rsidRDefault="0055442D" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3579,51 +3399,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="162410ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F3221AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6322,187 +6142,183 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="212349795">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1336955709">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="523860690">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="340394801">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="544606710">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1568957810">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="132"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
+    <w:rsid w:val="0003667A"/>
     <w:rsid w:val="00071FFC"/>
     <w:rsid w:val="000831FF"/>
     <w:rsid w:val="0009076D"/>
     <w:rsid w:val="000A1563"/>
     <w:rsid w:val="000D4E20"/>
     <w:rsid w:val="00121EC2"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="00183CFE"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="00252437"/>
     <w:rsid w:val="00253FE3"/>
     <w:rsid w:val="00274EFD"/>
     <w:rsid w:val="00275794"/>
     <w:rsid w:val="0028245C"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002D3F28"/>
     <w:rsid w:val="002E36CC"/>
+    <w:rsid w:val="002F5883"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00332CB9"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="00392591"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003B602C"/>
     <w:rsid w:val="003B7BE3"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003F379C"/>
+    <w:rsid w:val="00400C90"/>
     <w:rsid w:val="00412301"/>
     <w:rsid w:val="004149F2"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="004518E7"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452226"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="0046581B"/>
+    <w:rsid w:val="004705CD"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
     <w:rsid w:val="00535949"/>
     <w:rsid w:val="00546AE4"/>
+    <w:rsid w:val="0055442D"/>
     <w:rsid w:val="005616A1"/>
     <w:rsid w:val="0056429F"/>
     <w:rsid w:val="005C187D"/>
     <w:rsid w:val="005D7633"/>
     <w:rsid w:val="006605DD"/>
     <w:rsid w:val="00672E11"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="006E034C"/>
     <w:rsid w:val="006E0448"/>
     <w:rsid w:val="006E7A04"/>
     <w:rsid w:val="007034C3"/>
     <w:rsid w:val="007269BB"/>
     <w:rsid w:val="00762260"/>
     <w:rsid w:val="0076351C"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="00782517"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="007C4868"/>
     <w:rsid w:val="0083317F"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="008450F3"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="008602B8"/>
     <w:rsid w:val="00873413"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008B413F"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008D4E72"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="008F1146"/>
     <w:rsid w:val="00905474"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="00925C8E"/>
     <w:rsid w:val="00952D04"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00961E2E"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="00983968"/>
     <w:rsid w:val="00993F91"/>
     <w:rsid w:val="009A2D7F"/>
+    <w:rsid w:val="009D2A8E"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="009F3830"/>
     <w:rsid w:val="00A105F7"/>
     <w:rsid w:val="00A1606C"/>
     <w:rsid w:val="00A167A0"/>
     <w:rsid w:val="00A21A03"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00A53109"/>
     <w:rsid w:val="00AC4EBC"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B061C8"/>
     <w:rsid w:val="00B51426"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC41E9"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00BC7F41"/>
     <w:rsid w:val="00BD384C"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C26FE2"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00C551F1"/>
     <w:rsid w:val="00C9366D"/>
     <w:rsid w:val="00CB334F"/>
     <w:rsid w:val="00CB42F2"/>
     <w:rsid w:val="00CE191D"/>
     <w:rsid w:val="00CF04E4"/>
     <w:rsid w:val="00D05C8E"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
@@ -6511,91 +6327,93 @@
     <w:rsid w:val="00DE232F"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E13B91"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
     <w:rsid w:val="00E53C86"/>
     <w:rsid w:val="00E84C6F"/>
     <w:rsid w:val="00EA42CB"/>
     <w:rsid w:val="00EA4E59"/>
     <w:rsid w:val="00EB18D3"/>
     <w:rsid w:val="00EC3FC9"/>
     <w:rsid w:val="00EC5060"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00EF515C"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F0479D"/>
     <w:rsid w:val="00F07215"/>
     <w:rsid w:val="00F178FC"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F53F7F"/>
     <w:rsid w:val="00F55F3E"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F657A9"/>
+    <w:rsid w:val="00F72A45"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F73688"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00F806E4"/>
+    <w:rsid w:val="00F864DA"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="11D6BF4E"/>
     <w:rsid w:val="2DFC5AB1"/>
     <w:rsid w:val="6D19CB27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7798,51 +7616,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C26FE2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="215551196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8004,55 +7822,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -8335,61 +8153,62 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>612</Words>
-  <Characters>3366</Characters>
+  <Words>615</Words>
+  <Characters>3383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3971</CharactersWithSpaces>
+  <CharactersWithSpaces>3991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>