--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -10,129 +10,115 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D4264B4" w14:textId="0DBAB4F1" w:rsidR="00524050" w:rsidRDefault="00A200C9" w:rsidP="00A200C9">
+    <w:p w14:paraId="2D4264B4" w14:textId="26D68AF9" w:rsidR="00524050" w:rsidRDefault="001549DF" w:rsidP="00A200C9">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A200C9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Budget monitoring dashboard</w:t>
+        <w:t>BUDGET MONITORING DASHBOARD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267611C4" w14:textId="77777777" w:rsidR="00A200C9" w:rsidRDefault="00A200C9" w:rsidP="00A200C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490D51D3" w14:textId="77777777" w:rsidR="00A200C9" w:rsidRPr="00A200C9" w:rsidRDefault="00A200C9" w:rsidP="00A200C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F599B63" w14:textId="67C5757A" w:rsidR="006C62D7" w:rsidRPr="009A2D7F" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A2D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">WHY </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> TOOL MATTERS?</w:t>
+        <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAF8D35" w14:textId="586E04A7" w:rsidR="00A200C9" w:rsidRPr="007C1E5B" w:rsidRDefault="07E3A628" w:rsidP="007C1E5B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="07E3A628">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The budget tracking dashboard is the essential tool for monitoring and managing your project's finances. It allows for precise management and ensures the transparency and credibility of your management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A07FA63" w14:textId="77777777" w:rsidR="00A200C9" w:rsidRPr="007C1E5B" w:rsidRDefault="00A200C9" w:rsidP="009A2D7F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="428216F0" w14:textId="32DC955C" w:rsidR="006C62D7" w:rsidRPr="007034C3" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+    <w:p w14:paraId="428216F0" w14:textId="27EFE696" w:rsidR="006C62D7" w:rsidRPr="007034C3" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="007034C3">
         <w:t xml:space="preserve">HOW TO USE </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007034C3">
         <w:t>IT?</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="506F49B7" w14:textId="586BD535" w:rsidR="00C74B16" w:rsidRDefault="00C74B16" w:rsidP="00306DE4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74B16">
@@ -182,57 +168,50 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> information and corresponding details as they appear.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8F22D3" w14:textId="77777777" w:rsidR="00C74B16" w:rsidRDefault="00C74B16" w:rsidP="00306DE4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74B16">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conduct regular analyses and take the necessary actions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18890F5F" w14:textId="4037E4C6" w:rsidR="00524050" w:rsidRPr="00C74B16" w:rsidRDefault="00524050" w:rsidP="00C74B16">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4F3122B0" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="009A2D7F" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10721A2F" w14:textId="1B98B4E6" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:t>TIPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA25B1A" w14:textId="77777777" w:rsidR="00CE7D6B" w:rsidRDefault="00CE7D6B" w:rsidP="00306DE4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -243,70 +222,90 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Use a simple visual to make it easier to use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD8CBBF" w14:textId="62803C9E" w:rsidR="00CE7D6B" w:rsidRPr="00CE7D6B" w:rsidRDefault="00CE7D6B" w:rsidP="00306DE4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7D6B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Schedule a weekly follow-up appointment in your diary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2889BB17" w14:textId="287D6001" w:rsidR="00DE232F" w:rsidRDefault="00392591" w:rsidP="00540CD0">
+    <w:p w14:paraId="0D035C08" w14:textId="77777777" w:rsidR="001549DF" w:rsidRDefault="00392591" w:rsidP="001549DF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2D7F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D58B88" w14:textId="77777777" w:rsidR="001549DF" w:rsidRDefault="001549DF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2889BB17" w14:textId="313D4B4B" w:rsidR="00DE232F" w:rsidRDefault="001549DF" w:rsidP="001549DF">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009A2D7F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br/>
-[...5 lines deleted...]
-        <w:t>Budget monitoring dashboard</w:t>
+        <w:t>Presentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AD628D" w14:textId="77777777" w:rsidR="00A1606C" w:rsidRDefault="00A1606C" w:rsidP="00A1606C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32E6DBF3" w14:textId="77777777" w:rsidR="00CB334F" w:rsidRPr="00CB334F" w:rsidRDefault="00CB334F" w:rsidP="00CB334F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FAB62C" w14:textId="07FE5EA7" w:rsidR="00DE232F" w:rsidRPr="004E0922" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0922">
         <w:rPr>
@@ -463,61 +462,82 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E5742">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Variance (The Difference):</w:t>
       </w:r>
       <w:r w:rsidRPr="00306DE4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The difference between what was forecast and what was achieved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463982EC" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00306DE4" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17035EB7" w14:textId="77777777" w:rsidR="003C5CCC" w:rsidRPr="007C1E5B" w:rsidRDefault="0076351C" w:rsidP="00E967B9">
+    <w:p w14:paraId="1846967E" w14:textId="77777777" w:rsidR="001549DF" w:rsidRDefault="001549DF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000E8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17035EB7" w14:textId="4343BA15" w:rsidR="003C5CCC" w:rsidRPr="007C1E5B" w:rsidRDefault="0076351C" w:rsidP="00E967B9">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1E5B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00452226" w:rsidRPr="007C1E5B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="003C5CCC" w:rsidRPr="007C1E5B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Why is monitoring essential?</w:t>
       </w:r>
       <w:r w:rsidR="00691861" w:rsidRPr="007C1E5B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A76F16C" w14:textId="58E04D49" w:rsidR="00691861" w:rsidRPr="00B4130A" w:rsidRDefault="003C5CCC" w:rsidP="00E967B9">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
@@ -600,51 +620,50 @@
         <w:gridCol w:w="6953"/>
       </w:tblGrid>
       <w:tr w:rsidR="00691861" w:rsidRPr="00F620CE" w14:paraId="1C2768D3" w14:textId="77777777" w:rsidTr="00B4130A">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F46FB33" w14:textId="3D51011E" w:rsidR="00691861" w:rsidRPr="006D761E" w:rsidRDefault="00691861" w:rsidP="00B62C38">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D761E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00946DE0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="006D761E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vantage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="611FCDCF" w14:textId="579E7184" w:rsidR="00691861" w:rsidRPr="00F620CE" w:rsidRDefault="00946DE0" w:rsidP="00E967B9">
@@ -812,65 +831,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>djustment</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37A0D203" w14:textId="77777777" w:rsidR="00946DE0" w:rsidRPr="00946DE0" w:rsidRDefault="00946DE0" w:rsidP="00946DE0">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00946DE0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">When faced with </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, the team can quickly adjust its strategy. </w:t>
+              <w:t xml:space="preserve">When faced with a discrepancy, the team can quickly adjust its strategy. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB6594F" w14:textId="2FA59F2C" w:rsidR="00691861" w:rsidRPr="00946DE0" w:rsidRDefault="00946DE0" w:rsidP="00946DE0">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00946DE0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Should expenditure on a non-essential item be reduced, or should efforts be made to create new sources of funding (additional sales, additional partnerships)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00691861" w:rsidRPr="003E5742" w14:paraId="33DB2C0D" w14:textId="77777777" w:rsidTr="00B4130A">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -975,50 +980,51 @@
       </w:tr>
       <w:tr w:rsidR="00691861" w:rsidRPr="003E5742" w14:paraId="62DDC125" w14:textId="77777777" w:rsidTr="00B4130A">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A35C676" w14:textId="7582F45F" w:rsidR="00691861" w:rsidRPr="006D761E" w:rsidRDefault="00946DE0" w:rsidP="00B62C38">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00946DE0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Credibility</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00946DE0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A24A92">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00946DE0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ransparency</w:t>
             </w:r>
@@ -1103,105 +1109,120 @@
             </w:pPr>
             <w:r w:rsidRPr="00946DE0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The actual data collected provides a solid working basis for planning your next projects.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06E72196" w14:textId="39044F85" w:rsidR="00691861" w:rsidRPr="00946DE0" w:rsidRDefault="00946DE0" w:rsidP="00946DE0">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00946DE0">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>You can make more accurate and realistic estimates.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E65EF88" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00946DE0" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E5300C6" w14:textId="0F0F2F06" w:rsidR="00DE232F" w:rsidRPr="00290987" w:rsidRDefault="00F178FC" w:rsidP="005616A1">
+    <w:p w14:paraId="3A0E6874" w14:textId="77777777" w:rsidR="00006BDF" w:rsidRDefault="00006BDF" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5300C6" w14:textId="5FCC420A" w:rsidR="00DE232F" w:rsidRPr="00290987" w:rsidRDefault="00F178FC" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290987">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00452226" w:rsidRPr="00290987">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="000741F2" w:rsidRPr="00290987">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How to use it?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB2A1E4" w14:textId="64C31593" w:rsidR="00540CD0" w:rsidRPr="00290987" w:rsidRDefault="00290987" w:rsidP="000741F2">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290987">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Using the dashboard boils down to three simple, continuous actions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C525B8C" w14:textId="3E8EDADB" w:rsidR="00290987" w:rsidRPr="003C5CCC" w:rsidRDefault="00290987" w:rsidP="00290987">
+    <w:p w14:paraId="14B0DAF2" w14:textId="77777777" w:rsidR="00006BDF" w:rsidRDefault="00006BDF" w:rsidP="00290987">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C525B8C" w14:textId="0E84B8C3" w:rsidR="00290987" w:rsidRPr="003C5CCC" w:rsidRDefault="00290987" w:rsidP="00290987">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C5CCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Preparing the table</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B091F14" w14:textId="77777777" w:rsidR="00290987" w:rsidRPr="00290987" w:rsidRDefault="00290987" w:rsidP="00290987">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00290987">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1284,61 +1305,78 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>budget</w:t>
       </w:r>
       <w:r w:rsidR="00ED7665">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00290987">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00290987">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> simply copy the document you created for the provisional budget and adapt it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407D14DF" w14:textId="2ED279CF" w:rsidR="00014527" w:rsidRPr="003C5CCC" w:rsidRDefault="00014527" w:rsidP="00014527">
+    <w:p w14:paraId="020C536F" w14:textId="77777777" w:rsidR="001549DF" w:rsidRDefault="001549DF" w:rsidP="00014527">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFF3D44" w14:textId="77777777" w:rsidR="00006BDF" w:rsidRDefault="00006BDF" w:rsidP="00014527">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407D14DF" w14:textId="55C9F66B" w:rsidR="00014527" w:rsidRPr="003C5CCC" w:rsidRDefault="00014527" w:rsidP="00014527">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003C5CCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Continuous data capture and monitoring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28825673" w14:textId="77777777" w:rsidR="00014527" w:rsidRPr="00014527" w:rsidRDefault="00014527" w:rsidP="00014527">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>• Enter expenses and income as soon as possible:</w:t>
       </w:r>
       <w:r w:rsidRPr="00014527">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> As soon as an expense is incurred (payment of an invoice, purchase of equipment) or income is received (grant transfer, various sales), enter it in the ‘Actual’ column.</w:t>
@@ -1351,51 +1389,59 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01D8B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>• Keep supporting documents:</w:t>
       </w:r>
       <w:r w:rsidRPr="00014527">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each amount entered in the ‘Actual’ column must be supported by documentation (invoice, receipt, transfer confirmation). </w:t>
       </w:r>
       <w:r w:rsidRPr="003C5CCC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>File these in a physical or digital folder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3130E552" w14:textId="3E91D810" w:rsidR="00631620" w:rsidRPr="00631620" w:rsidRDefault="00631620" w:rsidP="00631620">
+    <w:p w14:paraId="22EF6D34" w14:textId="77777777" w:rsidR="001549DF" w:rsidRDefault="001549DF" w:rsidP="00631620">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3130E552" w14:textId="4E4407E3" w:rsidR="00631620" w:rsidRPr="00631620" w:rsidRDefault="00631620" w:rsidP="00631620">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631620">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Analysis and corrective actions</w:t>
       </w:r>
       <w:r w:rsidR="00505984" w:rsidRPr="00631620">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421C07D7" w14:textId="669BE57B" w:rsidR="00631620" w:rsidRPr="00631620" w:rsidRDefault="00631620" w:rsidP="00631620">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
@@ -1468,63 +1514,60 @@
       <w:r w:rsidRPr="00631620">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> money is leaving faster than expected (expense) or not coming in fast enough (revenue).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4BD23D" w14:textId="0BB77BF2" w:rsidR="00631620" w:rsidRDefault="00631620" w:rsidP="00631620">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631620">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A positive variance</w:t>
       </w:r>
-      <w:ins w:id="0" w:author="Team Logopsycom" w:date="2026-01-13T10:17:00Z" w16du:dateUtc="2026-01-13T09:17:00Z">
-[...8 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="000A3AF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00631620">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually indicates that the project is going well and that the initial budget is being met.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE853BB" w14:textId="0819A7ED" w:rsidR="00631620" w:rsidRPr="00631620" w:rsidRDefault="00631620" w:rsidP="00631620">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631620">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1563,55 +1606,72 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00631620">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>By using this tool rigorously, you maintain complete control over the financial health of your project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A38147" w14:textId="77777777" w:rsidR="00631620" w:rsidRPr="00631620" w:rsidRDefault="00631620" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61869793" w14:textId="77777777" w:rsidR="00CB334F" w:rsidRPr="00631620" w:rsidRDefault="00CB334F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D166593" w14:textId="3228B640" w:rsidR="00E13B91" w:rsidRPr="00DE232F" w:rsidRDefault="00613B2E" w:rsidP="00613B2E">
+    <w:p w14:paraId="7D5202D8" w14:textId="77777777" w:rsidR="001549DF" w:rsidRDefault="001549DF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000E8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D166593" w14:textId="2581BD90" w:rsidR="00E13B91" w:rsidRPr="00DE232F" w:rsidRDefault="00613B2E" w:rsidP="00613B2E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4 - </w:t>
       </w:r>
       <w:r w:rsidR="00CD460B">
         <w:t xml:space="preserve">A simple </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CD460B">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>xample</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6C8FDD51" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00762260" w:rsidRDefault="00762260" w:rsidP="005616A1"/>
     <w:p w14:paraId="31A2814D" w14:textId="1E2949F4" w:rsidR="009F3830" w:rsidRPr="007C4868" w:rsidRDefault="00305A56" w:rsidP="005616A1">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E53278F" wp14:editId="566943D2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-4445</wp:posOffset>
@@ -1662,163 +1722,177 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009F3830" w:rsidRPr="007C4868">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0608DD8B" w14:textId="77777777" w:rsidR="00743BCD" w:rsidRDefault="00743BCD" w:rsidP="005616A1">
+    <w:p w14:paraId="08EA0CBC" w14:textId="77777777" w:rsidR="00A05520" w:rsidRDefault="00A05520" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D96BA77" w14:textId="77777777" w:rsidR="00743BCD" w:rsidRDefault="00743BCD" w:rsidP="005616A1">
+    <w:p w14:paraId="4B8B8C45" w14:textId="77777777" w:rsidR="00A05520" w:rsidRDefault="00A05520" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C69A08C8-883B-7E45-889F-1B6CD9B61B4B}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{CE03D294-5B9E-144C-87D3-1462F219C9F9}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{5D86929E-E082-104B-A136-877CE608E35A}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{4F3E8F57-E692-2846-971D-1886A30CD9CB}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{3D3A1850-8EBA-2F4E-9C64-F7D81D60F28F}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{9FB578C0-5F9A-F04D-BAD2-F995C0CCCE11}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{DB8BAE00-528F-47F6-9AAA-3154D5355B16}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{92E230AE-1307-AB44-90BD-9E4F20BAD507}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{5E298EA8-9AC8-344E-8DB7-3FD61D704ED2}"/>
   </w:font>
   <w:font w:name="Lexend">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{3C636E9A-A857-4D3D-9577-116CDF2B24AD}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{43A28CDE-981E-4797-BA28-0F2B74D6765C}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{A88B7A27-13D5-EF4B-97FB-036277B12D7B}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{5BB6130C-976A-B948-A8BD-012E52920569}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{36D5227C-9533-0047-8468-AD4D21BC8306}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{61E0AC02-B691-4CA2-A167-EDED7ED820B5}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{B895490C-AD83-40C5-93E7-F5D851E0CE0A}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{A2E54B3F-9D2E-C443-8532-D923F544D3B2}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{2E8F408F-4393-F140-958A-E51807849284}"/>
   </w:font>
   <w:font w:name="Lexend Black">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{70DD12C6-617F-4CCA-B2D1-4036884D923D}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{3A9BBAB2-FF9B-D74F-B827-7D9804B974D5}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{2AE8C2DF-F3EE-4822-8929-F1999CC2C48C}"/>
-    <w:embedBold r:id="rId9" w:fontKey="{D56D0133-4C46-494D-9CBC-9AB1716ED0EB}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{84BE3359-368F-0C4D-85F3-045EF795ACFA}"/>
+    <w:embedBold r:id="rId16" w:fontKey="{4CC94330-3191-654D-A557-1AB762DD79AC}"/>
   </w:font>
   <w:font w:name="Lexend Light">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{5634E84E-F738-45D2-9A27-A7AADBFCF38F}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{12BAA06C-868A-6F42-8417-C211A19DF14D}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{40A35DDE-7CFC-463D-A1EF-77C87AD92E1F}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{66EBC270-795C-5A41-85BE-14C0C88BEE3A}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{1480DA76-EDB3-440A-A789-48198649EE84}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{64EAF87D-D4A8-5A48-BF93-94C2856CAA25}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="002D3F28" w:rsidP="005616A1">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2029,58 +2103,58 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71D6CF92" w14:textId="77777777" w:rsidR="00743BCD" w:rsidRDefault="00743BCD" w:rsidP="005616A1">
+    <w:p w14:paraId="6DDAAB8C" w14:textId="77777777" w:rsidR="00A05520" w:rsidRDefault="00A05520" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DCB9E77" w14:textId="77777777" w:rsidR="00743BCD" w:rsidRDefault="00743BCD" w:rsidP="005616A1">
+    <w:p w14:paraId="45C41E90" w14:textId="77777777" w:rsidR="00A05520" w:rsidRDefault="00A05520" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
@@ -5763,86 +5837,89 @@
   <w:num w:numId="25" w16cid:durableId="1359116285">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="453056798">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1104106851">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2047290258">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Team Logopsycom">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::office@logopsycom.onmicrosoft.com::1763905d-db1c-4951-b1d7-287f49e34906"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="138"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
+    <w:rsid w:val="00006BDF"/>
     <w:rsid w:val="00014527"/>
     <w:rsid w:val="00023847"/>
     <w:rsid w:val="00025773"/>
+    <w:rsid w:val="0003667A"/>
     <w:rsid w:val="000741F2"/>
     <w:rsid w:val="000831FF"/>
     <w:rsid w:val="0009076D"/>
     <w:rsid w:val="000A3AF2"/>
     <w:rsid w:val="00102350"/>
     <w:rsid w:val="001328FD"/>
+    <w:rsid w:val="001549DF"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="00224067"/>
     <w:rsid w:val="0025043A"/>
     <w:rsid w:val="00252437"/>
     <w:rsid w:val="00253FE3"/>
     <w:rsid w:val="00274EFD"/>
     <w:rsid w:val="00275794"/>
     <w:rsid w:val="0028245C"/>
     <w:rsid w:val="00290987"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002D3F28"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00305A56"/>
     <w:rsid w:val="00306DE4"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00340C0A"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="00392591"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003B2EAD"/>
@@ -5909,50 +5986,51 @@
     <w:rsid w:val="008602B8"/>
     <w:rsid w:val="00864E49"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008A6452"/>
     <w:rsid w:val="008B413F"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008D4E72"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="008F1146"/>
     <w:rsid w:val="00905474"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="009252BE"/>
     <w:rsid w:val="00925C8E"/>
     <w:rsid w:val="00933A48"/>
     <w:rsid w:val="00946DE0"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00961E2E"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="00993F91"/>
     <w:rsid w:val="009A2D7F"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="009F3830"/>
     <w:rsid w:val="009F798B"/>
+    <w:rsid w:val="00A05520"/>
     <w:rsid w:val="00A1606C"/>
     <w:rsid w:val="00A167A0"/>
     <w:rsid w:val="00A200C9"/>
     <w:rsid w:val="00A24A92"/>
     <w:rsid w:val="00A41343"/>
     <w:rsid w:val="00A53109"/>
     <w:rsid w:val="00AA1C15"/>
     <w:rsid w:val="00AB47FF"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B061C8"/>
     <w:rsid w:val="00B4130A"/>
     <w:rsid w:val="00B43FA2"/>
     <w:rsid w:val="00B4631F"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B56C52"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC41E9"/>
     <w:rsid w:val="00BC5ED3"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00C017A7"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C14B45"/>
     <w:rsid w:val="00C3438B"/>
     <w:rsid w:val="00C41845"/>
@@ -7479,51 +7557,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -7806,61 +7884,61 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3522</Characters>
+  <Pages>6</Pages>
+  <Words>639</Words>
+  <Characters>3519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4154</CharactersWithSpaces>
+  <CharactersWithSpaces>4150</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>