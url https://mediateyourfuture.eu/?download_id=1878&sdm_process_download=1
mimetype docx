--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,1283 +1,798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15167922" w14:textId="2EB901EC" w:rsidR="000D2D2D" w:rsidRPr="00275D98" w:rsidRDefault="02FFE435" w:rsidP="006A7CE7">
+    <w:p w14:paraId="15167922" w14:textId="2EB901EC" w:rsidR="000D2D2D" w:rsidRPr="007E1622" w:rsidRDefault="02FFE435" w:rsidP="006A7CE7">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="0" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...74 lines deleted...]
-        <w:commentReference w:id="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>RESOURCE ALLOCATION MAP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5953DFBB" w14:textId="01BAE506" w:rsidR="006A7CE7" w:rsidRPr="00275D98" w:rsidRDefault="006A7CE7" w:rsidP="000D2D2D">
-[...15 lines deleted...]
-        <w:t>`</w:t>
+    <w:p w14:paraId="6F599B63" w14:textId="67C5757A" w:rsidR="006C62D7" w:rsidRPr="007E1622" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F599B63" w14:textId="67C5757A" w:rsidR="006C62D7" w:rsidRPr="00275D98" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
-[...33 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="763A71B3" w14:textId="77777777" w:rsidR="006A7CE7" w:rsidRPr="007E1622" w:rsidRDefault="4A148657" w:rsidP="006A7CE7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Projects often fail not because the idea is weak, but because the team discovers too late that time, materials, money or people were missing. A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="15" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Resource Allocation Map</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> helps you understand what you have, what you need, and how to distribute resources across each activity of your project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1606BD8B" w14:textId="77777777" w:rsidR="006A7CE7" w:rsidRPr="00275D98" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="1606BD8B" w14:textId="77777777" w:rsidR="006A7CE7" w:rsidRPr="007E1622" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B28D2F8" w14:textId="58ECF884" w:rsidR="006A7CE7" w:rsidRPr="00275D98" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
-[...13 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="3B28D2F8" w14:textId="58ECF884" w:rsidR="006A7CE7" w:rsidRPr="007E1622" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For young teams, this tool:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28323FFF" w14:textId="2606F312" w:rsidR="006A7CE7" w:rsidRPr="00275D98" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
+    <w:p w14:paraId="28323FFF" w14:textId="2606F312" w:rsidR="006A7CE7" w:rsidRPr="007E1622" w:rsidRDefault="00275D98" w:rsidP="006A7CE7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="20" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...37 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">revents </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7CE7" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>stress and last-minute problems</w:t>
       </w:r>
-      <w:del w:id="26" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...9 lines deleted...]
-      </w:del>
     </w:p>
-    <w:p w14:paraId="2ACDF38D" w14:textId="4134203F" w:rsidR="006A7CE7" w:rsidRPr="006A7CE7" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
+    <w:p w14:paraId="2ACDF38D" w14:textId="4134203F" w:rsidR="006A7CE7" w:rsidRPr="006A7CE7" w:rsidRDefault="00275D98" w:rsidP="006A7CE7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:del w:id="28" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...11 lines deleted...]
-      </w:ins>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A7CE7">
-        <w:t>realistic planning</w:t>
-[...5 lines deleted...]
-      </w:del>
+        <w:t xml:space="preserve">upports </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A7CE7" w:rsidRPr="006A7CE7">
+        <w:t>realistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A7CE7" w:rsidRPr="006A7CE7">
+        <w:t xml:space="preserve"> planning</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A0540DD" w14:textId="6E205875" w:rsidR="006A7CE7" w:rsidRPr="006A7CE7" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
+    <w:p w14:paraId="3A0540DD" w14:textId="6E205875" w:rsidR="006A7CE7" w:rsidRPr="006A7CE7" w:rsidRDefault="00275D98" w:rsidP="006A7CE7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:del w:id="31" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...11 lines deleted...]
-      </w:ins>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A7CE7">
+        <w:t>larifies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A7CE7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A7CE7" w:rsidRPr="006A7CE7">
         <w:t>responsibilities</w:t>
       </w:r>
-      <w:del w:id="33" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...3 lines deleted...]
-      </w:del>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7696338D" w14:textId="3F95367F" w:rsidR="006A7CE7" w:rsidRPr="00275D98" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
+    <w:p w14:paraId="7696338D" w14:textId="3F95367F" w:rsidR="006A7CE7" w:rsidRPr="007E1622" w:rsidRDefault="00275D98" w:rsidP="006A7CE7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="34" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...37 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsures </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7CE7" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>that each activity has the people, materials, and budget it needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377CFACB" w14:textId="77777777" w:rsidR="006A7CE7" w:rsidRPr="00275D98" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="377CFACB" w14:textId="77777777" w:rsidR="006A7CE7" w:rsidRPr="007E1622" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B449D2F" w14:textId="1BA22BF4" w:rsidR="006A7CE7" w:rsidRPr="00275D98" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
-[...13 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="7B449D2F" w14:textId="1BA22BF4" w:rsidR="006A7CE7" w:rsidRPr="007E1622" w:rsidRDefault="006A7CE7" w:rsidP="006A7CE7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>It is especially relevant in cultural mediation, where activities involve diverse tasks (creative work, communication, logistics, facilitation).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DCBAE1" w14:textId="77777777" w:rsidR="006A7CE7" w:rsidRPr="00275D98" w:rsidRDefault="006A7CE7" w:rsidP="005616A1">
+    <w:p w14:paraId="42DCBAE1" w14:textId="77777777" w:rsidR="006A7CE7" w:rsidRPr="007E1622" w:rsidRDefault="006A7CE7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="43" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...21 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="428216F0" w14:textId="50AE1EB4" w:rsidR="006C62D7" w:rsidRPr="00275D98" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+    <w:p w14:paraId="428216F0" w14:textId="50AE1EB4" w:rsidR="006C62D7" w:rsidRPr="007E1622" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="46" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>HOW TO USE IT?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B8D234" w14:textId="10A7B2AB" w:rsidR="00376269" w:rsidRPr="00275D98" w:rsidRDefault="00376269" w:rsidP="00376269">
+    <w:p w14:paraId="45B8D234" w14:textId="10A7B2AB" w:rsidR="00376269" w:rsidRPr="007E1622" w:rsidRDefault="00376269" w:rsidP="00376269">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="48" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C02CBC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="50" w:author="Julie Guilleminot" w:date="2026-01-30T09:34:00Z" w16du:dateUtc="2026-01-30T08:34:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>1/ List your project activities:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="51" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...15 lines deleted...]
-          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Take your plan and write down each workshop, meeting, event, creation task, or communication action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDF9C59" w14:textId="68CCB77A" w:rsidR="00376269" w:rsidRPr="007E1622" w:rsidRDefault="00376269" w:rsidP="00376269">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="52" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00275D98">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2/ Identify available resources:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="53" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...10 lines deleted...]
-        <w:t>Take your plan and write down each workshop, meeting, event, creation task, or communication action.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Think about human resources (team), materials and equipment, technical tools, spaces, and budget.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDF9C59" w14:textId="68CCB77A" w:rsidR="00376269" w:rsidRPr="00275D98" w:rsidRDefault="00376269" w:rsidP="00376269">
+    <w:p w14:paraId="16088A4E" w14:textId="151885AB" w:rsidR="00376269" w:rsidRPr="007E1622" w:rsidRDefault="00376269" w:rsidP="00376269">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="54" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C02CBC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="55" w:author="Julie Guilleminot" w:date="2026-01-30T09:34:00Z" w16du:dateUtc="2026-01-30T08:34:00Z">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00275D98">
+        </w:rPr>
+        <w:t>3/ Map resources to activities:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="56" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Think about human resources (team), materials and equipment, technical tools, spaces, and budget.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> For each activity, specify what is required and who/what already exists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16088A4E" w14:textId="151885AB" w:rsidR="00376269" w:rsidRPr="00275D98" w:rsidRDefault="00376269" w:rsidP="00376269">
+    <w:p w14:paraId="21687684" w14:textId="641858EE" w:rsidR="00376269" w:rsidRPr="007E1622" w:rsidRDefault="00376269" w:rsidP="00376269">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="57" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C02CBC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="58" w:author="Julie Guilleminot" w:date="2026-01-30T09:34:00Z" w16du:dateUtc="2026-01-30T08:34:00Z">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00275D98">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4/ Spot gaps: Identify what is missing:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="59" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> For each activity, specify what is required and who/what already exists.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> materials to borrow, volunteers to recruit, skills to develop, budget needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21687684" w14:textId="641858EE" w:rsidR="00376269" w:rsidRPr="00275D98" w:rsidRDefault="00376269" w:rsidP="00376269">
+    <w:p w14:paraId="59CF13D6" w14:textId="2144B675" w:rsidR="00376269" w:rsidRPr="007E1622" w:rsidRDefault="00376269" w:rsidP="00376269">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="60" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C02CBC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="61" w:author="Julie Guilleminot" w:date="2026-01-30T09:34:00Z" w16du:dateUtc="2026-01-30T08:34:00Z">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00275D98">
+        </w:rPr>
+        <w:t>5/ Adjust the plan:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="62" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> materials to borrow, volunteers to recruit, skills to develop, budget needed.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reallocate resources, reduce workload, or modify activities so everything becomes achievable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CF13D6" w14:textId="2144B675" w:rsidR="00376269" w:rsidRPr="00275D98" w:rsidRDefault="00376269" w:rsidP="00376269">
+    <w:p w14:paraId="4F3122B0" w14:textId="5B2B2559" w:rsidR="006C62D7" w:rsidRPr="007E1622" w:rsidRDefault="00376269" w:rsidP="00376269">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="63" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C02CBC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="64" w:author="Julie Guilleminot" w:date="2026-01-30T09:34:00Z" w16du:dateUtc="2026-01-30T08:34:00Z">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00275D98">
+        </w:rPr>
+        <w:t>6/ Update throughout the project:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="65" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Reallocate resources, reduce workload, or modify activities so everything becomes achievable.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> As things evolve, revisit and adjust the map.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3122B0" w14:textId="5B2B2559" w:rsidR="006C62D7" w:rsidRPr="00275D98" w:rsidRDefault="00376269" w:rsidP="00376269">
+    <w:p w14:paraId="75B2BEA4" w14:textId="77777777" w:rsidR="00B03A93" w:rsidRPr="007E1622" w:rsidRDefault="00B03A93" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Symbol"/>
-[...59 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B2BEA4" w14:textId="77777777" w:rsidR="00B03A93" w:rsidRPr="00275D98" w:rsidRDefault="00B03A93" w:rsidP="005616A1">
+    <w:p w14:paraId="10721A2F" w14:textId="602139C9" w:rsidR="00F03110" w:rsidRPr="007E1622" w:rsidRDefault="02FFE435" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="69" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...3 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>TIPS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="10721A2F" w14:textId="602139C9" w:rsidR="00F03110" w:rsidRPr="00275D98" w:rsidRDefault="02FFE435" w:rsidP="005616A1">
-[...34 lines deleted...]
-        <w:commentReference w:id="72"/>
+    <w:p w14:paraId="179C3A5B" w14:textId="77777777" w:rsidR="004F0EC3" w:rsidRPr="007E1622" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F0EC3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>honest:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overestimating your capacity leads to frustration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179C3A5B" w14:textId="77777777" w:rsidR="004F0EC3" w:rsidRPr="00275D98" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F7765C3" w14:textId="77777777" w:rsidR="004F0EC3" w:rsidRPr="007E1622" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F0EC3">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Be honest: overestimating your capacity leads to frustration.</w:t>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Start</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with what is free or already available (space, volunteers, materials).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7765C3" w14:textId="77777777" w:rsidR="004F0EC3" w:rsidRPr="00275D98" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0287C63B" w14:textId="49BECAF6" w:rsidR="004F0EC3" w:rsidRPr="007E1622" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F0EC3">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Start with what is free or already available (space, volunteers, materials).</w:t>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Ask</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partners </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02CBC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C02CBC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>advance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> many resources can be borrowed (rooms, equipment, expertise).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0287C63B" w14:textId="49BECAF6" w:rsidR="004F0EC3" w:rsidRPr="00275D98" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2DCC777D" w14:textId="77777777" w:rsidR="004F0EC3" w:rsidRPr="007E1622" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F0EC3">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...32 lines deleted...]
-        <w:t>: many resources can be borrowed (rooms, equipment, expertise).</w:t>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> colours (green = available, yellow = partially available, red = missing) for easy visualisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCC777D" w14:textId="77777777" w:rsidR="004F0EC3" w:rsidRPr="00275D98" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1810B6C7" w14:textId="77777777" w:rsidR="004F0EC3" w:rsidRPr="007E1622" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F0EC3">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Use colours (green = available, yellow = partially available, red = missing) for easy visualisation.</w:t>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Keep</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the map </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>simple:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students, youth workers, and volunteers must be able to read it instantly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1810B6C7" w14:textId="77777777" w:rsidR="004F0EC3" w:rsidRPr="00275D98" w:rsidRDefault="004F0EC3" w:rsidP="004F0EC3">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">  Keep the map simple: students, youth workers, and volunteers must be able to read it instantly.</w:t>
+    <w:p w14:paraId="5E499A23" w14:textId="5655C02A" w:rsidR="00DE232F" w:rsidRPr="007E1622" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E499A23" w14:textId="5655C02A" w:rsidR="00DE232F" w:rsidRPr="00275D98" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
-[...18 lines deleted...]
-    <w:p w14:paraId="56E1641E" w14:textId="665A32C5" w:rsidR="00DE232F" w:rsidRPr="00275D98" w:rsidRDefault="00392591" w:rsidP="00E13B91">
+    <w:p w14:paraId="56E1641E" w14:textId="665A32C5" w:rsidR="00DE232F" w:rsidRPr="007E1622" w:rsidRDefault="00392591" w:rsidP="00E13B91">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="89" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00275D98">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="90" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TEMPLATE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D403ED" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00D403ED" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Resource Allocation Map</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2889BB17" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00275D98" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+    <w:p w14:paraId="2889BB17" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="007E1622" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="93" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40FAB62C" w14:textId="46FFC67A" w:rsidR="00DE232F" w:rsidRPr="00275D98" w:rsidRDefault="00452226" w:rsidP="005616A1">
+    <w:p w14:paraId="40FAB62C" w14:textId="46FFC67A" w:rsidR="00DE232F" w:rsidRPr="007E1622" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="94" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">1 - </w:t>
       </w:r>
-      <w:r w:rsidR="00D403ED" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00D403ED" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>LIST OF PROJECT ACTIVITIES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D403ED" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00D403ED" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>What will you do?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B777FE" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00275D98" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="69B777FE" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="007E1622" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE232F" w14:paraId="1329B521" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="5D785E16" w14:textId="56EE1396" w:rsidR="00DE232F" w:rsidRPr="00D403ED" w:rsidRDefault="00D403ED" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
@@ -1341,57 +856,59 @@
             </w:tblGrid>
             <w:tr w:rsidR="00F26046" w14:paraId="74A7958E" w14:textId="77777777" w:rsidTr="00D403ED">
               <w:trPr>
                 <w:gridAfter w:val="3"/>
                 <w:wAfter w:w="182" w:type="dxa"/>
                 <w:tblHeader/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="49DB1453" w14:textId="7DBAE3A2" w:rsidR="00F26046" w:rsidRPr="00D403ED" w:rsidRDefault="00D403ED" w:rsidP="00F26046">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00D403ED">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Responsible</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F26046" w14:paraId="7D09A6E7" w14:textId="77777777" w:rsidTr="00D403ED">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2443" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5C216DE2" w14:textId="77777777" w:rsidR="00F26046" w:rsidRDefault="00F26046" w:rsidP="00F26046">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
@@ -1466,258 +983,303 @@
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="6F6020AB" w14:textId="77777777" w:rsidR="00F26046" w:rsidRDefault="00F26046" w:rsidP="005616A1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="55D23742" w14:textId="77777777" w:rsidR="00F26046" w:rsidRDefault="00F26046" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C70DEA2" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="005616A1"/>
     <w:p w14:paraId="3A0916A5" w14:textId="77777777" w:rsidR="0056429F" w:rsidRDefault="0056429F" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A87DF7A" w14:textId="52C3CA85" w:rsidR="00DE232F" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2 - </w:t>
       </w:r>
-      <w:r w:rsidR="00D403ED" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00D403ED" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>WHAT RESOURCES DO WE HAVE?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D403ED">
-        <w:t>Human, material, technical, financial, spaces</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Human, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D403ED">
+        <w:t>material</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D403ED">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D403ED">
+        <w:t>technical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D403ED">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D403ED">
+        <w:t>financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D403ED">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D403ED">
+        <w:t>spaces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4B051ABF" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00CF04E4" w:rsidRDefault="00CF04E4" w:rsidP="005616A1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE232F" w14:paraId="03E0861E" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="14077A67" w14:textId="77777777" w:rsidR="00D403ED" w:rsidRPr="00275D98" w:rsidRDefault="00D403ED" w:rsidP="00D403ED">
+          <w:p w14:paraId="14077A67" w14:textId="77777777" w:rsidR="00D403ED" w:rsidRPr="007E1622" w:rsidRDefault="00D403ED" w:rsidP="00D403ED">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="103" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...7 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00275D98">
+            <w:r w:rsidRPr="007E1622">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="104" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Resource Type</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A952807" w14:textId="51C7419A" w:rsidR="00DE232F" w:rsidRPr="00275D98" w:rsidRDefault="00D403ED" w:rsidP="005616A1">
+          <w:p w14:paraId="4A952807" w14:textId="51C7419A" w:rsidR="00DE232F" w:rsidRPr="007E1622" w:rsidRDefault="00D403ED" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="105" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00275D98">
-[...13 lines deleted...]
-              <w:t>(</w:t>
+            <w:r>
+              <w:t xml:space="preserve">(Human, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00275D98">
-[...11 lines deleted...]
-              <w:t>Human, material, tecnical, space, budget…)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>material</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>space</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, budget…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="572D841C" w14:textId="5D25650D" w:rsidR="00DE232F" w:rsidRPr="00D403ED" w:rsidRDefault="00D403ED" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D403ED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Source (team, partner, donation…)</w:t>
+              <w:t>Source (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D403ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>team</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D403ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D403ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>partner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D403ED">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, donation…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2622"/>
               <w:gridCol w:w="66"/>
               <w:gridCol w:w="81"/>
             </w:tblGrid>
             <w:tr w:rsidR="009E2FC6" w14:paraId="1CED1639" w14:textId="77777777">
               <w:trPr>
                 <w:gridAfter w:val="2"/>
                 <w:tblHeader/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="273AFC48" w14:textId="1FD69BEE" w:rsidR="009E2FC6" w:rsidRPr="00D403ED" w:rsidRDefault="00D403ED" w:rsidP="009E2FC6">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00D403ED">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>Quantity / Availability</w:t>
+                    <w:t>Quantity</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00D403ED">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> / </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00D403ED">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Availability</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E2FC6" w14:paraId="2B86AFF3" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4E7A47CC" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
@@ -1767,114 +1329,93 @@
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="5785CE51" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRDefault="009E2FC6" w:rsidP="005616A1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="4348D3B7" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRDefault="009E2FC6" w:rsidP="005616A1"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="5BEEE899" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRDefault="009E2FC6" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="436A47F2" w14:textId="00598126" w:rsidR="00DE232F" w:rsidRPr="00275D98" w:rsidRDefault="0070674B" w:rsidP="00294998">
+    <w:p w14:paraId="436A47F2" w14:textId="00598126" w:rsidR="00DE232F" w:rsidRPr="007E1622" w:rsidRDefault="0070674B" w:rsidP="00294998">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="108" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00452226" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00452226" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3 - </w:t>
       </w:r>
-      <w:r w:rsidR="0023062F" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="0023062F" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>RESOURCE ALLOCATION</w:t>
       </w:r>
-      <w:r w:rsidR="00452226" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00452226" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0023062F" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="0023062F" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Match each activity with what it requires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32754010" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00275D98" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="32754010" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="007E1622" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE232F" w14:paraId="0D8891A7" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="21BAD7B6" w14:textId="40E3A7C3" w:rsidR="00DE232F" w:rsidRPr="00294998" w:rsidRDefault="0023062F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
@@ -1882,57 +1423,75 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="6090E89B" w14:textId="5DB5906D" w:rsidR="0023062F" w:rsidRDefault="0023062F" w:rsidP="0023062F">
             <w:pPr>
               <w:rPr>
                 <w:vanish/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Required Resources</w:t>
+              <w:t>Required</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="96"/>
             </w:tblGrid>
             <w:tr w:rsidR="0023062F" w14:paraId="37ACAA0C" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
@@ -1953,80 +1512,107 @@
           <w:p w14:paraId="17F231D1" w14:textId="6C4EE845" w:rsidR="00DE232F" w:rsidRPr="00294998" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="416DEA74" w14:textId="122FD79C" w:rsidR="00DE232F" w:rsidRPr="0023062F" w:rsidRDefault="0023062F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0023062F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Available / missing</w:t>
+              <w:t>Available</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0023062F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0023062F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>missing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="30C84194" w14:textId="631AC541" w:rsidR="00DE232F" w:rsidRPr="00294998" w:rsidRDefault="0023062F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Action required</w:t>
+              <w:t xml:space="preserve">Action </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294998" w14:paraId="6D080D2B" w14:textId="77777777" w:rsidTr="00EE4162">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="4B4860B3" w14:textId="77777777" w:rsidR="00294998" w:rsidRDefault="00294998" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
@@ -2058,104 +1644,86 @@
           </w:tcPr>
           <w:p w14:paraId="030835E4" w14:textId="77777777" w:rsidR="00294998" w:rsidRDefault="00294998" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B73B0C7" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E65EF88" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E5300C6" w14:textId="4A6A9707" w:rsidR="00DE232F" w:rsidRPr="00275D98" w:rsidRDefault="00452226" w:rsidP="005616A1">
+    <w:p w14:paraId="0E5300C6" w14:textId="4A6A9707" w:rsidR="00DE232F" w:rsidRPr="007E1622" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="115" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">4 – </w:t>
       </w:r>
-      <w:r w:rsidR="00CB5B81" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00CB5B81" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FINAL RESOURCE PLAN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00CB5B81" w:rsidRPr="00275D98">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00CB5B81" w:rsidRPr="007E1622">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Once gaps are solved, finalise your allocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F00365F" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00275D98" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="1F00365F" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="007E1622" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2181"/>
         <w:gridCol w:w="2203"/>
         <w:gridCol w:w="2216"/>
         <w:gridCol w:w="2462"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE232F" w14:paraId="7DEB98A0" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="1DE53E36" w14:textId="518F9DFE" w:rsidR="00DE232F" w:rsidRPr="00CB5B81" w:rsidRDefault="00CB5B81" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
@@ -2170,75 +1738,102 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="7E904E04" w14:textId="410A04A4" w:rsidR="00DE232F" w:rsidRPr="00CB5B81" w:rsidRDefault="00CB5B81" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB5B81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Final Resources Confirmed</w:t>
+              <w:t xml:space="preserve">Final </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB5B81">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB5B81">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB5B81">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Confirmed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="010DFCB2" w14:textId="101E21EC" w:rsidR="00DE232F" w:rsidRPr="00CB5B81" w:rsidRDefault="00CB5B81" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB5B81">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Responsible</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="2246" w:type="dxa"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2019"/>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="66"/>
               <w:gridCol w:w="81"/>
             </w:tblGrid>
@@ -2510,367 +2105,219 @@
           </w:tcPr>
           <w:p w14:paraId="3C7A6659" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C396547" w14:textId="610D8660" w:rsidR="000D2D2D" w:rsidRDefault="000D2D2D">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000E8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D2D2D">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...146 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7327033A" w14:textId="77777777" w:rsidR="00F32BBA" w:rsidRDefault="00F32BBA" w:rsidP="005616A1">
+    <w:p w14:paraId="300F80B4" w14:textId="77777777" w:rsidR="007D2D19" w:rsidRDefault="007D2D19" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B903434" w14:textId="77777777" w:rsidR="00F32BBA" w:rsidRDefault="00F32BBA" w:rsidP="005616A1">
+    <w:p w14:paraId="0E5A1DD1" w14:textId="77777777" w:rsidR="007D2D19" w:rsidRDefault="007D2D19" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{864398AA-AA04-564C-9E5A-0B42279406D7}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{EAACAAB8-6A06-DB4F-931D-34B0E15CC8D6}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{AE50B06F-E0EA-7842-BB82-F2BF83334FA2}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{998705B9-D174-1047-B7A1-55EE5D1071C6}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{7135C9BA-35AB-3948-BA38-BD9ADA72DD0D}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{461E4CE2-E258-B946-A80F-A1EC667CF9B3}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{A2094806-6271-4047-A030-38B7EA33A4DD}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{F31373F4-8FC0-3D43-9B83-A7AE01000250}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{200448D7-03B2-C64B-B61B-A1B428639D3C}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{EEEEFE99-D131-6548-AB13-E77FB90DA13B}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{FFCC3E45-AD96-524C-B613-627A5F23BD15}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{08B1998A-0A0B-F842-BB78-3B9CF5291411}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{CE267F33-1220-D541-97F1-A796935AC43F}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{01760928-F201-9C4E-A7F7-2CF3E6B5C4D5}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{B71E26D4-93FC-2A46-A875-EC5A5971E0E8}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{4A33A369-102A-9348-BBDA-F60A6E32262A}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{4CFD782B-B795-A345-83BC-1CE7ABEF9AC1}"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{60F6921F-D5F6-4F4B-9660-F94D88F14244}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId12" w:fontKey="{62EE78FE-ABB3-4440-A8D1-02705736934B}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{1A0B9245-C831-8C43-BF86-30E6CC2256B5}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{ED7DEEBC-9E03-904C-BCD0-6F368827C01F}"/>
+    <w:embedItalic r:id="rId12" w:fontKey="{0B6046F2-3C40-494B-B20E-8A0508E8312B}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{675366FB-4CBB-A64E-ABC2-83537B44EBDF}"/>
-    <w:embedBold r:id="rId14" w:fontKey="{D4DA0546-79C1-8241-9049-B2EE5DA72C18}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{DB0E93A1-C3EE-1541-B672-86B181CF872F}"/>
+    <w:embedBold r:id="rId14" w:fontKey="{E3F44B77-BDA7-6E4F-A889-B1FA428DA8DE}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId15" w:fontKey="{F2690215-3B7B-1047-B83D-4536EE912C30}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{37554130-4220-CF48-958C-AD3249BFC122}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId17" w:fontKey="{9CB705D9-E0C2-1145-A42A-BAB79A713144}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{03539EF1-3B42-4740-96AA-11DD86DFDFE1}"/>
+    <w:embedBold r:id="rId17" w:fontKey="{EB0C9153-842D-594B-BA7C-9ABD7B4F0C0E}"/>
   </w:font>
   <w:font w:name="Lexend Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId18" w:fontKey="{61376266-59C2-B94D-9F20-82391AC528FC}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{F5B3DA3A-4528-3E4A-AFE9-74C7BD158838}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId19" w:fontKey="{FC714F80-C23A-3941-A3F5-C5E55296971D}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{FE62E448-0AA8-0240-B815-8FB07F9C052D}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId20" w:fontKey="{FBC32A51-4982-3A4C-BC5B-FADEFC2AFE41}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{60BF5C5B-694B-2240-9E44-B4BBBACABB54}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="005616A1">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="666E5E82" w14:textId="2FF57D84" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00475A54" w:rsidP="005616A1">
     <w:r w:rsidRPr="00BA1A1E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-117742</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>169779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2294911" cy="619626"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2934,245 +2381,189 @@
               <wp:effectExtent l="0" t="0" r="0" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="630353910" name="Zone de texte 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4220028" cy="786130"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="00275D98" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
+                        <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="007E1622" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
-                              <w:rPrChange w:id="121" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                              </w:rPrChange>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00275D98">
+                          <w:r w:rsidRPr="007E1622">
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
-                              <w:rPrChange w:id="122" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                              </w:rPrChange>
                             </w:rPr>
                             <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="00275D98" w:rsidRDefault="0035115D" w:rsidP="005616A1">
+                        <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="007E1622" w:rsidRDefault="0035115D" w:rsidP="005616A1">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
-                              <w:rPrChange w:id="123" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                              </w:rPrChange>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00275D98">
+                          <w:r w:rsidRPr="007E1622">
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
-                              <w:rPrChange w:id="124" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                              </w:rPrChange>
                             </w:rPr>
                             <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6E70F9FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.95pt;margin-top:1.65pt;width:332.3pt;height:61.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEAFQn3tOAAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTU+DQBCG7yb+h82YeDF2KVgryNIY40fizdJqvG3ZEYjsLGG3gP/e8aS3mbxP3nkm&#10;38y2EyMOvnWkYLmIQCBVzrRUK9iVj5c3IHzQZHTnCBV8o4dNcXqS68y4iV5x3IZacAn5TCtoQugz&#10;KX3VoNV+4Xokzj7dYHXgdailGfTE5baTcRRdS6tb4guN7vG+wepre7QKPi7q9xc/P+2nZJX0D89j&#10;uX4zpVLnZ/PdLYiAc/iD4Vef1aFgp4M7kvGiU5DEacooDwkIztP0agXiwGC8XoIscvn/g+IHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWLWbS0CAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFQn3tOAAAAAJAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.95pt;margin-top:1.65pt;width:332.3pt;height:61.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#13;&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#13;&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#13;&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#13;&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#13;&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#13;&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#13;&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#13;&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#13;&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#13;&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEA07uG9eMAAAAOAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbExPS0+EMBC+m/gfmjHxYtyy4LrCUjbGZ+LNxUe8dekIRDoltAv47x1PepnM5Pvme+Tb&#13;&#10;2XZixMG3jhQsFxEIpMqZlmoFL+X9+RUIHzQZ3TlCBd/oYVscH+U6M26iZxx3oRYsQj7TCpoQ+kxK&#13;&#10;XzVotV+4HomxTzdYHfgcamkGPbG47WQcRZfS6pbYodE93jRYfe0OVsHHWf3+5OeH1ylZJf3d41iu&#13;&#10;30yp1OnJfLvhcb0BEXAOfx/w24HzQ8HB9u5AxotOQRKnKVN5SUAwnqYXKxB7JsbrJcgil/9rFD8A&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWLWbS0CAABUBAAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA07uG9eMAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AACHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="00275D98" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
+                  <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="007E1622" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
-                        <w:rPrChange w:id="117" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                        </w:rPrChange>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00275D98">
+                    <w:r w:rsidRPr="007E1622">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
-                        <w:rPrChange w:id="118" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                        </w:rPrChange>
                       </w:rPr>
                       <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="00275D98" w:rsidRDefault="0035115D" w:rsidP="005616A1">
+                  <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="007E1622" w:rsidRDefault="0035115D" w:rsidP="005616A1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
-                        <w:rPrChange w:id="119" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                        </w:rPrChange>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00275D98">
+                    <w:r w:rsidRPr="007E1622">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
-                        <w:rPrChange w:id="120" w:author="Team Logopsycom" w:date="2026-01-13T10:49:00Z" w16du:dateUtc="2026-01-13T09:49:00Z">
-[...5 lines deleted...]
-                        </w:rPrChange>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36F753B0" w14:textId="77777777" w:rsidR="00F32BBA" w:rsidRDefault="00F32BBA" w:rsidP="005616A1">
+    <w:p w14:paraId="5051E638" w14:textId="77777777" w:rsidR="007D2D19" w:rsidRDefault="007D2D19" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="781B26AD" w14:textId="77777777" w:rsidR="00F32BBA" w:rsidRDefault="00F32BBA" w:rsidP="005616A1">
+    <w:p w14:paraId="393AC2D6" w14:textId="77777777" w:rsidR="007D2D19" w:rsidRDefault="007D2D19" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3199,51 +2590,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5674,68 +5065,55 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="270746529">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1345552146">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1535196299">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="792678714">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="132"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
@@ -5747,71 +5125,74 @@
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="001E2659"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="0023062F"/>
     <w:rsid w:val="00275D98"/>
     <w:rsid w:val="002832F6"/>
     <w:rsid w:val="00294998"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="00376269"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="00392591"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003D6767"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452226"/>
     <w:rsid w:val="00452AD3"/>
+    <w:rsid w:val="004705CD"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="004F0EC3"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
     <w:rsid w:val="00535949"/>
     <w:rsid w:val="00546AE4"/>
     <w:rsid w:val="005616A1"/>
     <w:rsid w:val="0056429F"/>
     <w:rsid w:val="005C187D"/>
     <w:rsid w:val="00692B1A"/>
     <w:rsid w:val="006A7CE7"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="007034C3"/>
     <w:rsid w:val="0070674B"/>
     <w:rsid w:val="00762260"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
+    <w:rsid w:val="007D2D19"/>
     <w:rsid w:val="007E02D2"/>
+    <w:rsid w:val="007E1622"/>
     <w:rsid w:val="00817F2A"/>
     <w:rsid w:val="008355B6"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="0084237F"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="008F1146"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="009B2448"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="009E2FC6"/>
     <w:rsid w:val="009F3830"/>
     <w:rsid w:val="00A3799B"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B03A93"/>
     <w:rsid w:val="00B04A61"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B70AD7"/>
@@ -5864,51 +5245,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7108,51 +6489,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00275D98"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="215551196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7314,51 +6695,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7648,58 +7029,59 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>387</Words>
-  <Characters>2134</Characters>
+  <Words>380</Words>
+  <Characters>2094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2516</CharactersWithSpaces>
+  <CharactersWithSpaces>2470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>