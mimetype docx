--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,150 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font10.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font11.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font12.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font13.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font14.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font15.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font16.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font17.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font18.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font19.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font7.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font8.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font9.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="17F9FE67" w14:textId="4675741B" w:rsidR="00164AA2" w:rsidRPr="00620170" w:rsidRDefault="00AB1CB0" w:rsidP="00620170">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00620170">
         <w:t>ROLES &amp; RESPONSIBILITIES MATRIX (RACI)</w:t>
       </w:r>
-      <w:commentRangeStart w:id="0"/>
       <w:r w:rsidR="4FB55FC7" w:rsidRPr="00620170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="1"/>
-[...2 lines deleted...]
-      <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00164AA2" w:rsidRPr="00620170">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:commentReference w:id="1"/>
       </w:r>
-      <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00EA14A9" w:rsidRPr="00620170">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:commentReference w:id="2"/>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
       <w:r w:rsidR="002E7D5C" w:rsidRPr="00620170">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
       </w:r>
-      <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="002E7D5C" w:rsidRPr="00620170">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:commentReference w:id="0"/>
-[...12 lines deleted...]
-        <w:t>`</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F599B63" w14:textId="67C5757A" w:rsidR="006C62D7" w:rsidRPr="002E7D5C" w:rsidRDefault="4FB55FC7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E7D5C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
-      <w:commentRangeStart w:id="4"/>
-      <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidR="006C62D7" w:rsidRPr="002E7D5C">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2120933F" w14:textId="2CACC12A" w:rsidR="00CC6782" w:rsidRPr="00CC6782" w:rsidRDefault="00CC6782" w:rsidP="008D3AB3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6782">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -417,51 +405,53 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E7D5C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>HOW TO USE IT?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22007CB3" w14:textId="77777777" w:rsidR="00BC7DB8" w:rsidRPr="002E7D5C" w:rsidRDefault="00BC7DB8" w:rsidP="008D3AB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E7D5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>SMART stands for:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>RACI stands for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156DF5F8" w14:textId="77777777" w:rsidR="00D378D8" w:rsidRPr="00D378D8" w:rsidRDefault="00D378D8" w:rsidP="008D3AB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D378D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>R – Responsible</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3343AAAC" w14:textId="5F731C69" w:rsidR="00D378D8" w:rsidRPr="00D378D8" w:rsidRDefault="00D378D8" w:rsidP="008D3AB3">
@@ -1144,161 +1134,50 @@
     <w:p w14:paraId="5E499A23" w14:textId="1E8ED71E" w:rsidR="00DE232F" w:rsidRPr="002E7D5C" w:rsidRDefault="000C49CD" w:rsidP="000C49CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C49CD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>It’s not just administrative — it helps teams talk openly about roles, power, and decision-making.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE232F" w:rsidRPr="002E7D5C">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...109 lines deleted...]
-</w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="0E9D7964" w16cex:dateUtc="2025-12-31T09:41:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="439C58FF" w16cex:dateUtc="2026-01-08T10:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2FBD6437" w16cex:dateUtc="2026-01-13T09:53:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="29F04F1F" w16cex:dateUtc="2026-01-13T09:54:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3CBBFC76" w16cex:dateUtc="2025-12-31T09:41:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="0FAA371E" w16cid:durableId="0E9D7964"/>
   <w16cid:commentId w16cid:paraId="2DE6DBE7" w16cid:durableId="439C58FF"/>
   <w16cid:commentId w16cid:paraId="057307BF" w16cid:durableId="2FBD6437"/>
   <w16cid:commentId w16cid:paraId="76F6B07F" w16cid:durableId="29F04F1F"/>
   <w16cid:commentId w16cid:paraId="2351DA2B" w16cid:durableId="3CBBFC76"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -6970,67 +6849,63 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/scl/fi/91qmvx82jpcouk9x6izao/SMART-indicators.docx?rlkey=xma3x6ti2slo90tbrhd8j266u&amp;st=zerzl4zz&amp;dl=0" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -7285,51 +7160,51 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>311</Words>
   <Characters>1716</Characters>