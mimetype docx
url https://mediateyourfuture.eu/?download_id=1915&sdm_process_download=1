--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,4362 +1,2667 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2967E6D3" w14:textId="3C67689F" w:rsidR="006C62D7" w:rsidRPr="007D1F60" w:rsidRDefault="007D1F60" w:rsidP="007D1F60">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo1"/>
+    <w:p w14:paraId="2967E6D3" w14:textId="1D2AE254" w:rsidR="006C62D7" w:rsidRPr="00D31462" w:rsidRDefault="00C23937" w:rsidP="00BA34A7">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-[...5 lines deleted...]
-          </w:rPrChange>
+          <w:sz w:val="68"/>
+          <w:szCs w:val="68"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="2" w:author="Debora" w:date="2026-02-04T12:07:00Z">
-[...152 lines deleted...]
-      </w:del>
+      <w:r w:rsidRPr="00D31462">
+        <w:rPr>
+          <w:sz w:val="68"/>
+          <w:szCs w:val="68"/>
+        </w:rPr>
+        <w:t>EVENT COMMUNICATION PLAN</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="00A40B05" w:rsidRDefault="00524050" w:rsidP="005616A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo2"/>
+    <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="00D31462" w:rsidRDefault="00524050" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="23" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F599B63" w14:textId="35CEF1F0" w:rsidR="006C62D7" w:rsidRPr="00A40B05" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo2"/>
+    <w:p w14:paraId="6F599B63" w14:textId="35CEF1F0" w:rsidR="006C62D7" w:rsidRPr="00D31462" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="24" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40B05">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="25" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
-      <w:ins w:id="26" w:author="Julie Guilleminot" w:date="2026-01-30T09:54:00Z">
-[...12 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="006B0075" w:rsidRPr="00D31462">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66FED495" w14:textId="66CF1347" w:rsidR="00A40B05" w:rsidRPr="00A40B05" w:rsidRDefault="4CD8F01D">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00A40B05">
+    <w:p w14:paraId="66FED495" w14:textId="66CF1347" w:rsidR="00A40B05" w:rsidRPr="00D31462" w:rsidRDefault="4CD8F01D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="31" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
-        <w:t xml:space="preserve">Having a reference table for planning communication and dissemination events helps turn all the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A40B05">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Having</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> table for planning communication and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dissemination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>events</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>helps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> all the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organisational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tasks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>clear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>coordinated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> process. It </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>makes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> goals, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, deadlines and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>easy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>see</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>minimising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>misunderstandings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>things</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>slipping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the cracks. It </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>makes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>easier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>track</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>progress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and spot issues </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>early</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>boosting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>overall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>efficiency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>It’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>just</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>toolkit;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>something</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>helps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>keep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>everything</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> consistent, transparent and high-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>throughout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the planning and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>delivery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>What</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>really</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>matters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adapting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the table to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>own</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> more like a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>map</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a strict checklist, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>so</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>keeps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>own</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>character</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>doesn’t</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> lose the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nuances </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> communication </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>naturally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> carries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A645F4" w14:textId="4E3C38F1" w:rsidR="00A40B05" w:rsidRPr="00D31462" w:rsidRDefault="00A40B05" w:rsidP="00D31462">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="32" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
-        <w:t>organisational</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A40B05">
+      </w:pPr>
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="33" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
-        <w:t xml:space="preserve"> tasks into a clear, coordinated and shared process. It makes goals, responsibilities, deadlines and resources easy to see, </w:t>
-[...185 lines deleted...]
-      </w:ins>
+        <w:t>Dissemination activities will be implemented ahead of the event according to a defined communication timeline. Information will be shared progressively through different media to maximize visibility and participation. Social media will be used strategically: LinkedIn and X will target professionals, policymakers and stakeholders with concise messages and speaker highlights; Instagram and Facebook will promote the event through visual content, countdowns and short videos to reach a wider audience; newsletters and mailing lists will provide structured information and direct registration links. This coordinated use of channels ensures timely outreach and broad audience engagement.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5AC338A8" w14:textId="3DD2926A" w:rsidR="006C62D7" w:rsidDel="00A40B05" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
-          <w:del w:id="57" w:author="Team Logopsycom" w:date="2026-01-13T11:11:00Z"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5247BF87" w14:textId="57F75707" w:rsidR="00A40B05" w:rsidRDefault="00A40B05" w:rsidP="00A40B05">
       <w:pPr>
         <w:rPr>
-          <w:ins w:id="58" w:author="Debora" w:date="2026-02-04T12:04:00Z"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46D28CC5" w14:textId="77777777" w:rsidR="00A40B05" w:rsidRPr="00A40B05" w:rsidRDefault="00A40B05" w:rsidP="00A40B05">
       <w:pPr>
         <w:rPr>
-          <w:ins w:id="59" w:author="Debora" w:date="2026-02-04T12:04:00Z"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F3ABEF8" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="00A40B05" w:rsidRDefault="00524050" w:rsidP="005616A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo2"/>
+    <w:p w14:paraId="3F3ABEF8" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="00D31462" w:rsidDel="00BA34A7" w:rsidRDefault="00524050" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="60" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="428216F0" w14:textId="32DC955C" w:rsidR="006C62D7" w:rsidRPr="00A40B05" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo2"/>
+    <w:p w14:paraId="428216F0" w14:textId="32DC955C" w:rsidR="006C62D7" w:rsidRPr="00D31462" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="61" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40B05">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="62" w:author="Debora" w:date="2026-02-04T12:04:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>HOW TO USE IT?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5739C46B" w14:textId="40EFFD4B" w:rsidR="0089659E" w:rsidRPr="00F068A4" w:rsidRDefault="0089659E" w:rsidP="0089659E">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="63" w:author="Team Logopsycom" w:date="2026-01-13T11:01:00Z">
-[...8 lines deleted...]
-      </w:del>
       <w:r w:rsidRPr="00F068A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidR="00672F4F" w:rsidRPr="00F068A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>bullet points</w:t>
       </w:r>
       <w:r w:rsidRPr="00F068A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> and templates to walk through the key steps</w:t>
       </w:r>
       <w:r w:rsidR="00CD06B5" w:rsidRPr="00F068A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> and design the activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437C4060" w14:textId="02CE9337" w:rsidR="0089659E" w:rsidRPr="00F068A4" w:rsidRDefault="0089659E" w:rsidP="0089659E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="437C4060" w14:textId="02CE9337" w:rsidR="0089659E" w:rsidRPr="00F068A4" w:rsidDel="00BA34A7" w:rsidRDefault="0089659E" w:rsidP="0089659E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="64" w:author="Team Logopsycom" w:date="2026-01-13T11:01:00Z">
-[...8 lines deleted...]
-      </w:del>
       <w:r w:rsidRPr="00F068A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Make your event your own</w:t>
       </w:r>
       <w:r w:rsidR="00CD06B5" w:rsidRPr="00F068A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F068A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> by adding unique touches that suit your audience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3122B0" w14:textId="3C43854A" w:rsidR="006C62D7" w:rsidRPr="007738E5" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
-[...8 lines deleted...]
-    <w:p w14:paraId="055D36B6" w14:textId="64089AE3" w:rsidR="00B81B34" w:rsidRPr="007738E5" w:rsidRDefault="00B81B34" w:rsidP="00B81B34">
+    <w:p w14:paraId="392AEE33" w14:textId="3F00FE68" w:rsidR="00B81B34" w:rsidRPr="007738E5" w:rsidRDefault="00B81B34" w:rsidP="00B81B34">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392AEE33" w14:textId="3F00FE68" w:rsidR="00B81B34" w:rsidRPr="007738E5" w:rsidRDefault="00B81B34" w:rsidP="00B81B34">
+    <w:p w14:paraId="242CBA7E" w14:textId="77777777" w:rsidR="00B81B34" w:rsidRPr="007738E5" w:rsidRDefault="00B81B34" w:rsidP="00B81B34">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="242CBA7E" w14:textId="77777777" w:rsidR="00B81B34" w:rsidRPr="007738E5" w:rsidRDefault="00B81B34" w:rsidP="00B81B34">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10721A2F" w14:textId="40062CA2" w:rsidR="00F03110" w:rsidRPr="00D31462" w:rsidRDefault="00672F4F" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31462">
+        <w:t>BULLET POINTS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="10721A2F" w14:textId="40062CA2" w:rsidR="00F03110" w:rsidRPr="00A40B05" w:rsidRDefault="00672F4F" w:rsidP="005616A1">
-[...23 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="19354789" w14:textId="728B7ECB" w:rsidR="00C91C37" w:rsidRPr="00D31462" w:rsidRDefault="00C91C37" w:rsidP="00C91C37">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="67" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40B05">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="68" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Define clearly what you want to communicate. Are you sharing something hot off the press or talking about a historical event? Are you exploring an environmental issue and giving practical tips about it?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8C1CF7" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00A40B05" w:rsidRDefault="00CD06B5" w:rsidP="00CD06B5">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2C061BD3" w14:textId="58B177A4" w:rsidR="00C91C37" w:rsidRPr="00D31462" w:rsidRDefault="4CD8F01D" w:rsidP="00C91C37">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="69" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D31462">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Work out your goals too. Once the event is over, what do you want your audience to remember, and what positive impact are you hoping for the community?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C061BD3" w14:textId="58B177A4" w:rsidR="00C91C37" w:rsidRPr="00A40B05" w:rsidRDefault="4CD8F01D" w:rsidP="00C91C37">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="01664B51" w14:textId="77777777" w:rsidR="00C91C37" w:rsidRPr="00D31462" w:rsidRDefault="00C91C37" w:rsidP="00C91C37">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6417D9" w14:textId="638104FD" w:rsidR="00C91C37" w:rsidRPr="00D31462" w:rsidRDefault="00C91C37" w:rsidP="00C91C37">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="70" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40B05">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="71" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
-        <w:t>Work out your goals too</w:t>
-[...85 lines deleted...]
-        <w:t>nce the event is over, what do you want your audience to remember, and what positive impact are you hoping for the community?</w:t>
+        <w:t>Identify your target audience. Are you speaking to children with their families, to schools, to young people or adults? Your audience will strongly shape the structure of the whole activity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01664B51" w14:textId="77777777" w:rsidR="00C91C37" w:rsidRPr="00A40B05" w:rsidRDefault="00C91C37" w:rsidP="00C91C37">
-[...15 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="421516DE" w14:textId="03E41699" w:rsidR="00C91C37" w:rsidRPr="00D31462" w:rsidRDefault="4CD8F01D" w:rsidP="00C91C37">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="83" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40B05">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          </w:rPrChange>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Identify your target audience. Are you speaking to children with their families, to schools, to young people or adults? Your audience will strongly shape the structure of the whole activity.</w:t>
+        <w:t xml:space="preserve">Choose your communication techniques. Lean on informal approaches as much as you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D31462">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>can, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D31462">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mix different styles. Just make sure they suit the people you’re talking to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F3CD3B" w14:textId="77777777" w:rsidR="00C91C37" w:rsidRPr="00A40B05" w:rsidRDefault="00C91C37" w:rsidP="00C91C37">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2FA54A28" w14:textId="616FB062" w:rsidR="00C91C37" w:rsidRPr="00D31462" w:rsidRDefault="00C91C37" w:rsidP="00C91C37">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> communication channels. Is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> an in-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>online?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Live or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pre-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>recorded</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="205387DC" w14:textId="3959116F" w:rsidR="00C91C37" w:rsidRPr="00D31462" w:rsidRDefault="4CD8F01D" w:rsidP="00C91C37">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="85" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D31462">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give the activity a personal style that makes it </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31462">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>recognisable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31462">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. It will help people remember you and attract more interest in the future.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="421516DE" w14:textId="03E41699" w:rsidR="00C91C37" w:rsidRPr="00A40B05" w:rsidRDefault="4CD8F01D" w:rsidP="00C91C37">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="316B8453" w14:textId="77777777" w:rsidR="007E0C34" w:rsidRPr="00D31462" w:rsidRDefault="00C91C37" w:rsidP="007E0C34">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="86" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40B05">
-[...106 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="98" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00A40B05">
+        <w:t xml:space="preserve">Set out staff roles, spaces and a plan for possible issues. Having a Plan B is always handy, especially for more complex events. Your team </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="100" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...119 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Give the activity a personal style that makes it </w:t>
-[...100 lines deleted...]
-        <w:t>t will help people remember you and attract more interest in the future.</w:t>
+        <w:t>needs to be prepared, but also flexible enough to deal with anything unexpected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8FC17D" w14:textId="77777777" w:rsidR="00C91C37" w:rsidRPr="00A40B05" w:rsidRDefault="00C91C37" w:rsidP="00C91C37">
-[...70 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="6057CEC1" w14:textId="520CC676" w:rsidR="007E0C34" w:rsidRPr="00D31462" w:rsidRDefault="4CD8F01D" w:rsidP="15B6A328">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="125" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A40B05">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
-          <w:rPrChange w:id="126" w:author="Debora" w:date="2026-02-04T12:05:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
-        <w:t>Gather feedback. Choose your format</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> questionnaires, interactive forms, or something else. It’ll be important for your future events. </w:t>
+        <w:t xml:space="preserve">Gather feedback. Choose your format: questionnaires, interactive forms, or something else. It’ll be important for your future events. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E499A23" w14:textId="6710EC01" w:rsidR="00DE232F" w:rsidRPr="00A40B05" w:rsidRDefault="00DE232F" w:rsidP="007E0C34">
-[...24 lines deleted...]
-        <w:pStyle w:val="Titolo1"/>
+    <w:p w14:paraId="2889BB17" w14:textId="0AF0D0A9" w:rsidR="00DE232F" w:rsidRPr="007D1F60" w:rsidRDefault="00392591" w:rsidP="00BA34A7">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="007D1F60">
-        <w:lastRenderedPageBreak/>
         <w:t>TEMPLATE</w:t>
       </w:r>
-      <w:ins w:id="134" w:author="Julie Guilleminot" w:date="2026-01-30T09:54:00Z">
-[...8 lines deleted...]
-      </w:del>
+      <w:r w:rsidR="00F41D41" w:rsidRPr="007D1F60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00CD06B5" w:rsidRPr="007D1F60">
         <w:t>EDITABLE TABLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FAB62C" w14:textId="442DB017" w:rsidR="00DE232F" w:rsidRPr="007D1F60" w:rsidRDefault="00CD06B5" w:rsidP="00F41D41">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo2"/>
+    <w:p w14:paraId="40FAB62C" w14:textId="442DB017" w:rsidR="00DE232F" w:rsidRPr="00D31462" w:rsidRDefault="00CD06B5" w:rsidP="00F41D41">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:rPrChange w:id="136" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D1F60">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:rPrChange w:id="137" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>DESIGN</w:t>
       </w:r>
-      <w:r w:rsidR="00452226" w:rsidRPr="007D1F60">
+      <w:r w:rsidR="00452226" w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:rPrChange w:id="138" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1F60">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:rPrChange w:id="139" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>YOUR ACTIVITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C92F4F" w14:textId="77777777" w:rsidR="002D7925" w:rsidRPr="002D7925" w:rsidRDefault="002D7925" w:rsidP="002D7925"/>
-    <w:p w14:paraId="69B777FE" w14:textId="6D8B4C1F" w:rsidR="00CF04E4" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="005616A1">
+    <w:p w14:paraId="69B777FE" w14:textId="6D8B4C1F" w:rsidR="00CF04E4" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
-          <w:rPrChange w:id="140" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="141" w:name="_Hlk214963596"/>
-      <w:r w:rsidRPr="007D1F60">
+      <w:bookmarkStart w:id="0" w:name="_Hlk214963596"/>
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
-          <w:rPrChange w:id="142" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">Single </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007D1F60">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
-          <w:rPrChange w:id="143" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>purpose</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007D1F60">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
-          <w:rPrChange w:id="144" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007D1F60">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
-          <w:rPrChange w:id="145" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>event</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2AF7725A" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="005616A1"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9909" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4954"/>
         <w:gridCol w:w="4955"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w14:paraId="1329B521" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="5D785E16" w14:textId="5F53C48C" w:rsidR="00CD06B5" w:rsidRPr="007D1F60" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
+          <w:p w14:paraId="5D785E16" w14:textId="5F53C48C" w:rsidR="00CD06B5" w:rsidRPr="00D31462" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="146" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="147" w:name="_Hlk214963571"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:bookmarkStart w:id="1" w:name="_Hlk214963571"/>
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="148" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Topic</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="147"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="6DBE63CE" w14:textId="218A1B2B" w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w14:paraId="7C9EB178" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="42165FA5" w14:textId="2BA8107E" w:rsidR="00CD06B5" w:rsidRPr="007D1F60" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
+          <w:p w14:paraId="42165FA5" w14:textId="2BA8107E" w:rsidR="00CD06B5" w:rsidRPr="00D31462" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="149" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="150" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Main goal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="6F6020AB" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w14:paraId="54C43FFA" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="7489BD6B" w14:textId="2585E4FF" w:rsidR="00CD06B5" w:rsidRPr="007D1F60" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
+          <w:p w14:paraId="7489BD6B" w14:textId="2585E4FF" w:rsidR="00CD06B5" w:rsidRPr="00D31462" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="151" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="152" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="6334BAC3" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w14:paraId="309B1CE6" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="625430EC" w14:textId="55C2B3BE" w:rsidR="00CD06B5" w:rsidRPr="007D1F60" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
+          <w:p w14:paraId="625430EC" w14:textId="55C2B3BE" w:rsidR="00CD06B5" w:rsidRPr="00D31462" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="153" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="154" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="155" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="52E5C133" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w14:paraId="623FB35D" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="6126B9CF" w14:textId="0B7B0192" w:rsidR="00CD06B5" w:rsidRPr="007D1F60" w:rsidRDefault="00C44CA3" w:rsidP="005616A1">
+          <w:p w14:paraId="6126B9CF" w14:textId="0B7B0192" w:rsidR="00CD06B5" w:rsidRPr="00D31462" w:rsidRDefault="00C44CA3" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="156" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Techniques</w:t>
+            <w:r>
+              <w:t>Communication Techniques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="25B3152A" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w14:paraId="3033D4DA" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="6B73FB19" w14:textId="6A1951C6" w:rsidR="00CD06B5" w:rsidRPr="007D1F60" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
+          <w:p w14:paraId="6B73FB19" w14:textId="6A1951C6" w:rsidR="00CD06B5" w:rsidRPr="00D31462" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="159" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="160" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="5B74F04E" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w14:paraId="373261C5" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="2D17F36F" w14:textId="3DA85435" w:rsidR="00CD06B5" w:rsidRPr="007D1F60" w:rsidRDefault="008503F8" w:rsidP="005616A1">
+          <w:p w14:paraId="2D17F36F" w14:textId="3DA85435" w:rsidR="00CD06B5" w:rsidRPr="00D31462" w:rsidRDefault="008503F8" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="161" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="162" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Responsible</w:t>
             </w:r>
-            <w:r w:rsidR="00C44CA3" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="00C44CA3" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="163" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> and collaborators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="0AE2BB26" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00B81B34" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008503F8" w:rsidRPr="00B81B34" w14:paraId="56F98342" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="48F1039E" w14:textId="140FA98D" w:rsidR="008503F8" w:rsidRPr="007D1F60" w:rsidRDefault="008503F8" w:rsidP="005616A1">
+          <w:p w14:paraId="48F1039E" w14:textId="140FA98D" w:rsidR="008503F8" w:rsidRPr="00D31462" w:rsidRDefault="008503F8" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="164" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="165" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="6124AC79" w14:textId="77777777" w:rsidR="008503F8" w:rsidRPr="00B81B34" w:rsidRDefault="008503F8" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008503F8" w:rsidRPr="00B81B34" w14:paraId="3F1D1AD1" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="75BAFCAD" w14:textId="370521C3" w:rsidR="008503F8" w:rsidRPr="007D1F60" w:rsidRDefault="008503F8" w:rsidP="005616A1">
+          <w:p w14:paraId="75BAFCAD" w14:textId="370521C3" w:rsidR="008503F8" w:rsidRPr="00D31462" w:rsidRDefault="008503F8" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="166" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="167" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Success criteria and anal</w:t>
             </w:r>
-            <w:r w:rsidR="00C44CA3" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="00C44CA3" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="168" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="169" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>sis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="217C783A" w14:textId="77777777" w:rsidR="008503F8" w:rsidRPr="00B81B34" w:rsidRDefault="008503F8" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008503F8" w:rsidRPr="00B81B34" w14:paraId="093228D2" w14:textId="77777777" w:rsidTr="000656F3">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="22DE1C41" w14:textId="7E5235B3" w:rsidR="008503F8" w:rsidRPr="007D1F60" w:rsidRDefault="008503F8" w:rsidP="005616A1">
+          <w:p w14:paraId="22DE1C41" w14:textId="7E5235B3" w:rsidR="008503F8" w:rsidRPr="00D31462" w:rsidRDefault="008503F8" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="170" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="171" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="3DEEB212" w14:textId="77777777" w:rsidR="008503F8" w:rsidRPr="00B81B34" w:rsidRDefault="008503F8" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C70DEA2" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00B81B34" w:rsidRDefault="00DE232F" w:rsidP="005616A1"/>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3A0916A5" w14:textId="35755B3F" w:rsidR="0056429F" w:rsidRDefault="0056429F" w:rsidP="005616A1">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="723A4DCF" w14:textId="78DA9EFB" w:rsidR="000656F3" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
     <w:p w14:paraId="7611EA22" w14:textId="28500A5F" w:rsidR="000656F3" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
     <w:p w14:paraId="21AAA745" w14:textId="2ADFC3DB" w:rsidR="000656F3" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
     <w:p w14:paraId="65696E77" w14:textId="18BFB721" w:rsidR="000656F3" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
     <w:p w14:paraId="0DE1360C" w14:textId="77777777" w:rsidR="000656F3" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
-    <w:p w14:paraId="2FED8D60" w14:textId="1072ABA0" w:rsidR="000656F3" w:rsidRDefault="000656F3" w:rsidP="000656F3">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2FED8D60" w14:textId="1072ABA0" w:rsidR="000656F3" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
     <w:p w14:paraId="1A2EC7A8" w14:textId="77777777" w:rsidR="007D1F60" w:rsidRPr="000656F3" w:rsidRDefault="007D1F60" w:rsidP="000656F3"/>
     <w:p w14:paraId="4C2C7ACC" w14:textId="77777777" w:rsidR="00987F95" w:rsidRDefault="00987F95" w:rsidP="000656F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20696660" w14:textId="53C1C842" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="000656F3">
+    <w:p w14:paraId="20696660" w14:textId="53C1C842" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="000656F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
-          <w:rPrChange w:id="173" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D1F60">
+      <w:r w:rsidRPr="00D31462">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
-          <w:rPrChange w:id="174" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...6 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Festival</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06892D7F" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9909" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4954"/>
-        <w:gridCol w:w="4955"/>
+        <w:gridCol w:w="5949"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="5BCD7A18" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="5BCD7A18" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="57A31297" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="57A31297" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="175" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="176" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve">Topics </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="260D0033" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="7F6647E0" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="7F6647E0" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="74D1D530" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="74D1D530" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="177" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="178" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Main goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="30EC96E9" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="40CDB65D" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="40CDB65D" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="11E05769" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="11E05769" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="179" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="180" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="66861482" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="38580037" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="38580037" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED9E048" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="2ED9E048" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="181" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="182" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Expected</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="183" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="777E0378" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="0911B131" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="0911B131" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="230D0DEE" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="230D0DEE" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="184" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="185" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve">Main </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="186" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>activity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="187" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> and description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="46DC3608" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="1BFABAC5" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="1BFABAC5" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="06C767F1" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="06C767F1" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="188" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="189" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
-              <w:t>Other</w:t>
+              <w:t xml:space="preserve">Other </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="190" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>activities</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="191" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> and descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="2AEB3270" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A3F5E" w:rsidRPr="00B81B34" w14:paraId="77F4F3AC" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="003A3F5E" w:rsidRPr="00B81B34" w14:paraId="77F4F3AC" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="63F5EAF5" w14:textId="0DE2027C" w:rsidR="003A3F5E" w:rsidRPr="007D1F60" w:rsidRDefault="003A3F5E" w:rsidP="00052623">
+          <w:p w14:paraId="63F5EAF5" w14:textId="0DE2027C" w:rsidR="003A3F5E" w:rsidRPr="00D31462" w:rsidRDefault="003A3F5E" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="193" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t>Comunication</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Communication techniques</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> techniques for main </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> for main </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
-[...11 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>activity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007D1F60">
-[...11 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="6C439696" w14:textId="77777777" w:rsidR="003A3F5E" w:rsidRPr="00B81B34" w:rsidRDefault="003A3F5E" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w14:paraId="431EC6FF" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w14:paraId="431EC6FF" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="52093629" w14:textId="102D83C8" w:rsidR="00C44CA3" w:rsidRPr="007D1F60" w:rsidRDefault="00C44CA3" w:rsidP="00052623">
+          <w:p w14:paraId="52093629" w14:textId="102D83C8" w:rsidR="00C44CA3" w:rsidRPr="00D31462" w:rsidRDefault="00C44CA3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="198" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Communication Techniques for </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
-[...12 lines deleted...]
-              <w:t>Comunication</w:t>
+            <w:r>
+              <w:t>activity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007D1F60">
-[...119 lines deleted...]
-              <w:t>"</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> "1"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="466F9E75" w14:textId="77777777" w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w:rsidRDefault="00C44CA3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w14:paraId="72B7A22E" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w14:paraId="72B7A22E" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="551C5208" w14:textId="59A43FFD" w:rsidR="00C44CA3" w:rsidRPr="007D1F60" w:rsidRDefault="00C44CA3" w:rsidP="00C44CA3">
+          <w:p w14:paraId="551C5208" w14:textId="59A43FFD" w:rsidR="00C44CA3" w:rsidRPr="00D31462" w:rsidRDefault="00C44CA3" w:rsidP="00C44CA3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="208" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Communication Techniques for </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
-[...12 lines deleted...]
-              <w:t>Comunication</w:t>
+            <w:r>
+              <w:t>activity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007D1F60">
-[...119 lines deleted...]
-              <w:t>"</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> "2"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="3A83F0BF" w14:textId="66F761E0" w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w:rsidRDefault="00C44CA3" w:rsidP="00C44CA3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w14:paraId="4CA943F6" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w14:paraId="4CA943F6" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="16FF7C23" w14:textId="5C762ABB" w:rsidR="00C44CA3" w:rsidRPr="007D1F60" w:rsidRDefault="00C44CA3" w:rsidP="00C44CA3">
+          <w:p w14:paraId="16FF7C23" w14:textId="5C762ABB" w:rsidR="00C44CA3" w:rsidRPr="00D31462" w:rsidRDefault="00C44CA3" w:rsidP="00C44CA3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="218" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Communication Techniques for </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007D1F60">
-[...12 lines deleted...]
-              <w:t>Comunication</w:t>
+            <w:r>
+              <w:t>activity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007D1F60">
-[...119 lines deleted...]
-              <w:t>"</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> "3"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="624A04DC" w14:textId="77777777" w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w:rsidRDefault="00C44CA3" w:rsidP="00C44CA3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="2B7B722F" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="2B7B722F" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="7CDBE75D" w14:textId="53D454B5" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="7CDBE75D" w14:textId="53D454B5" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="228" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="229" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
-            <w:r w:rsidR="003A3F5E" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="003A3F5E" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="230" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003A3F5E" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="003A3F5E" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="231" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>event</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="003A3F5E" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="003A3F5E" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="232" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="003A3F5E" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="003A3F5E" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="233" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>map</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="1B47C5C9" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="116BCCD3" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="116BCCD3" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="39D83776" w14:textId="0F169D49" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="003A3F5E" w:rsidP="00052623">
+          <w:p w14:paraId="39D83776" w14:textId="0F169D49" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="003A3F5E" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rPrChange w:id="234" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="235" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
-            <w:r w:rsidR="002D7925" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="002D7925" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="236" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="36D48129" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w14:paraId="3E929C11" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w14:paraId="3E929C11" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="5C24CFF2" w14:textId="05481E02" w:rsidR="00C44CA3" w:rsidRPr="007D1F60" w:rsidRDefault="002D7925" w:rsidP="00052623">
+          <w:p w14:paraId="5C24CFF2" w14:textId="05481E02" w:rsidR="00C44CA3" w:rsidRPr="00D31462" w:rsidRDefault="002D7925" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="237" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="238" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve">First </w:t>
             </w:r>
-            <w:r w:rsidR="00C44CA3" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="00C44CA3" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="239" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>activit</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="240" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>y responsible</w:t>
             </w:r>
-            <w:r w:rsidR="00C44CA3" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="00C44CA3" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="241" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="242" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>second</w:t>
             </w:r>
-            <w:r w:rsidR="00C44CA3" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="00C44CA3" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="243" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>, …)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="0B4A5B06" w14:textId="77777777" w:rsidR="00C44CA3" w:rsidRPr="00B81B34" w:rsidRDefault="00C44CA3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="4C950E12" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="4C950E12" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9D86B4" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="6F9D86B4" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="244" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="245" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="09458F3F" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="54077F46" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="54077F46" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="0D49AC7F" w14:textId="51884E84" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="0D49AC7F" w14:textId="51884E84" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="246" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="247" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Success criteria and anal</w:t>
             </w:r>
-            <w:r w:rsidR="00C44CA3" w:rsidRPr="007D1F60">
+            <w:r w:rsidR="00C44CA3" w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="248" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="249" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>sis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="5E6B4373" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="6AA1CD2C" w14:textId="77777777" w:rsidTr="00052623">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00B81B34" w14:paraId="6AA1CD2C" w14:textId="77777777" w:rsidTr="00D31462">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4954" w:type="dxa"/>
+            <w:tcW w:w="5949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAA7ADE" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="007D1F60" w:rsidRDefault="000656F3" w:rsidP="00052623">
+          <w:p w14:paraId="3EAA7ADE" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00D31462" w:rsidRDefault="000656F3" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="250" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1F60">
+            <w:r w:rsidRPr="00D31462">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w:rPrChange w:id="251" w:author="Debora" w:date="2026-02-04T12:06:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="2D3879B5" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C490892" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="03BCF0B9" w14:textId="77777777" w:rsidR="007E0C34" w:rsidRPr="00B81B34" w:rsidRDefault="007E0C34" w:rsidP="005616A1"/>
+    <w:p w14:paraId="5C490892" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00B81B34" w:rsidDel="00BA34A7" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
+    <w:p w14:paraId="4B051ABF" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00B81B34" w:rsidDel="00BA34A7" w:rsidRDefault="00CF04E4" w:rsidP="005616A1"/>
+    <w:p w14:paraId="3F80C869" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00B81B34" w:rsidDel="00BA34A7" w:rsidRDefault="00DE232F" w:rsidP="005616A1"/>
+    <w:p w14:paraId="463982EC" w14:textId="2966B1E6" w:rsidR="00DE232F" w:rsidRPr="00B81B34" w:rsidDel="00BA34A7" w:rsidRDefault="00DE232F" w:rsidP="005616A1"/>
+    <w:p w14:paraId="63C39939" w14:textId="61DA0349" w:rsidR="007E0C34" w:rsidRPr="00B81B34" w:rsidDel="00BA34A7" w:rsidRDefault="007E0C34" w:rsidP="005616A1"/>
+    <w:p w14:paraId="03BCF0B9" w14:textId="77777777" w:rsidR="007E0C34" w:rsidRPr="00B81B34" w:rsidDel="00BA34A7" w:rsidRDefault="007E0C34" w:rsidP="005616A1"/>
     <w:p w14:paraId="6C8FDD51" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00B81B34" w:rsidRDefault="00762260" w:rsidP="005616A1"/>
     <w:sectPr w:rsidR="00762260" w:rsidRPr="00B81B34">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...299 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="772DB067" w14:textId="77777777" w:rsidR="002D1430" w:rsidRDefault="002D1430" w:rsidP="005616A1">
+    <w:p w14:paraId="5CFD65CC" w14:textId="77777777" w:rsidR="00F75066" w:rsidRDefault="00F75066" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BC7BCD0" w14:textId="77777777" w:rsidR="002D1430" w:rsidRDefault="002D1430" w:rsidP="005616A1">
+    <w:p w14:paraId="5EDF969E" w14:textId="77777777" w:rsidR="00F75066" w:rsidRDefault="00F75066" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{314A837D-C90D-A14E-931D-69517B279D62}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E7BC6636-CBF3-ED4E-9BDA-673E5DC0E737}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{C17EFC8E-E2B2-6347-B798-56BCB2FE0CB8}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{B88661C8-878F-164A-B825-0651CF4A8E62}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{7A78ADF8-C93F-794B-A438-B1FA8128B353}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{C9A57B65-5B8A-4FE8-9FBB-86BB8FFDF31A}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{F9772D3A-B7D2-1742-B63D-53F31283F7B4}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{3F259639-6EEE-244E-A25C-570F9AF8B6C1}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{6FF9BD25-9A3A-D148-BB6D-623D95F2AEDC}"/>
   </w:font>
   <w:font w:name="Lexend">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{E8954BF8-FE66-4393-9AA9-AA940A9EA38B}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{64104BAD-03E4-42AF-8F79-CA146C4FBC3C}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{300A859A-5926-664A-8CF8-62ACAAF11979}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{173C1AFC-DF9E-A94F-B428-5975B40A8B72}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{A2F574B3-849A-494F-BF74-C9EDCF227DB3}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{805139CA-7276-40A3-9AE3-544ED4F5011B}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{CC27CC68-CFAF-4074-B5EA-CEE9BFE58F55}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{512A3734-5A60-7E40-8643-F2817637045C}"/>
   </w:font>
   <w:font w:name="Lexend Black">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{D84A9622-5FDF-4C61-859E-4E84A0961FCD}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{46EADCC6-EE88-4246-BFA0-C5DF6B421D87}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId9" w:fontKey="{C3B0A5D0-5B4E-42C9-B7A7-156B84D3AD2E}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{3E7B1CBE-1998-4141-83AB-FBBF48AE6CB6}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{35B3FC9A-22ED-CB44-AEB5-0EA0C88F1CA4}"/>
   </w:font>
   <w:font w:name="Lexend Light">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{F92037D7-D46F-4153-A5F8-AE05C8C167AB}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{B217D437-0F8E-D54F-A60E-D89A52BBE1F0}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{6568938E-5721-42CB-B3D7-19A5949EDED1}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{BB50BB93-92D4-D444-B90A-2F081FCA4FA7}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{6B7CCFC0-1E4C-460E-A61A-9B2E02D74680}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{B65C572A-9CA4-0F4A-8B2C-6F8F92A98F65}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="005616A1">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="666E5E82" w14:textId="2FF57D84" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00475A54" w:rsidP="005616A1">
     <w:r w:rsidRPr="00BA1A1E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-117742</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>169779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2294911" cy="619626"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -4484,51 +2789,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6E70F9FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.95pt;margin-top:1.65pt;width:332.3pt;height:61.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEAFQn3tOAAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTU+DQBCG7yb+h82YeDF2KVgryNIY40fizdJqvG3ZEYjsLGG3gP/e8aS3mbxP3nkm&#10;38y2EyMOvnWkYLmIQCBVzrRUK9iVj5c3IHzQZHTnCBV8o4dNcXqS68y4iV5x3IZacAn5TCtoQugz&#10;KX3VoNV+4Xokzj7dYHXgdailGfTE5baTcRRdS6tb4guN7vG+wepre7QKPi7q9xc/P+2nZJX0D89j&#10;uX4zpVLnZ/PdLYiAc/iD4Vef1aFgp4M7kvGiU5DEacooDwkIztP0agXiwGC8XoIscvn/g+IHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWLWbS0CAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFQn3tOAAAAAJAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.95pt;margin-top:1.65pt;width:332.3pt;height:61.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#13;&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#13;&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#13;&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#13;&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#13;&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#13;&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#13;&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#13;&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#13;&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#13;&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEA07uG9eMAAAAOAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbExPS0+EMBC+m/gfmjHxYtyy4LrCUjbGZ+LNxUe8dekIRDoltAv47x1PepnM5Pvme+Tb&#13;&#10;2XZixMG3jhQsFxEIpMqZlmoFL+X9+RUIHzQZ3TlCBd/oYVscH+U6M26iZxx3oRYsQj7TCpoQ+kxK&#13;&#10;XzVotV+4HomxTzdYHfgcamkGPbG47WQcRZfS6pbYodE93jRYfe0OVsHHWf3+5OeH1ylZJf3d41iu&#13;&#10;30yp1OnJfLvhcb0BEXAOfx/w24HzQ8HB9u5AxotOQRKnKVN5SUAwnqYXKxB7JsbrJcgil/9rFD8A&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWLWbS0CAABUBAAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA07uG9eMAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AACHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="007738E5" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007738E5">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="007738E5" w:rsidRDefault="0035115D" w:rsidP="005616A1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
@@ -4539,141 +2844,141 @@
                     </w:pPr>
                     <w:r w:rsidRPr="007738E5">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C30C269" w14:textId="77777777" w:rsidR="002D1430" w:rsidRDefault="002D1430" w:rsidP="005616A1">
+    <w:p w14:paraId="2F18E5DF" w14:textId="77777777" w:rsidR="00F75066" w:rsidRDefault="00F75066" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="335D1AE6" w14:textId="77777777" w:rsidR="002D1430" w:rsidRDefault="002D1430" w:rsidP="005616A1">
+    <w:p w14:paraId="0EA2CA07" w14:textId="77777777" w:rsidR="00F75066" w:rsidRDefault="00F75066" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09483605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49709CA2"/>
     <w:lvl w:ilvl="0" w:tplc="E8DE3F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5892,51 +4197,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Paragrafoelenco"/>
+      <w:pStyle w:val="Paragraphedeliste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6660,252 +4965,248 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="966013860">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1766725883">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1413232416">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="132"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
+    <w:rsid w:val="0003667A"/>
     <w:rsid w:val="000656F3"/>
     <w:rsid w:val="000B200F"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="00186F25"/>
     <w:rsid w:val="001E0A95"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="00261666"/>
     <w:rsid w:val="00292833"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002D1430"/>
     <w:rsid w:val="002D7925"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
+    <w:rsid w:val="0036529A"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="00392591"/>
     <w:rsid w:val="003A3F5E"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="004150E5"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452226"/>
     <w:rsid w:val="00452AD3"/>
+    <w:rsid w:val="004705CD"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="004E4F61"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
     <w:rsid w:val="00535949"/>
     <w:rsid w:val="00546AE4"/>
     <w:rsid w:val="00554F72"/>
     <w:rsid w:val="005616A1"/>
     <w:rsid w:val="0056429F"/>
     <w:rsid w:val="005C187D"/>
     <w:rsid w:val="005D7717"/>
     <w:rsid w:val="005F2137"/>
     <w:rsid w:val="00672F4F"/>
     <w:rsid w:val="00683CD3"/>
     <w:rsid w:val="006B0075"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="007034C3"/>
     <w:rsid w:val="00762260"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007738E5"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="007D1F60"/>
     <w:rsid w:val="007E0C34"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="008503F8"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="0086754D"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="0089659E"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008D6E81"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="008F1146"/>
     <w:rsid w:val="008F4C92"/>
+    <w:rsid w:val="009065E4"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00955FF4"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="00987F95"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="009F3830"/>
     <w:rsid w:val="00A20224"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00A40B05"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B307B9"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B81B34"/>
     <w:rsid w:val="00BA1A1E"/>
+    <w:rsid w:val="00BA34A7"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC41E9"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00C10FC5"/>
+    <w:rsid w:val="00C23937"/>
     <w:rsid w:val="00C44CA3"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00C80CDF"/>
     <w:rsid w:val="00C91C37"/>
     <w:rsid w:val="00CA40A2"/>
     <w:rsid w:val="00CB7E64"/>
     <w:rsid w:val="00CD06B5"/>
     <w:rsid w:val="00CF04E4"/>
     <w:rsid w:val="00D15D52"/>
+    <w:rsid w:val="00D31462"/>
     <w:rsid w:val="00D529DF"/>
     <w:rsid w:val="00D54422"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DE232F"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E13B91"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
     <w:rsid w:val="00E94359"/>
     <w:rsid w:val="00ED0235"/>
+    <w:rsid w:val="00ED089C"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F068A4"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F41D41"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
+    <w:rsid w:val="00F75066"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
+    <w:rsid w:val="00FF52EA"/>
     <w:rsid w:val="15B6A328"/>
     <w:rsid w:val="387E2E83"/>
     <w:rsid w:val="456BEFC8"/>
     <w:rsid w:val="4CD8F01D"/>
     <w:rsid w:val="550D63A1"/>
     <w:rsid w:val="6D19CB27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7255,746 +5556,733 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005616A1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo1Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007D1F60"/>
+    <w:rsid w:val="00BA34A7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
-      <w:pPrChange w:id="0" w:author="Debora" w:date="2026-02-04T12:07:00Z">
-[...4 lines deleted...]
-      </w:pPrChange>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
-      <w:sz w:val="44"/>
-[...9 lines deleted...]
-      </w:rPrChange>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo2Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007034C3"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo3Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo4Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo5Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo6Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo7Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo8Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo9Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo">
+  <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="TitoloCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007D1F60"/>
+    <w:rsid w:val="00BA34A7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Times New Roman" w:hAnsi="Lexend ExtraBold" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
-      <w:sz w:val="44"/>
-[...1 lines deleted...]
-      <w:lang w:val="fr-FR"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo2Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007034C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Times New Roman" w:hAnsi="Lexend ExtraBold" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo3Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo4Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo5Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo6Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo7Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo8Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo9Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sottotitolo">
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="SottotitoloCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SottotitoloCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Sottotitolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazione">
+  <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="CitazioneCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Citazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasiintensa">
+  <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazioneintensa">
+  <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="CitazioneintensaCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneintensaCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Citazioneintensa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Riferimentointenso">
+  <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasigrassetto">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pidipagina">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="PidipaginaCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Pidipagina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numeropagina">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Grigliatabella">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabellanormale"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazione">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="IntestazioneCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00437D07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Intestazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
@@ -8011,188 +6299,188 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasicorsivo">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testocommento">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="TestocommentoCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Testocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rimandocommento">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Testocommento"/>
-[...1 lines deleted...]
-    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007738E5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Soggettocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007738E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisione">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007738E5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpotesto">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="CorpotestoCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B200F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Corpotesto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000B200F"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="215551196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8395,55 +6683,55 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1814327993">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -8726,77 +7014,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3266</Characters>
+  <Pages>5</Pages>
+  <Words>579</Words>
+  <Characters>3189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3831</CharactersWithSpaces>
+  <CharactersWithSpaces>3761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>