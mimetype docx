--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -12,74 +12,74 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2967E6D3" w14:textId="237D58E9" w:rsidR="006C62D7" w:rsidRPr="00280000" w:rsidRDefault="18AAF8C9" w:rsidP="00535949">
       <w:pPr>
-        <w:pStyle w:val="Titolo1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SOCIAL MEDIA CONTENT CALENDAR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="00280000" w:rsidRDefault="00524050" w:rsidP="005616A1">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F599B63" w14:textId="13E5F7BC" w:rsidR="006C62D7" w:rsidRPr="00280000" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
       <w:r w:rsidR="00A97D27">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4442C496" w14:textId="77777777" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="00F0204F" w:rsidP="00F0204F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
@@ -101,358 +101,382 @@
         <w:t>This tool helps teams plan and organise content strategically, ensuring that posts are consistent, inclusive, and aligned with the project’s communication goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3ABEF8" w14:textId="04AF80CC" w:rsidR="00524050" w:rsidRPr="00280000" w:rsidRDefault="58470F3A" w:rsidP="00F0204F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58470F3A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">By using a structured calendar, you can coordinate posts across platforms, maintain a steady rhythm of publication, and engage different audiences more effectively all while staying green and efficient </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE9539F" w14:textId="77777777" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="00F0204F" w:rsidP="00F0204F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="428216F0" w14:textId="2C2245B0" w:rsidR="006C62D7" w:rsidRPr="007034C3" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="007034C3">
         <w:t xml:space="preserve">HOW TO USE </w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="007034C3">
         <w:t>IT ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50056056" w14:textId="5BECCBE1" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="58470F3A" w:rsidP="58470F3A">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Define your objectives:</w:t>
       </w:r>
       <w:r w:rsidRPr="58470F3A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> What do you want to achieve? (awareness, participation, visibility, community building).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794DB488" w14:textId="2656524D" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="6DEA3159" w:rsidP="58470F3A">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>List your platforms:</w:t>
       </w:r>
       <w:r w:rsidRPr="6DEA3159">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Instagram, Facebook, TikTok, LinkedIn, YouTube, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3513B7D3" w14:textId="58A02C76" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="58470F3A" w:rsidP="58470F3A">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Plan your contents:</w:t>
       </w:r>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Identify the main themes: training sessions, cultural events, project milestones, or youth stories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507FDB37" w14:textId="13D69891" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="58470F3A" w:rsidP="58470F3A">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Assign roles:</w:t>
       </w:r>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Decide who creates visuals, writes captions, and publishes posts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5409A459" w14:textId="2AA7A328" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="58470F3A" w:rsidP="58470F3A">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Set a timeline.</w:t>
       </w:r>
       <w:r w:rsidRPr="58470F3A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Plan ahead weekly or monthly to avoid last-minute rushes.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="58470F3A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Plan ahead</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="58470F3A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weekly or monthly to avoid last-minute rushes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F2BC3B" w14:textId="6C6360BE" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="58470F3A" w:rsidP="58470F3A">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Track and </w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>analysis</w:t>
       </w:r>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="58470F3A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Review engagement (likes, shares, comments) to adjust your strategy over time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3122B0" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="00280000" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10721A2F" w14:textId="1B98B4E6" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="005616A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo2"/>
+    <w:p w14:paraId="2AA2F6EC" w14:textId="77777777" w:rsidR="00354408" w:rsidRDefault="00354408" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7656A619" w14:textId="77777777" w:rsidR="00354408" w:rsidRDefault="00354408" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10721A2F" w14:textId="48E78E9B" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
+        <w:lastRenderedPageBreak/>
         <w:t>TIPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2206F3B5" w14:textId="183940DF" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="58470F3A" w:rsidP="00F0204F">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Use simple words and visuals for accessibility:</w:t>
       </w:r>
       <w:r w:rsidRPr="58470F3A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> short captions, clear images, and limited text help everyone </w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="58470F3A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>engages</w:t>
       </w:r>
       <w:r w:rsidRPr="58470F3A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> easily.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC027A3" w14:textId="77777777" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="00F0204F" w:rsidP="00F0204F">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Combine with the Communication Plan Template</w:t>
       </w:r>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to keep your messages consistent across all channels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BDA3F6" w14:textId="77777777" w:rsidR="00F0204F" w:rsidRPr="00280000" w:rsidRDefault="00F0204F" w:rsidP="00F0204F">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Try digital tools</w:t>
       </w:r>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> like Canva, Trello, or Meta Business Suite to plan, schedule, and monitor posts collaboratively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E1641E" w14:textId="5C05A72C" w:rsidR="00DE232F" w:rsidRPr="00280000" w:rsidRDefault="00F0204F" w:rsidP="008C1B4A">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002504D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Review engagement regularly</w:t>
       </w:r>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to adapt your strategy and improve future communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2EFBAB" w14:textId="77777777" w:rsidR="008C1B4A" w:rsidRPr="00280000" w:rsidRDefault="008C1B4A" w:rsidP="00336D03">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B11FEEF" w14:textId="2E95914C" w:rsidR="00336D03" w:rsidRPr="00280000" w:rsidRDefault="00336D03" w:rsidP="00336D03">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2889BB17" w14:textId="15A0B16A" w:rsidR="00DE232F" w:rsidRPr="00280000" w:rsidRDefault="008C1B4A" w:rsidP="008C1B4A">
       <w:pPr>
-        <w:pStyle w:val="Titolo1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TEMPLATE</w:t>
       </w:r>
       <w:r w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Social Media Content</w:t>
       </w:r>
       <w:r w:rsidR="00376B38" w:rsidRPr="00280000">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -496,339 +520,349 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B65A25">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Here you are some suggestions that will help you t</w:t>
       </w:r>
       <w:r w:rsidR="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B65A25">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> use the template:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057932CE" w14:textId="5F1704FB" w:rsidR="005C6117" w:rsidRDefault="005C6117" w:rsidP="00B65A25">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65A25">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36261">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Post type</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65A25">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> columns </w:t>
       </w:r>
       <w:r w:rsidR="00B65A25" w:rsidRPr="00B65A25">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>you can choose the topic between:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C153AD" w14:textId="3F036EDF" w:rsidR="00B65A25" w:rsidRPr="00B65A25" w:rsidRDefault="00B65A25" w:rsidP="00B65A25">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36261">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Awareness &amp; visibilty</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Awareness &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F36261">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>visibilty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Build initial visibility for your project and introduce its identity to the public. Highlight key messages, logos, and people behind the initiative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B3F7F3" w14:textId="754F60D8" w:rsidR="00B65A25" w:rsidRPr="00B65A25" w:rsidRDefault="00B65A25" w:rsidP="00B65A25">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36261">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Engagement</w:t>
       </w:r>
       <w:r w:rsidR="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Encourage interaction with young audiences and stakeholders. Create posts that invite comments, shares, tag a friend, etc…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003C18E5" w14:textId="57E3A00E" w:rsidR="00B65A25" w:rsidRPr="00B65A25" w:rsidRDefault="00B65A25" w:rsidP="00B65A25">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36261">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Storytelling</w:t>
       </w:r>
       <w:r w:rsidR="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Share stories from the project</w:t>
       </w:r>
       <w:r w:rsidR="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> people, events, emotions, and lessons learned. Transform activities into meaningful narratives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C93C716" w14:textId="10FE4222" w:rsidR="00B65A25" w:rsidRPr="00B65A25" w:rsidRDefault="00B65A25" w:rsidP="00B65A25">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36261">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Partnership</w:t>
       </w:r>
       <w:r w:rsidR="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Highlight teamwork and cooperation among project partners. Share joint posts, quotes, or behind-the-scenes stories that show collaboration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002B3B7D" w14:textId="66BE990E" w:rsidR="005C6117" w:rsidRPr="00B65A25" w:rsidRDefault="00B65A25" w:rsidP="00B65A25">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36261">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
       <w:r w:rsidR="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F36261" w:rsidRPr="00F36261">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Communicate project results and final outcomes. Promote materials, events, or tools to extend impact and inspire other organisations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FA2EDE" w14:textId="77777777" w:rsidR="00F36261" w:rsidRDefault="00B65A25" w:rsidP="00F36261">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36261">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Is about the key message that you want to disseminate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46AE6B3E" w14:textId="2557BD36" w:rsidR="00F36261" w:rsidRDefault="00F36261" w:rsidP="00F36261">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36261">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Reach</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: write the number of views after 2 weeks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0B8BBF" w14:textId="77777777" w:rsidR="00F36261" w:rsidRDefault="00F36261">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="183"/>
         <w:tblW w:w="9294" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="908"/>
+        <w:gridCol w:w="907"/>
         <w:gridCol w:w="1235"/>
-        <w:gridCol w:w="1376"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="904"/>
+        <w:gridCol w:w="1374"/>
+        <w:gridCol w:w="2483"/>
+        <w:gridCol w:w="2382"/>
+        <w:gridCol w:w="913"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D3081" w14:paraId="7904215B" w14:textId="77777777" w:rsidTr="001D3081">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="125EC01D" w14:textId="77777777" w:rsidR="001D3081" w:rsidRPr="00BC41E9" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk213927425"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1316,165 +1350,177 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="135E4D17" w14:textId="77777777" w:rsidR="00F36261" w:rsidRPr="00F36261" w:rsidRDefault="00F36261" w:rsidP="00F36261">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F36261" w:rsidRPr="00F36261">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5899CC00" w14:textId="77777777" w:rsidR="008D73CC" w:rsidRDefault="008D73CC" w:rsidP="005616A1">
+    <w:p w14:paraId="02A79E17" w14:textId="77777777" w:rsidR="00860C1C" w:rsidRDefault="00860C1C" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29148EA4" w14:textId="77777777" w:rsidR="008D73CC" w:rsidRDefault="008D73CC" w:rsidP="005616A1">
+    <w:p w14:paraId="0DD49007" w14:textId="77777777" w:rsidR="00860C1C" w:rsidRDefault="00860C1C" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{65953A90-9C24-0847-AC90-E7E7BCADA273}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{67ED3A0E-03ED-42D9-8CF8-D403E9782434}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{289F7715-405C-E247-8FB0-CD2F5DF76F67}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{2494AD2B-2DB3-B549-84BC-D644DDEAD62F}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{1D1AF933-CED6-2B4F-8F34-5A1E6A2E5FFE}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{EF8C3EAC-3447-9C4F-BD88-E94ED89A2056}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{4DEC2FC3-C74E-1D4A-99EE-1CA762C63BE6}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{9E5FD48C-BFD3-7D4F-9DCD-7A4199FB296C}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{B3723365-13D5-A04F-835F-98E4F20C2FD4}"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{7872B19C-289D-43B6-9FBB-B8FFB9AAC435}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{A6F2E601-02C9-4C6C-BD56-2E7049813C4D}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{721D364E-A858-B54B-986B-0722CD1021E8}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{8D48CCB2-2536-9E46-94F0-47C3393725EB}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{13282801-1CEE-F14B-8D32-6BDC85107CB2}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{BA35C681-DAA6-49D6-BCAC-0C5C7A829AE2}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{FF27D30E-A3B5-413D-B5D3-54D55D75139C}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{FE5A652C-746A-1E4B-A84B-E2BDCB42C1A5}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{CD9BE679-58D6-794C-9109-24E23687137C}"/>
   </w:font>
   <w:font w:name="Lexend Black">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{EF4C4E79-28C8-47CA-AF99-4030DBB7C53D}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{709148B2-5C92-A546-BD66-47D8F64D33E7}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{BB0977C3-83AD-4383-9B2F-D056257B564E}"/>
-    <w:embedBold r:id="rId9" w:fontKey="{86BEFA18-074B-4102-AA14-D107BFB8249E}"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{51FAF784-307B-1643-B48B-7E43B93BBA3F}"/>
+    <w:embedBold r:id="rId16" w:fontKey="{D4177D09-ECE0-2041-B848-987146F11179}"/>
   </w:font>
   <w:font w:name="Lexend Light">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{6DE1CC16-108F-4AE5-BD55-44079174E214}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{EC355A33-CEA1-ED45-A1E3-7FE602E93F10}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{B64B154F-4AA6-4AE4-80A6-89B9DF051D24}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{A11613C3-2C54-164B-AD10-96F528AB2BB5}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{F966AF14-B88C-425E-A0DE-336C5704C00A}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{AFE520EB-7885-8645-9920-1C97B8903249}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="005616A1">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1685,132 +1731,132 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A02010C" w14:textId="77777777" w:rsidR="008D73CC" w:rsidRDefault="008D73CC" w:rsidP="005616A1">
+    <w:p w14:paraId="52C65208" w14:textId="77777777" w:rsidR="00860C1C" w:rsidRDefault="00860C1C" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C80C511" w14:textId="77777777" w:rsidR="008D73CC" w:rsidRDefault="008D73CC" w:rsidP="005616A1">
+    <w:p w14:paraId="1D8DF511" w14:textId="77777777" w:rsidR="00860C1C" w:rsidRDefault="00860C1C" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2947,51 +2993,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Paragrafoelenco"/>
+      <w:pStyle w:val="Paragraphedeliste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3829,147 +3875,151 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1766725883">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2061132392">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="93"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00021981"/>
     <w:rsid w:val="00023847"/>
     <w:rsid w:val="00060B69"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="00177D23"/>
     <w:rsid w:val="001D3081"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="002504D1"/>
     <w:rsid w:val="00280000"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00336D03"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
+    <w:rsid w:val="00354408"/>
     <w:rsid w:val="00376B38"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="00392591"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003E01BC"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452226"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
     <w:rsid w:val="00535949"/>
     <w:rsid w:val="00537B72"/>
     <w:rsid w:val="00546AE4"/>
     <w:rsid w:val="00550E52"/>
     <w:rsid w:val="005616A1"/>
     <w:rsid w:val="0056429F"/>
     <w:rsid w:val="005C187D"/>
     <w:rsid w:val="005C6117"/>
     <w:rsid w:val="00645B13"/>
     <w:rsid w:val="00676D18"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="007034C3"/>
     <w:rsid w:val="007329BE"/>
     <w:rsid w:val="00762260"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
+    <w:rsid w:val="00860C1C"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="00894388"/>
     <w:rsid w:val="008B709C"/>
     <w:rsid w:val="008C1B4A"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008D73CC"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="008F1146"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="009F3830"/>
     <w:rsid w:val="00A16CFC"/>
     <w:rsid w:val="00A209B2"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00A95E05"/>
     <w:rsid w:val="00A97D27"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B04978"/>
     <w:rsid w:val="00B12350"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B65A25"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC41E9"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00CE5DF8"/>
     <w:rsid w:val="00CF04E4"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00D637BB"/>
     <w:rsid w:val="00D857A1"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DE232F"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E13B91"/>
     <w:rsid w:val="00E22F35"/>
@@ -4395,727 +4445,727 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007329BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo1Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007034C3"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo2Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007034C3"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo3Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo4Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo5Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo6Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo7Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo8Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo9Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo">
+  <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="TitoloCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007034C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Times New Roman" w:hAnsi="Lexend ExtraBold" w:cs="Times New Roman"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo2Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007034C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Times New Roman" w:hAnsi="Lexend ExtraBold" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo3Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo4Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo5Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo6Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo7Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo8Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo9Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sottotitolo">
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="SottotitoloCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SottotitoloCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Sottotitolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazione">
+  <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="CitazioneCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Citazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasiintensa">
+  <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazioneintensa">
+  <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="CitazioneintensaCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneintensaCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Citazioneintensa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Riferimentointenso">
+  <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasigrassetto">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pidipagina">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="PidipaginaCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Pidipagina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numeropagina">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Grigliatabella">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabellanormale"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazione">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="IntestazioneCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00437D07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Intestazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
@@ -5132,131 +5182,131 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasicorsivo">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testocommento">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="TestocommentoCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Testocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rimandocommento">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Testocommento"/>
-[...1 lines deleted...]
-    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00280000"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Soggettocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00280000"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -5439,51 +5489,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -5754,104 +5804,104 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98B1AD52-8F2F-4D79-9985-1365BA12483E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>404</Words>
-  <Characters>2305</Characters>
+  <Words>417</Words>
+  <Characters>2294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2704</CharactersWithSpaces>
+  <CharactersWithSpaces>2706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>