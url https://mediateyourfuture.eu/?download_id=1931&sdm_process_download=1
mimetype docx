--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -1,219 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font10.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font11.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font12.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font13.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font14.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font15.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font16.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font17.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font18.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font19.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font20.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font21.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font22.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font7.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font8.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font9.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77DDC884" w14:textId="59FDA8EE" w:rsidR="005969B3" w:rsidRPr="00B21915" w:rsidRDefault="18A3AF04" w:rsidP="00B21915">
       <w:pPr>
-        <w:pStyle w:val="Titolo1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B21915">
         <w:t>Inclusive Communication Checklist</w:t>
       </w:r>
       <w:r w:rsidR="006F42D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12625C14" w14:textId="30E139C9" w:rsidR="005969B3" w:rsidRPr="00223285" w:rsidRDefault="005969B3" w:rsidP="00223285">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00223285">
         <w:t>Why this tool matters</w:t>
       </w:r>
       <w:r w:rsidR="009234D0" w:rsidRPr="00223285">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627322F0" w14:textId="2D0D2244" w:rsidR="005969B3" w:rsidRPr="005969B3" w:rsidRDefault="14BD9BC6" w:rsidP="00B460A2">
       <w:pPr>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14BD9BC6">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inclusive communication means </w:t>
       </w:r>
       <w:r w:rsidR="00B460A2" w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>ensuring that as many people as possible</w:t>
       </w:r>
       <w:r w:rsidRPr="14BD9BC6">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> understand, participate, and feel involved. It improves the experience for everyone. When you choose clearer words, readable colours, and accessible formats, you’re creating a space where no one feels excluded or “out of place”. This tool helps you quickly check whether what you are creating</w:t>
       </w:r>
-      <w:ins w:id="0" w:author="Fermat Science" w:date="2025-12-31T11:03:00Z">
-[...18 lines deleted...]
-      </w:del>
       <w:r w:rsidRPr="14BD9BC6">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a post, a presentation, a video, a project</w:t>
       </w:r>
-      <w:ins w:id="2" w:author="Fermat Science" w:date="2025-12-31T11:03:00Z">
-[...18 lines deleted...]
-      </w:del>
       <w:r w:rsidRPr="14BD9BC6">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:ins w:id="4" w:author="Fermat Science" w:date="2025-12-31T11:03:00Z">
-[...18 lines deleted...]
-      </w:del>
       <w:r w:rsidRPr="14BD9BC6">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">enuinely works for different audiences, not just for people who are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14BD9BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="14BD9BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="14BD9BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="14BD9BC6">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>similar to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="14BD9BC6">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Inclusive communication means ensuring that as many people as possible understand, participate, and feel involved. It improves the experience for everyone. When you choose clearer words, readable colours, and accessible formats, you’re creating a space where no one feels excluded or “out of place”. This tool helps you quickly check whether what you are creating (a post, a presentation, a video, or a project) genuinely works for different audiences, not just for people who are similar to you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65131FEE" w14:textId="4EC98A83" w:rsidR="005969B3" w:rsidRPr="00986DAB" w:rsidRDefault="005969B3" w:rsidP="00223285">
       <w:pPr>
-        <w:pStyle w:val="Titolo2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00986DAB">
         <w:t>How to use it</w:t>
       </w:r>
       <w:r w:rsidR="009234D0" w:rsidRPr="00986DAB">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BCD0BE" w14:textId="77777777" w:rsidR="005969B3" w:rsidRPr="00B460A2" w:rsidRDefault="50A9B0A1" w:rsidP="00B460A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>You can use this checklist whenever you prepare any type of content (text, slides, graphics, video):</w:t>
       </w:r>
@@ -270,181 +247,184 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Go through the checklist point by point. For each item, ask yourself:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0057C11E" w14:textId="77777777" w:rsidR="00B460A2" w:rsidRPr="00B460A2" w:rsidRDefault="005969B3" w:rsidP="00B460A2">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Am I including or accidentally excluding someone?”</w:t>
       </w:r>
       <w:r w:rsidR="00B460A2" w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C1CC6A" w14:textId="0CCBC52B" w:rsidR="00B460A2" w:rsidRPr="00B460A2" w:rsidRDefault="00B460A2" w:rsidP="00B460A2">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Do I use gender neutral forms?” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Do I use gender-neutral forms?” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E430E62" w14:textId="77777777" w:rsidR="00B460A2" w:rsidRPr="00B460A2" w:rsidRDefault="00B460A2" w:rsidP="00B460A2">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>“Do I address respectfully towards people with disabilities?”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>“Do I refer respectfully to people with disabilities?”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4F0B6D" w14:textId="77777777" w:rsidR="00B460A2" w:rsidRPr="00B460A2" w:rsidRDefault="00B460A2" w:rsidP="00B460A2">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">“Do I use plain language, and simple phrases to reach out </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>yo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> people with lower language skills?”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>“Do I use plain language, and simple phrases to reach out to people with lower language skills?”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2297C1A8" w14:textId="2C8DF079" w:rsidR="005969B3" w:rsidRPr="00B460A2" w:rsidRDefault="00B460A2" w:rsidP="00B460A2">
       <w:pPr>
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B460A2">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“Do I use graphics/icons supporting understanding?”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32ED0035" w14:textId="77777777" w:rsidR="005969B3" w:rsidRPr="00B460A2" w:rsidRDefault="005969B3" w:rsidP="00B460A2">
       <w:pPr>
         <w:numPr>
@@ -541,185 +521,182 @@
         <w:t>Share the final version, keeping in mind that accessibility is an ongoing process, not a final goal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB0589C" w14:textId="7B441FDA" w:rsidR="00F7593D" w:rsidRDefault="00F7593D">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016ED991" w14:textId="1178AD8E" w:rsidR="00AB1414" w:rsidRDefault="005969B3" w:rsidP="00223285">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo2"/>
+    <w:p w14:paraId="77F74E22" w14:textId="77777777" w:rsidR="004D44FE" w:rsidRDefault="004D44FE" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142A3BD3" w14:textId="77777777" w:rsidR="004D44FE" w:rsidRDefault="004D44FE" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C3F884" w14:textId="77777777" w:rsidR="004D44FE" w:rsidRDefault="004D44FE" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016ED991" w14:textId="77219BE5" w:rsidR="00AB1414" w:rsidRDefault="005969B3" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7593D">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Template </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10597F91" w14:textId="41565A52" w:rsidR="00F7593D" w:rsidRPr="009234D0" w:rsidRDefault="00246F84" w:rsidP="00B21915">
-[...22 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="10597F91" w14:textId="60E5AC60" w:rsidR="00F7593D" w:rsidRPr="009234D0" w:rsidRDefault="18A3AF04" w:rsidP="00B21915">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D44FE">
+        <w:t>Inclusive communication checklist</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4AF411BE" w14:textId="77777777" w:rsidR="00F7593D" w:rsidRPr="00F7593D" w:rsidRDefault="00F7593D" w:rsidP="00F7593D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12DFDF0A" w14:textId="49C48017" w:rsidR="00694D9D" w:rsidRDefault="00EC65C7" w:rsidP="00AB1414">
       <w:pPr>
         <w:spacing w:before="280" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Rimandocommento"/>
+          <w:rStyle w:val="Marquedecommentaire"/>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77960D18" wp14:editId="63183F4C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77960D18" wp14:editId="058D7230">
             <wp:extent cx="5760720" cy="6197600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1994035728" name="Immagine 4" descr="Immagine che contiene testo, schermata, Carattere, diagramma&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1994035728" name="Immagine 4" descr="Immagine che contiene testo, schermata, Carattere, diagramma&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="14956" b="9020"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="6197600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528158E3" wp14:editId="11116339">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528158E3" wp14:editId="36556842">
             <wp:extent cx="5760641" cy="6342185"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="540273568" name="Immagine 3" descr="Immagine che contiene testo, schermata, diagramma, Carattere&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="540273568" name="Immagine 3" descr="Immagine che contiene testo, schermata, diagramma, Carattere&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="11792" b="10409"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="6342271"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
@@ -767,222 +744,239 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49150B98" wp14:editId="40DD3522">
             <wp:extent cx="4963597" cy="7245358"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="1526702945" name="Immagine 2" descr="Immagine che contiene testo, schermata, Carattere, numero&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1526702945" name="Immagine 2" descr="Immagine che contiene testo, schermata, Carattere, numero&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7834" t="4664" r="7428" b="7889"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4974191" cy="7260822"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D10EB4" w:rsidRPr="005969B3">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24E5C7AD" w14:textId="77777777" w:rsidR="00655E6F" w:rsidRDefault="00655E6F">
+    <w:p w14:paraId="547700F7" w14:textId="77777777" w:rsidR="00B86273" w:rsidRDefault="00B86273">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AEA8D2B" w14:textId="77777777" w:rsidR="00655E6F" w:rsidRDefault="00655E6F">
+    <w:p w14:paraId="10F86AA5" w14:textId="77777777" w:rsidR="00B86273" w:rsidRDefault="00B86273">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{8E81C88B-AF95-5A44-B9D1-7A2D3F33474A}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{28C5AA39-85BA-A04F-929C-485BAC16D66B}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{FAB4D1F0-CF75-2645-A446-17BF496D8921}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{6299E22B-50F7-D34B-900A-0187994E55A4}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{466ABC0C-6271-CF4C-B306-183EAADACEE3}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{B1A046AB-83A1-FA44-AA75-7D8171F7B261}"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{08B4D865-4F69-4C4A-8EB1-A818ED0FADBF}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{51507809-A78E-40E0-B55B-4974FF4B9565}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{4C24BC76-A4A5-E04C-B066-0EC79B9CC50F}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{0BE5EBE6-95A9-E044-884C-BDC6DAB81A62}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{7FA80B77-84B5-C540-AD9B-53FB061A904F}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId5" w:fontKey="{EFA10FE5-10AA-4275-AF5C-CE19D900D47A}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{B95CA670-570D-9A44-AD92-0967F23841BB}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{29382A9D-7E33-DF4A-9B85-91E8754CD827}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{D9180D3D-E37A-44B1-A33D-DA3D263D7594}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId8" w:fontKey="{358E43DD-A9DF-4F57-8A53-892DF4863EB1}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{F416FF23-75F2-7B47-AD41-C2BEA015BADC}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{ACF7BB03-F75F-4248-89D8-37AC14506E8A}"/>
+    <w:embedItalic r:id="rId14" w:fontKey="{47AF8607-36D3-C148-B3C9-F3360D619F97}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{29B49730-B074-F54C-BF14-756A2CED474F}"/>
   </w:font>
   <w:font w:name="Lexend Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{FFEBAFC0-D64A-4200-B021-FEE21CEBDBF5}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId11" w:fontKey="{04116114-62FB-42DD-9A89-B3B8E5770584}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{1067D146-B6B2-934D-9C1A-CB96D9E5DAF5}"/>
+    <w:embedBold r:id="rId17" w:fontKey="{055BA7CB-CA2E-884E-B8F9-9096D04C1629}"/>
+    <w:embedItalic r:id="rId18" w:fontKey="{2F521AC6-146F-D74E-87F9-0A8D969830CE}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedBold r:id="rId12" w:fontKey="{9042F17D-9929-41BE-8696-E71C5419FDFC}"/>
+    <w:embedBold r:id="rId19" w:fontKey="{558A9675-21A5-F542-8BC9-116D8B14454C}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{6F57994B-A7C6-4DDD-899C-2D973FB2AA08}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{30104C0C-B1D6-2747-902F-D290950690E8}"/>
+  </w:font>
+  <w:font w:name="Lexend Medium">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{6C08B98C-51B8-1440-9B78-746337EB022C}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{2C76DADD-3831-46BB-9ECA-5B2059FA240C}"/>
+    <w:embedRegular r:id="rId22" w:fontKey="{B7CD5933-6453-D741-9321-FC9A7DC64803}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
@@ -1039,85 +1033,238 @@
   <w:p w14:paraId="5C0C8CFA" w14:textId="77777777" w:rsidR="00475A54" w:rsidRDefault="00475A54" w:rsidP="00475A54">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="3600"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="666E5E82" w14:textId="55D260A8" w:rsidR="00910EA0" w:rsidRPr="00475A54" w:rsidRDefault="00475A54" w:rsidP="00475A54">
+  <w:p w14:paraId="666E5E82" w14:textId="3F6FE810" w:rsidR="00910EA0" w:rsidRPr="00475A54" w:rsidRDefault="008553A7" w:rsidP="00475A54">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="3600"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00475A54">
       <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E807F75" wp14:editId="4812DCC8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2181742</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>100403</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4220028" cy="786130"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+              <wp:wrapNone/>
+              <wp:docPr id="630353910" name="Zone de texte 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4220028" cy="786130"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="69E4A366" w14:textId="77777777" w:rsidR="008553A7" w:rsidRPr="00280000" w:rsidRDefault="008553A7" w:rsidP="008553A7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00280000">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="035D5ED8" w14:textId="77777777" w:rsidR="008553A7" w:rsidRPr="00280000" w:rsidRDefault="008553A7" w:rsidP="008553A7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00280000">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5E807F75" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:171.8pt;margin-top:7.9pt;width:332.3pt;height:61.9pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#13;&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#13;&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#13;&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#13;&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#13;&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#13;&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#13;&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#13;&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#13;&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#13;&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEAAv/DBuQAAAAQAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbExPyU7DMBC9I/EP1iBxQa1NTdOSxqkQq8SNhkXc3NgkEfE4it0k/D3TE1xGM3pv3pJt&#13;&#10;J9eywfah8ajgci6AWSy9abBS8Fo8zNbAQtRodOvRKvixAbb56UmmU+NHfLHDLlaMRDCkWkEdY5dy&#13;&#10;HsraOh3mvrNI2JfvnY509hU3vR5J3LV8IUTCnW6QHGrd2dvalt+7g1PweVF9PIfp8W2US9ndPw3F&#13;&#10;6t0USp2fTXcbGjcbYNFO8e8Djh0oP+QUbO8PaAJrFcgrmRCVgCX1OBKEWC+A7WmT1wnwPOP/i+S/&#13;&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#13;&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#13;&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD1i1m0tAgAAVAQAAA4AAAAAAAAAAAAAAAAA&#13;&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAL/wwbkAAAAEAEAAA8AAAAAAAAAAAAA&#13;&#10;AAAAhwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="69E4A366" w14:textId="77777777" w:rsidR="008553A7" w:rsidRPr="00280000" w:rsidRDefault="008553A7" w:rsidP="008553A7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00280000">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="035D5ED8" w14:textId="77777777" w:rsidR="008553A7" w:rsidRPr="00280000" w:rsidRDefault="008553A7" w:rsidP="008553A7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00280000">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00475A54" w:rsidRPr="00475A54">
+      <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="098C4169">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="5B2161CF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-117742</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>169779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2294911" cy="619626"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1128,319 +1275,159 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2315420" cy="625163"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00475A54">
-[...9 lines deleted...]
-    <w:r w:rsidRPr="00475A54">
+    <w:r w:rsidR="00910EA0" w:rsidRPr="00475A54">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>24</w:t>
-[...8 lines deleted...]
-      </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4FA7883F" w14:textId="5DB3CD28" w:rsidR="00910EA0" w:rsidRDefault="00475A54" w:rsidP="00910EA0">
+  <w:p w14:paraId="4FA7883F" w14:textId="47B3600C" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00910EA0">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00475A54">
-[...138 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C">
+  <w:p w14:paraId="6E46FAE0" w14:textId="14CAB434" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07D11224" w14:textId="77777777" w:rsidR="00655E6F" w:rsidRDefault="00655E6F">
+    <w:p w14:paraId="1294A353" w14:textId="77777777" w:rsidR="00B86273" w:rsidRDefault="00B86273">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D737F37" w14:textId="77777777" w:rsidR="00655E6F" w:rsidRDefault="00655E6F">
+    <w:p w14:paraId="20BFAA6D" w14:textId="77777777" w:rsidR="00B86273" w:rsidRDefault="00B86273">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="007734DA">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1448,56 +1435,56 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02441D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4C4AA6E"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
@@ -3189,51 +3176,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Paragrafoelenco"/>
+      <w:pStyle w:val="Paragraphedeliste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4147,51 +4134,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="927690116">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="968704124">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="86653500">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1263417767">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1403869490">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1722359304">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -4200,136 +4187,141 @@
     <w:rsid w:val="000C4C0D"/>
     <w:rsid w:val="000C78CD"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="00214B93"/>
     <w:rsid w:val="00223285"/>
     <w:rsid w:val="00246F84"/>
     <w:rsid w:val="002927B9"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002D47B9"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00301CAF"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="003433DD"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C0E08"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="004416EE"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="00475A54"/>
+    <w:rsid w:val="004D44FE"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="005969B3"/>
     <w:rsid w:val="00655E6F"/>
     <w:rsid w:val="00694D9D"/>
     <w:rsid w:val="006F42D6"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="007D4A79"/>
     <w:rsid w:val="007E5442"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
+    <w:rsid w:val="008553A7"/>
     <w:rsid w:val="0087242E"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="009234D0"/>
     <w:rsid w:val="00986DAB"/>
     <w:rsid w:val="00997ABE"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="00A22B8F"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00AB1414"/>
     <w:rsid w:val="00B1164F"/>
     <w:rsid w:val="00B21915"/>
     <w:rsid w:val="00B2786C"/>
     <w:rsid w:val="00B460A2"/>
+    <w:rsid w:val="00B86273"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BA6103"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C122A1"/>
     <w:rsid w:val="00C23150"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00CE1C6D"/>
+    <w:rsid w:val="00CF5297"/>
     <w:rsid w:val="00D10EB4"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E263B5"/>
     <w:rsid w:val="00E72181"/>
     <w:rsid w:val="00EC2935"/>
     <w:rsid w:val="00EC65C7"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00EF17DB"/>
     <w:rsid w:val="00F0781E"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00F7593D"/>
     <w:rsid w:val="00F77526"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="14BD9BC6"/>
     <w:rsid w:val="18A3AF04"/>
     <w:rsid w:val="50A9B0A1"/>
     <w:rsid w:val="6D19CB27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4687,734 +4679,734 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:line="336" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Titolo3"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo1Carattere"/>
+    <w:basedOn w:val="Titre3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B21915"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Titolo3"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo2Carattere"/>
+    <w:basedOn w:val="Titre3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00223285"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo3Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo4Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo5Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo6Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo7Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo8Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo9Carattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo">
+  <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="TitoloCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B21915"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo2Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00223285"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo3Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo4Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo5Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo6Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo7Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo8Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titolo9Carattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Titolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sottotitolo">
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="SottotitoloCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SottotitoloCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Sottotitolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazione">
+  <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="CitazioneCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Citazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasiintensa">
+  <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazioneintensa">
+  <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normale"/>
-[...1 lines deleted...]
-    <w:link w:val="CitazioneintensaCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneintensaCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Citazioneintensa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Riferimentointenso">
+  <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasigrassetto">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pidipagina">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="PidipaginaCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Pidipagina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numeropagina">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Grigliatabella">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabellanormale"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazione">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="IntestazioneCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00437D07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Intestazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
@@ -5431,211 +5423,211 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasicorsivo">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grigliatabellachiara">
+  <w:style w:type="table" w:styleId="Grilledetableauclaire">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="Tabellanormale"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="003433DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testocommento">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="TestocommentoCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Testocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rimandocommento">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Testocommento"/>
-[...1 lines deleted...]
-    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00986DAB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Soggettocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00986DAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Elenco2">
+  <w:style w:type="paragraph" w:styleId="Liste2">
     <w:name w:val="List 2"/>
-    <w:basedOn w:val="Normale"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00986DAB"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpotesto">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normale"/>
-    <w:link w:val="CorpotestoCarattere"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00986DAB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
-[...2 lines deleted...]
-    <w:link w:val="Corpotesto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00986DAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00246F84"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentovisitato">
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00246F84"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="637954093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5667,63 +5659,63 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1698694840">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canva.com/design/DAG5OwphxR8/Et_O2dvWJeqsA1kw37wWRg/edit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font22.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -5978,97 +5970,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1303</Characters>
+  <Pages>6</Pages>
+  <Words>223</Words>
+  <Characters>1227</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1528</CharactersWithSpaces>
+  <CharactersWithSpaces>1448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>