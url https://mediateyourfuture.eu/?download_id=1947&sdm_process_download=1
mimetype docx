--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -11,64 +11,64 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2967E6D3" w14:textId="031C5842" w:rsidR="006C62D7" w:rsidRPr="00657067" w:rsidRDefault="00814BAA" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>EVALUATION AND REPORTING TEMPLATE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRDefault="00524050" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F599B63" w14:textId="3B7AC199" w:rsidR="006C62D7" w:rsidRPr="00657067" w:rsidRDefault="006C62D7" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00657067">
         <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB647A0" w14:textId="011B0663" w:rsidR="00814BAA" w:rsidRDefault="7DFF3DD2" w:rsidP="00B53DB2">
       <w:r>
         <w:t xml:space="preserve">Every project brings new experiences worth remembering. Evaluation is a structured way to measure what works well or what should be improved. Evaluation forms help you track it on a rolling basis. </w:t>
       </w:r>
       <w:r w:rsidR="00814BAA">
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">In one word, evaluation is about the project's quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E1D701" w14:textId="7667DC54" w:rsidR="00814BAA" w:rsidRDefault="00814BAA" w:rsidP="00B53DB2">
       <w:r>
         <w:t>You should evaluate your project both internally and externally.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F66E703" w14:textId="02F2F9DA" w:rsidR="00814BAA" w:rsidRDefault="00814BAA" w:rsidP="00B53DB2">
       <w:r>
         <w:t>Internal evaluation will tell you how your team feels about the project's progress, workload, and cooperation.</w:t>
       </w:r>
@@ -79,446 +79,505 @@
       </w:pPr>
       <w:r>
         <w:t>External evaluation</w:t>
       </w:r>
       <w:r w:rsidR="00792924">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="005328C7">
         <w:t>an assessment of the workshops, publications</w:t>
       </w:r>
       <w:r w:rsidR="00D21770">
         <w:t>, and any other outcomes of your project by your project's</w:t>
       </w:r>
       <w:r w:rsidR="005328C7">
         <w:t xml:space="preserve"> participants/</w:t>
       </w:r>
       <w:r w:rsidR="00D21770">
         <w:t>beneficiaries</w:t>
       </w:r>
       <w:r w:rsidR="005328C7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428216F0" w14:textId="3B7DF12C" w:rsidR="006C62D7" w:rsidRPr="0083782E" w:rsidRDefault="006C62D7" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:t>HOW TO USE IT?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4AF229" w14:textId="54CD525E" w:rsidR="005328C7" w:rsidRDefault="005328C7" w:rsidP="0075707E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prepare </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>standardised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001C7472">
         <w:t xml:space="preserve"> forms</w:t>
       </w:r>
       <w:r w:rsidR="00A115A7">
         <w:t>' templates</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for both types of evaluation</w:t>
       </w:r>
       <w:r w:rsidR="0075707E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0075707E">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>You can use Google Forms for that</w:t>
       </w:r>
       <w:r w:rsidR="0075707E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6CBE35" w14:textId="6A6080C0" w:rsidR="0075707E" w:rsidRDefault="00A115A7" w:rsidP="0075707E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Distribute</w:t>
       </w:r>
       <w:r w:rsidR="0075707E">
         <w:t xml:space="preserve"> the evaluation form and set up a deadline for filling it out.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8097C9" w14:textId="4B9D83EA" w:rsidR="00524050" w:rsidRDefault="001C7472" w:rsidP="00B53DB2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Collect feedback and prepare </w:t>
       </w:r>
       <w:r w:rsidR="0075707E">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>report</w:t>
       </w:r>
       <w:r w:rsidR="005328C7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBA2066" w14:textId="74DA8D28" w:rsidR="005328C7" w:rsidRDefault="005328C7" w:rsidP="00B53DB2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Share the report with your project's team. Everybody should know the evaluation results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3122B0" w14:textId="1CA5CE1D" w:rsidR="006C62D7" w:rsidRDefault="001C7472" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>If there's something alarming - act</w:t>
       </w:r>
       <w:r w:rsidR="005328C7">
         <w:t xml:space="preserve">: set up a meeting to discuss the issues with your team, rethink the project's procedures, review and update publications, </w:t>
       </w:r>
       <w:r w:rsidR="0075707E">
         <w:t>adjust workshop scenarios, etc.</w:t>
       </w:r>
       <w:r w:rsidR="005328C7">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED59010" w14:textId="77777777" w:rsidR="0075707E" w:rsidRDefault="0075707E" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10721A2F" w14:textId="522EC65C" w:rsidR="00F03110" w:rsidRDefault="00AE2C00" w:rsidP="00657067">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="0083782E">
         <w:lastRenderedPageBreak/>
         <w:t>TIPS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB7BF37" w14:textId="09A4B0CE" w:rsidR="00D728EB" w:rsidRPr="00D728EB" w:rsidRDefault="00D728EB" w:rsidP="00D728EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="5BB7BF37" w14:textId="09A4B0CE" w:rsidR="00D728EB" w:rsidRPr="00A211D1" w:rsidRDefault="00D728EB" w:rsidP="00D728EB">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
         <w:spacing w:after="120"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A211D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A211D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>evaluation:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="20F86365" w14:textId="19DE127A" w:rsidR="0075707E" w:rsidRPr="0075707E" w:rsidRDefault="005328C7" w:rsidP="00D728EB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="349"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Link questions in the evaluation forms with the qualitative indicators you set up for your project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59CCF204" w14:textId="600870A4" w:rsidR="006C62D7" w:rsidRDefault="6B730DE6" w:rsidP="00D728EB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="709" w:hanging="359"/>
       </w:pPr>
       <w:r>
         <w:t>Evaluate your project regularly.</w:t>
       </w:r>
       <w:r w:rsidR="0075707E">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Internal evaluation should be regular</w:t>
       </w:r>
       <w:r w:rsidR="00D728EB">
         <w:t xml:space="preserve">. Adapt its frequency to the project's length. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (e. g.</w:t>
       </w:r>
       <w:r w:rsidR="00D728EB">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> every 6 months</w:t>
       </w:r>
       <w:r w:rsidR="00D728EB">
         <w:t xml:space="preserve"> for 2-year projects, every 2 months for 1-year ones</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D728EB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0075707E">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>External - after each activity/workshop or publication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429EFD42" w14:textId="3228C3CF" w:rsidR="0075707E" w:rsidRDefault="0075707E" w:rsidP="0075707E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Internal evaluation should be mandatory for each project team member.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277C73E5" w14:textId="0E1F88E9" w:rsidR="00D728EB" w:rsidRDefault="00D728EB" w:rsidP="00D728EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="277C73E5" w14:textId="0E1F88E9" w:rsidR="00D728EB" w:rsidRPr="00A211D1" w:rsidRDefault="00D728EB" w:rsidP="00D728EB">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
         <w:spacing w:before="120" w:after="120"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A211D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A211D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>participants:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4E4B8836" w14:textId="00C789E9" w:rsidR="0075707E" w:rsidRDefault="0075707E" w:rsidP="0075707E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>The distribution of the evaluation forms among the project's participants or beneficiaries will depend on the type of activity. If they participated in an in-person activity, you can print the forms or share a QR code and ask them to fill them out.</w:t>
+        <w:t xml:space="preserve">The distribution of the evaluation forms among the project's participants or beneficiaries will depend on the type of activity. If they participated in an in-person activity, you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> print the forms or share a QR code and ask them to fill them out.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F63A10F" w14:textId="1A192D70" w:rsidR="0075707E" w:rsidRDefault="0075707E" w:rsidP="0075707E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>If you need to measure if the participants made progress thanks t</w:t>
       </w:r>
       <w:r w:rsidR="00A115A7">
-        <w:t>o the project, you can prepare pre- and post-assessment forms.</w:t>
+        <w:t xml:space="preserve">o the project, you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A115A7">
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A115A7">
+        <w:t xml:space="preserve"> prepare pre- and post-assessment forms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFCF216" w14:textId="674051D0" w:rsidR="00A115A7" w:rsidRPr="0075707E" w:rsidRDefault="00A115A7" w:rsidP="00A115A7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Although it is good to have an evaluation form template, do not hesitate to adapt it according to the respondents' needs. For example, for people with lower digital skills, it would be good to prepare printed forms. And for kids, use more visual elements (e.g. rating stars) and simple vocabulary.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A115A7" w:rsidRPr="0075707E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="700F96CA" w14:textId="77777777" w:rsidR="00B865D6" w:rsidRDefault="00B865D6" w:rsidP="00B53DB2">
+    <w:p w14:paraId="1982E8AD" w14:textId="77777777" w:rsidR="00E671B2" w:rsidRDefault="00E671B2" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CC0F280" w14:textId="77777777" w:rsidR="00B865D6" w:rsidRDefault="00B865D6" w:rsidP="00B53DB2">
+    <w:p w14:paraId="7A1C7C5F" w14:textId="77777777" w:rsidR="00E671B2" w:rsidRDefault="00E671B2" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F0883929-A491-3846-AAE0-2AD4805E8CCD}"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6A25689D-DF2C-4026-AE34-926D12958444}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{D18A215F-822F-4A3A-B4D6-6531ABA01FAB}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{97E55E1A-8D55-4B44-BB5A-72EA16E69908}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{1A31AB4D-D99A-B546-858D-B8E5386BA9F6}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{FA98C49A-5FF7-3C48-83E8-AE2AD521A981}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{D91C711E-E185-7942-8E81-68660C122FF8}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D3FCC887-7262-354D-A0F6-D95887305E40}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{2B27ADE5-8268-9745-BB0B-C6685A595B81}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{52DC0F9D-5623-1245-8093-2CA90F76B02C}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{C9E67D6B-07B7-1046-8F58-72600EFEFB45}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{AD588577-A9E7-BF40-912C-962BE717D594}"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{0551EDE0-7CFA-42C2-A931-669EBBD6AEE0}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{C15FA91C-D4C0-479D-A8C6-96A912A69963}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{9C34AA75-9333-0D47-97A1-B65F3BD7B670}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{25C1F2CA-70A0-9D48-B89F-ADE2EFB090E4}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{F779AF7D-8563-9B4F-B4D5-345C5A01AE56}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{8D3B2866-C1BC-4499-80EE-FDBAD46BB3A1}"/>
-    <w:embedBold r:id="rId8" w:fontKey="{B94E077D-907E-4438-A49B-0DA9A0DF0089}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{4A8A8DE4-140A-494D-BC94-78B9412BAF84}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{787EFA59-EC40-BD4E-B82A-CAE38107F5B1}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{D3DFE899-3C90-48C8-A9CC-CE0A72DF9F88}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{F86565B9-407E-FB4D-945F-93E1CFBD1025}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{C357AC2F-DC85-45B3-9A82-DB944C64F552}"/>
-    <w:embedBold r:id="rId11" w:fontKey="{9EE05329-1F8E-42BB-BB77-48A1623FCDF8}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{5CF89E9C-D838-814D-9AE1-259F729DC404}"/>
+    <w:embedBold r:id="rId18" w:fontKey="{C6E7A407-500A-4248-A022-29478829BA5C}"/>
   </w:font>
   <w:font w:name="Lexend Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{8AB2B21F-A7D7-4C1F-8E2B-D4D4A0CB270C}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{14ED9D90-4282-414F-9BD5-4FB5A8F6C79C}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{7155DB06-3B50-41FF-9139-45787E3155E2}"/>
+    <w:embedRegular r:id="rId20" w:fontKey="{30F99EEC-F73C-C545-8BFF-1C179B6DF0D0}"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{3745DB01-A025-4ABA-ADC6-1825D67D8ACC}"/>
+    <w:embedRegular r:id="rId21" w:fontKey="{E75AF08F-EA79-C64E-BB5F-6E4BC631E7BF}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="00B53DB2">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -721,132 +780,132 @@
                     <w:r w:rsidRPr="00ED0235">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02CC2178" w14:textId="77777777" w:rsidR="00B865D6" w:rsidRDefault="00B865D6" w:rsidP="00B53DB2">
+    <w:p w14:paraId="79132297" w14:textId="77777777" w:rsidR="00E671B2" w:rsidRDefault="00E671B2" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="084DC62A" w14:textId="77777777" w:rsidR="00B865D6" w:rsidRDefault="00B865D6" w:rsidP="00B53DB2">
+    <w:p w14:paraId="4D79920B" w14:textId="77777777" w:rsidR="00E671B2" w:rsidRDefault="00E671B2" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -1983,51 +2042,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Paragraphedeliste"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2750,53 +2809,53 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="966013860">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1766725883">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
@@ -2831,113 +2890,116 @@
     <w:rsid w:val="006C3FE7"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="0075707E"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="00792924"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="00814BAA"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="008752AB"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="0092264D"/>
     <w:rsid w:val="009444EE"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="00975103"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="00A115A7"/>
+    <w:rsid w:val="00A211D1"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00A52E04"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B3551C"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B56031"/>
     <w:rsid w:val="00B63127"/>
     <w:rsid w:val="00B865D6"/>
     <w:rsid w:val="00B8717F"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D21770"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00D728EB"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E25435"/>
     <w:rsid w:val="00E263B5"/>
     <w:rsid w:val="00E655E0"/>
+    <w:rsid w:val="00E671B2"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00FA77DC"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="6B730DE6"/>
     <w:rsid w:val="6D19CB27"/>
     <w:rsid w:val="7DFF3DD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3305,713 +3367,713 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B53DB2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00657067"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00657067"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D7E9C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00437D07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
@@ -4028,135 +4090,135 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C3FE7"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C3FE7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006C3FE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C3FE7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006C3FE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4234,51 +4296,51 @@
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font21.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font20.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -4561,55 +4623,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1966</Characters>
+  <Pages>2</Pages>
+  <Words>355</Words>
+  <Characters>1955</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2306</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>