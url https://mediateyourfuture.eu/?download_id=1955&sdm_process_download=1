--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,1166 +1,770 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D4264B4" w14:textId="3E801599" w:rsidR="00524050" w:rsidRPr="00A55C24" w:rsidRDefault="2C6F80E8" w:rsidP="000D2D2D">
+    <w:p w14:paraId="2D4264B4" w14:textId="3E801599" w:rsidR="00524050" w:rsidRPr="00166B3A" w:rsidRDefault="2C6F80E8" w:rsidP="000D2D2D">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="0" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...28 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUSTAINABILITY </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D2D" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:commentRangeEnd w:id="2"/>
-[...77 lines deleted...]
-        <w:commentReference w:id="10"/>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>&amp; LEGACY PLANNING TOOLKIT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15167922" w14:textId="77777777" w:rsidR="000D2D2D" w:rsidRPr="00A55C24" w:rsidRDefault="000D2D2D" w:rsidP="000D2D2D">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="15167922" w14:textId="77777777" w:rsidR="000D2D2D" w:rsidRPr="00166B3A" w:rsidRDefault="000D2D2D" w:rsidP="000D2D2D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F599B63" w14:textId="67C5757A" w:rsidR="006C62D7" w:rsidRPr="00A55C24" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+    <w:p w14:paraId="6F599B63" w14:textId="67C5757A" w:rsidR="006C62D7" w:rsidRPr="00166B3A" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="14" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>WHY THIS TOOL MATTERS?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBEFE87" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+    <w:p w14:paraId="5CBEFE87" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="16" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A55C24">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="17" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>A project does not end when the final event is over. Sustainable projects leave a mark: they continue to benefit young people, the community, and cultural heritage long after the activity is finished.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36586E3F" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+    <w:p w14:paraId="36586E3F" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="18" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A55C24">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="19" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>The Sustainability &amp; Legacy Planning Toolkit helps you think ahead. It ensures that your ideas, materials, partnerships, and results do not disappear once the funding or the workshop ends. With this tool, youth teams can secure long-term impact, build stronger community links, and plan opportunities for future growth, replication, or upscaling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3ABEF8" w14:textId="468BE0A2" w:rsidR="00524050" w:rsidRPr="00A55C24" w:rsidRDefault="2C6F80E8" w:rsidP="26C0B254">
+    <w:p w14:paraId="3F3ABEF8" w14:textId="468BE0A2" w:rsidR="00524050" w:rsidRPr="00166B3A" w:rsidRDefault="2C6F80E8" w:rsidP="26C0B254">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="20" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A55C24">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="21" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...8 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>It is especially useful in cultural mediation, where continuity, relationships, and local relevance matter.</w:t>
       </w:r>
-      <w:commentRangeStart w:id="22"/>
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="428216F0" w14:textId="32DC955C" w:rsidR="006C62D7" w:rsidRPr="00A55C24" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+    <w:p w14:paraId="0F8F323F" w14:textId="77777777" w:rsidR="00EB16BA" w:rsidRDefault="00EB16BA" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="24" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...10 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A149056" w14:textId="77777777" w:rsidR="00EB16BA" w:rsidRDefault="00EB16BA" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477ABA89" w14:textId="77777777" w:rsidR="00EB16BA" w:rsidRDefault="00EB16BA" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6953109F" w14:textId="77777777" w:rsidR="00EB16BA" w:rsidRDefault="00EB16BA" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6D52C3" w14:textId="77777777" w:rsidR="00EB16BA" w:rsidRDefault="00EB16BA" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428216F0" w14:textId="0588568F" w:rsidR="006C62D7" w:rsidRPr="00166B3A" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>HOW TO USE IT?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A796748" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="6A796748" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70AD7">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="28" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Identify what your project creates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>List concrete outputs (materials, events, methods, tools) and outcomes (skills gained, awareness raised, connections built).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380373E4" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+    <w:p w14:paraId="380373E4" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="30" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E7C2A58" w14:textId="0E8FA6EC" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="4E7C2A58" w14:textId="0E8FA6EC" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70AD7">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="33" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Define long-term beneficiaries</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Who will continue to use, enjoy or be influenced by the project once it is over?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DFDF8C" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+    <w:p w14:paraId="13DFDF8C" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="35" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C714F1C" w14:textId="0E2A9D44" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="0C714F1C" w14:textId="0E2A9D44" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70AD7">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="38" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Build a sustainability strategy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Decide how the results will be maintained: updating content, sharing materials, training others, keeping the activity alive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502A5DA3" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+    <w:p w14:paraId="502A5DA3" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="40" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71F4902E" w14:textId="16121E8A" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="71F4902E" w14:textId="16121E8A" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70AD7">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="43" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Map legacy partners</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Identify who can support continuation (schools, youth centres, museums, NGOs, libraries, municipalities).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C268E37" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+    <w:p w14:paraId="1C268E37" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="45" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4C1897" w14:textId="04571753" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="4E4C1897" w14:textId="04571753" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70AD7">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="48" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Explore funding and support options</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Look at small grants, local sponsors, volunteer networks, youth councils, mobility or European programmes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D0B08F" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+    <w:p w14:paraId="39D0B08F" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="50" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="585837A3" w14:textId="1026C142" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="585837A3" w14:textId="1026C142" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70AD7">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="53" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Plan monitoring and handover</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Who follows up? How do you pass the project to another group? What tools need to be documented?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05119FA9" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+    <w:p w14:paraId="05119FA9" w14:textId="77777777" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="55" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5B5FCD" w14:textId="620C186B" w:rsidR="00B70AD7" w:rsidRPr="00A55C24" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="4B5B5FCD" w14:textId="620C186B" w:rsidR="00B70AD7" w:rsidRPr="00166B3A" w:rsidRDefault="00B70AD7" w:rsidP="00B70AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70AD7">
         <w:rPr>
           <w:rFonts w:hAnsi="Symbol"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="58" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>Think about upscaling</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Can the project grow? Be repeated? Adapted by another group?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3122B0" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="00A55C24" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+    <w:p w14:paraId="4F3122B0" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="00166B3A" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="60" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10721A2F" w14:textId="1B98B4E6" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="005616A1">
+    <w:p w14:paraId="2C02DDF6" w14:textId="77777777" w:rsidR="00EB16BA" w:rsidRDefault="00EB16BA" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F3A2BD" w14:textId="77777777" w:rsidR="00EB16BA" w:rsidRDefault="00EB16BA" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494EB8A3" w14:textId="77777777" w:rsidR="00EB16BA" w:rsidRDefault="00EB16BA" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10721A2F" w14:textId="6C0E17B5" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00AE2C00" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
       <w:r w:rsidRPr="0083782E">
+        <w:lastRenderedPageBreak/>
         <w:t>TIPS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B319DFF" w14:textId="77777777" w:rsidR="00B04A61" w:rsidRPr="00A55C24" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
+    <w:p w14:paraId="4B319DFF" w14:textId="77777777" w:rsidR="00B04A61" w:rsidRPr="00166B3A" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="61" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...23 lines deleted...]
-        <w:t>“What can last?”</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Keep sustainability simple: think in terms of “What can last?”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49871787" w14:textId="77777777" w:rsidR="00B04A61" w:rsidRPr="00A55C24" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
+    <w:p w14:paraId="49871787" w14:textId="77777777" w:rsidR="00B04A61" w:rsidRPr="00166B3A" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="64" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Use digital tools for archiving: Drive, Canva folders, or a shared digital library.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9E725A" w14:textId="3A9D573E" w:rsidR="00B04A61" w:rsidRPr="00A55C24" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
+    <w:p w14:paraId="5E9E725A" w14:textId="3A9D573E" w:rsidR="00B04A61" w:rsidRPr="00166B3A" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="66" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="00F26046" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00F26046" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>your project</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: templates, posters, instructions, checklists </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="70" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:t>→</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> these make the project easier to repeat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F95DE81" w14:textId="77777777" w:rsidR="00B04A61" w:rsidRPr="00A55C24" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
+    <w:p w14:paraId="7F95DE81" w14:textId="77777777" w:rsidR="00B04A61" w:rsidRPr="00166B3A" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="72" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Share results publicly to increase visibility and interest (school website, local partners, heritage organisations).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3385E5B6" w14:textId="58B993A1" w:rsidR="00B04A61" w:rsidRPr="00A55C24" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
+    <w:p w14:paraId="3385E5B6" w14:textId="58B993A1" w:rsidR="00B04A61" w:rsidRPr="00166B3A" w:rsidRDefault="00B04A61" w:rsidP="00B04A61">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="74" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Involve partners early</w:t>
       </w:r>
-      <w:del w:id="76" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...15 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00F26046" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>continuation becomes easier if they feel ownership from the start.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E499A23" w14:textId="5655C02A" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
-[...13 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="5E499A23" w14:textId="5655C02A" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E1641E" w14:textId="04404991" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00392591" w:rsidP="00E13B91">
+    <w:p w14:paraId="56E1641E" w14:textId="04404991" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00392591" w:rsidP="00E13B91">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="82" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A55C24">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="83" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TEMPLATE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F26046" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00F26046" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Sustainability &amp; Legacy Planning Toolkit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2889BB17" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+    <w:p w14:paraId="2889BB17" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="86" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40FAB62C" w14:textId="0468F6C0" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00452226" w:rsidP="005616A1">
+    <w:p w14:paraId="40FAB62C" w14:textId="0468F6C0" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="87" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">1 - </w:t>
       </w:r>
-      <w:r w:rsidR="00F26046" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00F26046" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PROJECT OUTCOMES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F26046" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00F26046" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>What remains after the project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B777FE" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00A55C24" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="69B777FE" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00166B3A" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE232F" w:rsidRPr="00A55C24" w14:paraId="1329B521" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="507EE9E7" w14:textId="0E51BD9E" w:rsidR="00F26046" w:rsidRDefault="00F26046" w:rsidP="00F26046">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -1224,722 +828,539 @@
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2436"/>
               <w:gridCol w:w="66"/>
               <w:gridCol w:w="66"/>
               <w:gridCol w:w="81"/>
             </w:tblGrid>
             <w:tr w:rsidR="00F26046" w:rsidRPr="00A55C24" w14:paraId="74A7958E" w14:textId="77777777">
               <w:trPr>
                 <w:gridAfter w:val="3"/>
                 <w:tblHeader/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="49DB1453" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00A55C24" w:rsidRDefault="00F26046" w:rsidP="00F26046">
+                <w:p w14:paraId="49DB1453" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00166B3A" w:rsidRDefault="00F26046" w:rsidP="00F26046">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="93" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...7 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A55C24">
+                  <w:r w:rsidRPr="00166B3A">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="94" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                     <w:t>How long can it last?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F26046" w:rsidRPr="00A55C24" w14:paraId="7D09A6E7" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="5C216DE2" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00A55C24" w:rsidRDefault="00F26046" w:rsidP="00F26046">
+                <w:p w14:paraId="5C216DE2" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00166B3A" w:rsidRDefault="00F26046" w:rsidP="00F26046">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="95" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="09815657" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00A55C24" w:rsidRDefault="00F26046" w:rsidP="00F26046">
+                <w:p w14:paraId="09815657" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00166B3A" w:rsidRDefault="00F26046" w:rsidP="00F26046">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="96" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="41D9F5E9" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00A55C24" w:rsidRDefault="00F26046" w:rsidP="00F26046">
+                <w:p w14:paraId="41D9F5E9" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00166B3A" w:rsidRDefault="00F26046" w:rsidP="00F26046">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="97" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="61BBCF39" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00A55C24" w:rsidRDefault="00F26046" w:rsidP="00F26046">
+                <w:p w14:paraId="61BBCF39" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00166B3A" w:rsidRDefault="00F26046" w:rsidP="00F26046">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="98" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3C07D2AB" w14:textId="473EA8B5" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+          <w:p w14:paraId="3C07D2AB" w14:textId="473EA8B5" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="99" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26046" w:rsidRPr="00A55C24" w14:paraId="7C9EB178" w14:textId="77777777" w:rsidTr="005F6C5E">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="42165FA5" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00A55C24" w:rsidRDefault="00F26046" w:rsidP="005616A1">
+          <w:p w14:paraId="42165FA5" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00166B3A" w:rsidRDefault="00F26046" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="100" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6020AB" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00A55C24" w:rsidRDefault="00F26046" w:rsidP="005616A1">
+          <w:p w14:paraId="6F6020AB" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00166B3A" w:rsidRDefault="00F26046" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="101" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="55D23742" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00A55C24" w:rsidRDefault="00F26046" w:rsidP="005616A1">
+          <w:p w14:paraId="55D23742" w14:textId="77777777" w:rsidR="00F26046" w:rsidRPr="00166B3A" w:rsidRDefault="00F26046" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="102" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C70DEA2" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="0C70DEA2" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A0916A5" w14:textId="77777777" w:rsidR="0056429F" w:rsidRPr="00A55C24" w:rsidRDefault="0056429F" w:rsidP="005616A1">
+    <w:p w14:paraId="3A0916A5" w14:textId="77777777" w:rsidR="0056429F" w:rsidRPr="00166B3A" w:rsidRDefault="0056429F" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="104" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A87DF7A" w14:textId="1F617BD5" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00452226" w:rsidP="005616A1">
+    <w:p w14:paraId="3A87DF7A" w14:textId="1F617BD5" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="105" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">2 - </w:t>
       </w:r>
-      <w:r w:rsidR="009E2FC6" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="009E2FC6" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>LONG-TERM BENEFICIARIES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="009E2FC6" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="009E2FC6" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Who continues to benefit?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B051ABF" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00A55C24" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="4B051ABF" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00166B3A" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE232F" w:rsidRPr="00A55C24" w14:paraId="03E0861E" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCE2104" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+          <w:p w14:paraId="7FCE2104" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="111" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00A55C24">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="112" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Group (Youth, Schools, Community, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A952807" w14:textId="1BF78DAE" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+          <w:p w14:paraId="4A952807" w14:textId="1BF78DAE" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="113" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="572D841C" w14:textId="60069401" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="009E2FC6" w:rsidP="005616A1">
+          <w:p w14:paraId="572D841C" w14:textId="60069401" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="009E2FC6" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="114" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00A55C24">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166B3A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="115" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>What do they gain long-term?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2658"/>
               <w:gridCol w:w="66"/>
               <w:gridCol w:w="81"/>
             </w:tblGrid>
             <w:tr w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w14:paraId="1CED1639" w14:textId="77777777">
               <w:trPr>
                 <w:gridAfter w:val="2"/>
                 <w:tblHeader/>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="273AFC48" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
+                <w:p w14:paraId="273AFC48" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00166B3A" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="116" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...7 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A55C24">
+                  <w:r w:rsidRPr="00166B3A">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="117" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                     <w:t>How will they access the outcomes?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w14:paraId="2B86AFF3" w14:textId="77777777">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4E7A47CC" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
+                <w:p w14:paraId="4E7A47CC" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00166B3A" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="118" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="442134B3" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
+                <w:p w14:paraId="442134B3" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00166B3A" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="119" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="48EF9DD4" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
+                <w:p w14:paraId="48EF9DD4" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00166B3A" w:rsidRDefault="009E2FC6" w:rsidP="009E2FC6">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
-                      <w:rPrChange w:id="120" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                      </w:rPrChange>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="083211C6" w14:textId="229EF147" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
+          <w:p w14:paraId="083211C6" w14:textId="229EF147" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="121" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w14:paraId="775E1C9B" w14:textId="77777777" w:rsidTr="00364227">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="5785CE51" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w:rsidRDefault="009E2FC6" w:rsidP="005616A1">
+          <w:p w14:paraId="5785CE51" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00166B3A" w:rsidRDefault="009E2FC6" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="122" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="4348D3B7" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w:rsidRDefault="009E2FC6" w:rsidP="005616A1">
+          <w:p w14:paraId="4348D3B7" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00166B3A" w:rsidRDefault="009E2FC6" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="123" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEEE899" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00A55C24" w:rsidRDefault="009E2FC6" w:rsidP="005616A1">
+          <w:p w14:paraId="5BEEE899" w14:textId="77777777" w:rsidR="009E2FC6" w:rsidRPr="00166B3A" w:rsidRDefault="009E2FC6" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="124" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="436A47F2" w14:textId="77B0D833" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="0070674B" w:rsidP="00294998">
+    <w:p w14:paraId="436A47F2" w14:textId="77B0D833" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="0070674B" w:rsidP="00294998">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="125" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00452226" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00452226" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3 - </w:t>
       </w:r>
-      <w:r w:rsidR="00294998" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00294998" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SUSTAINABILITY STRATEGY</w:t>
       </w:r>
-      <w:r w:rsidR="00452226" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00452226" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00294998" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00294998" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>How will the project continue after it ends?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32754010" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00A55C24" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="32754010" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00166B3A" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE232F" w14:paraId="0D8891A7" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="21BAD7B6" w14:textId="018C89CE" w:rsidR="00DE232F" w:rsidRPr="00294998" w:rsidRDefault="00294998" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
@@ -1973,63 +1394,52 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294998">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Who is responsible?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="416DEA74" w14:textId="4191629C" w:rsidR="00DE232F" w:rsidRPr="00294998" w:rsidRDefault="00294998" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A55C24">
-[...11 lines deleted...]
-              <w:t>Frequency (monthly / yearly / one-off</w:t>
+            <w:r>
+              <w:t>Frequency (monthly / yearly / one-off)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="30C84194" w14:textId="651C664F" w:rsidR="00DE232F" w:rsidRPr="00294998" w:rsidRDefault="00294998" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294998">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tools needed</w:t>
             </w:r>
           </w:p>
@@ -2085,104 +1495,86 @@
           </w:tcPr>
           <w:p w14:paraId="030835E4" w14:textId="77777777" w:rsidR="00294998" w:rsidRDefault="00294998" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B73B0C7" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E65EF88" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E5300C6" w14:textId="31DD91F0" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00452226" w:rsidP="005616A1">
+    <w:p w14:paraId="0E5300C6" w14:textId="31DD91F0" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="133" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">4 – </w:t>
       </w:r>
-      <w:r w:rsidR="000E2AE5" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="000E2AE5" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>LEGACY PARTNERS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000E2AE5" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="000E2AE5" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Who can help carry the project forward?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F00365F" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00A55C24" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="1F00365F" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00166B3A" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE232F" w14:paraId="7DEB98A0" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="1DE53E36" w14:textId="43733F3F" w:rsidR="00DE232F" w:rsidRPr="000E2AE5" w:rsidRDefault="000E2AE5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
@@ -2215,61 +1607,55 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E2AE5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Role in continuation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="010DFCB2" w14:textId="7BEDA0C7" w:rsidR="00DE232F" w:rsidRPr="000E2AE5" w:rsidRDefault="000E2AE5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A55C24">
+            <w:r w:rsidRPr="00166B3A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="139" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>Type of support (space, funding, expertise, visibility…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1837"/>
               <w:gridCol w:w="66"/>
@@ -2547,105 +1933,87 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DAA8BE0" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRDefault="00DE232F" w:rsidP="005616A1"/>
     <w:p w14:paraId="3D166593" w14:textId="77777777" w:rsidR="00E13B91" w:rsidRPr="00DE232F" w:rsidRDefault="00E13B91" w:rsidP="005616A1"/>
     <w:p w14:paraId="0112DE74" w14:textId="77777777" w:rsidR="000D2D2D" w:rsidRDefault="000D2D2D">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000E8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFC31C7" w14:textId="1A31BC56" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00452226" w:rsidP="005616A1">
+    <w:p w14:paraId="2AFC31C7" w14:textId="1A31BC56" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="140" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5 – </w:t>
       </w:r>
-      <w:r w:rsidR="003D6767" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="003D6767" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FUNDING &amp; SUPPORT OPTIONS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003D6767" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="003D6767" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>How to fund or resource continuation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F04B77C" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00A55C24" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="3F04B77C" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00166B3A" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00762260" w14:paraId="705C860D" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="11F0A9B4" w14:textId="77777777" w:rsidR="003D6767" w:rsidRDefault="003D6767" w:rsidP="003D6767">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2900,104 +2268,86 @@
           </w:tcPr>
           <w:p w14:paraId="33705910" w14:textId="77777777" w:rsidR="00762260" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D851F87" w14:textId="77777777" w:rsidR="00762260" w:rsidRDefault="00762260" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CDE36BF" w14:textId="77777777" w:rsidR="00E13B91" w:rsidRPr="00762260" w:rsidRDefault="00E13B91" w:rsidP="005616A1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69A5DB66" w14:textId="00F3EA95" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00452226" w:rsidP="005616A1">
+    <w:p w14:paraId="69A5DB66" w14:textId="00F3EA95" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="146" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">6 - </w:t>
       </w:r>
-      <w:r w:rsidR="00D32AB1" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00D32AB1" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MONITORING &amp; HANDOVER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D32AB1" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="00D32AB1" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>How will you ensure the project continues effectively?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB1272B" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00A55C24" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="1DB1272B" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00166B3A" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00762260" w14:paraId="624EF1F6" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="1E9CEE66" w14:textId="77777777" w:rsidR="00D32AB1" w:rsidRDefault="00D32AB1" w:rsidP="00D32AB1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -3260,97 +2610,82 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08CE3A4D" w14:textId="77777777" w:rsidR="00762260" w:rsidRDefault="00762260" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07B16CF0" w14:textId="77777777" w:rsidR="00E13B91" w:rsidRPr="00E13B91" w:rsidRDefault="00E13B91" w:rsidP="00E13B91"/>
     <w:p w14:paraId="2C396547" w14:textId="77777777" w:rsidR="000D2D2D" w:rsidRDefault="000D2D2D">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000E8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FE38CD" w14:textId="6A647DC2" w:rsidR="00DE232F" w:rsidRPr="00A55C24" w:rsidRDefault="00452226" w:rsidP="005616A1">
+    <w:p w14:paraId="05FE38CD" w14:textId="6A647DC2" w:rsidR="00DE232F" w:rsidRPr="00166B3A" w:rsidRDefault="00452226" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
-          <w:rPrChange w:id="152" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...9 lines deleted...]
-          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7 - </w:t>
       </w:r>
-      <w:r w:rsidR="009B2448" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="009B2448" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>UPSCALING POTENTIAL</w:t>
       </w:r>
-      <w:r w:rsidR="009B2448" w:rsidRPr="00A55C24">
-[...4 lines deleted...]
-          </w:rPrChange>
+      <w:r w:rsidR="009B2448" w:rsidRPr="00166B3A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>Could this project be expanded or replicated?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B46022C" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00A55C24" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="7B46022C" w14:textId="77777777" w:rsidR="00CF04E4" w:rsidRPr="00166B3A" w:rsidRDefault="00CF04E4" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00762260" w:rsidRPr="00A55C24" w14:paraId="65D051BE" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="5637EE20" w14:textId="77777777" w:rsidR="009B2448" w:rsidRDefault="009B2448" w:rsidP="009B2448">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -3386,516 +2721,365 @@
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
           <w:p w14:paraId="28DCDF71" w14:textId="0E686206" w:rsidR="00762260" w:rsidRPr="009B2448" w:rsidRDefault="009B2448" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Where? / With whom?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="3C74BF01" w14:textId="1808CEF7" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="009B2448" w:rsidP="005616A1">
+          <w:p w14:paraId="3C74BF01" w14:textId="1808CEF7" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="009B2448" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="157" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...20 lines deleted...]
-              <w:t>Resources needed. Vs Barriers / Risks</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Resources needed vs. barriers / risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00762260" w:rsidRPr="00A55C24" w14:paraId="6F7B332C" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="03DCD1B3" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="03DCD1B3" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="159" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="4965742D" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="4965742D" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="160" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="5426CC5F" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="5426CC5F" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="161" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00762260" w:rsidRPr="00A55C24" w14:paraId="549A4B20" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="646716F1" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="646716F1" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="162" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="61E81469" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="61E81469" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="163" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="1F63D976" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="1F63D976" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="164" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00762260" w:rsidRPr="00A55C24" w14:paraId="6B5DFEF4" w14:textId="77777777" w:rsidTr="00BC41E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="3E40DA80" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="3E40DA80" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="165" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="590B2C1A" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="590B2C1A" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="166" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA7C5DA" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
+          <w:p w14:paraId="1CA7C5DA" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
-                <w:rPrChange w:id="167" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...1 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B9BBB8C" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00A55C24" w:rsidRDefault="00762260" w:rsidP="005616A1">
-[...5 lines deleted...]
-          </w:rPrChange>
+    <w:p w14:paraId="3B9BBB8C" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00166B3A" w:rsidRDefault="00762260" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00762260" w:rsidRPr="00A55C24">
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00762260" w:rsidRPr="00166B3A">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...101 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7470A859" w14:textId="77777777" w:rsidR="0074394D" w:rsidRDefault="0074394D" w:rsidP="005616A1">
+    <w:p w14:paraId="7C7B3EBC" w14:textId="77777777" w:rsidR="0020626B" w:rsidRDefault="0020626B" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E11F295" w14:textId="77777777" w:rsidR="0074394D" w:rsidRDefault="0074394D" w:rsidP="005616A1">
+    <w:p w14:paraId="0E3B4BE0" w14:textId="77777777" w:rsidR="0020626B" w:rsidRDefault="0020626B" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{A90D6918-DFAA-3646-B1D7-4B1D885A519A}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{8E3ADA56-878A-4949-AB55-73792B5ADD95}"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{3972DDF1-D00C-CF45-BF47-225B90DDA6CB}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{610A60BE-DDCE-8F4F-A18E-35087940863B}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{733F8826-FB5B-C342-B105-CCCE84F14DC0}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{C4BB741A-D390-C845-9BEC-FBB2BDA0CDEB}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{1EBF33D9-EED4-E24E-960B-1F415B8C4ED1}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId6" w:fontKey="{0C5D32EE-07F9-DD4F-A36E-EF9CDA7871DF}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{74007986-DB25-1B45-8D90-97E15CAFF810}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{3609113D-3B6D-AD44-8EB1-50EC282FC2A3}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{DFEF1BD5-7390-324B-A9C9-0A7C5DB44130}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{664F3D86-7A17-6E47-B66A-5D1C0269F82D}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{42D0FF7F-DEA3-1F4E-A602-BADC5F69B225}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{83B3E779-4A91-AA48-BB66-96AE23612B06}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{C372F87A-D377-2B47-BE3C-8F17C6F961F8}"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{BF7EF3D0-F8CD-4F47-BFCB-70BC849470B7}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId11" w:fontKey="{5CED8DEC-CFCE-4D4A-887F-290060AF7573}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{089F6CDB-C214-894B-84C3-112ADE9ACFEA}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{581290B0-6FDB-C342-8806-D74AA44AABC6}"/>
+    <w:embedItalic r:id="rId11" w:fontKey="{DAD29382-1F06-1444-908E-4DCE8CC8689D}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{794AE305-E55A-C741-8FEC-AD4D31773F91}"/>
-    <w:embedBold r:id="rId13" w:fontKey="{BE393AF4-C147-FF4E-98D3-90A92DF17D29}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{B23E6460-7E39-824F-B611-01897BA767B5}"/>
+    <w:embedBold r:id="rId13" w:fontKey="{4F16C62D-22B1-2244-AFAC-F914CEF1B39B}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{D15E1DE1-4587-7D4C-8EE5-21EC299A7FEB}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{5214655B-23D6-1442-91B1-263149588E60}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId16" w:fontKey="{CB66CF1D-0956-FB4B-BC7D-A9AD31C9B489}"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId15" w:fontKey="{D60E0C3D-8413-C047-9BB0-1884062F1873}"/>
+    <w:embedBold r:id="rId16" w:fontKey="{1E23358D-7817-B045-9612-1C325F21584A}"/>
   </w:font>
   <w:font w:name="Lexend Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{A59A3D6E-E4F2-1F42-9096-67F8E0FB271B}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{2EA0C450-3C47-FA4F-89F6-9EE646221D0F}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId18" w:fontKey="{F17F5180-FFAC-7E45-8352-DCF0608D8D39}"/>
+    <w:embedRegular r:id="rId18" w:fontKey="{6B6C7356-31E2-C24E-BB0C-7A7B6669BEF3}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId19" w:fontKey="{85C0FDEE-4335-A649-9FED-1F7D6F507DF0}"/>
+    <w:embedRegular r:id="rId19" w:fontKey="{2F41B827-CF95-D049-8A65-73540CC69F23}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="005616A1">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="666E5E82" w14:textId="2FF57D84" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00475A54" w:rsidP="005616A1">
     <w:r w:rsidRPr="00BA1A1E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-117742</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>169779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2294911" cy="619626"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3959,245 +3143,189 @@
               <wp:effectExtent l="0" t="0" r="0" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="630353910" name="Zone de texte 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4220028" cy="786130"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="00A55C24" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
+                        <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="00166B3A" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
-                              <w:rPrChange w:id="169" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                              </w:rPrChange>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A55C24">
+                          <w:r w:rsidRPr="00166B3A">
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
-                              <w:rPrChange w:id="170" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                              </w:rPrChange>
                             </w:rPr>
                             <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="00A55C24" w:rsidRDefault="0035115D" w:rsidP="005616A1">
+                        <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="00166B3A" w:rsidRDefault="0035115D" w:rsidP="005616A1">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
-                              <w:rPrChange w:id="171" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                              </w:rPrChange>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A55C24">
+                          <w:r w:rsidRPr="00166B3A">
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="en-GB"/>
-                              <w:rPrChange w:id="172" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                              </w:rPrChange>
                             </w:rPr>
                             <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6E70F9FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.95pt;margin-top:1.65pt;width:332.3pt;height:61.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEAFQn3tOAAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTU+DQBCG7yb+h82YeDF2KVgryNIY40fizdJqvG3ZEYjsLGG3gP/e8aS3mbxP3nkm&#10;38y2EyMOvnWkYLmIQCBVzrRUK9iVj5c3IHzQZHTnCBV8o4dNcXqS68y4iV5x3IZacAn5TCtoQugz&#10;KX3VoNV+4Xokzj7dYHXgdailGfTE5baTcRRdS6tb4guN7vG+wepre7QKPi7q9xc/P+2nZJX0D89j&#10;uX4zpVLnZ/PdLYiAc/iD4Vef1aFgp4M7kvGiU5DEacooDwkIztP0agXiwGC8XoIscvn/g+IHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWLWbS0CAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFQn3tOAAAAAJAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:164.95pt;margin-top:1.65pt;width:332.3pt;height:61.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQA9YtZtLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadoZcYosRYYB&#13;&#10;QVsgHXpWZCkWIIuapMTOfv0o2Xms22nYRSZFio/vIz17aGtNDsJ5Baago8GQEmE4lMrsCvr9dfXp&#13;&#10;nhIfmCmZBiMKehSePsw/fpg1NhdjqECXwhEMYnze2IJWIdg8yzyvRM38AKwwaJTgahZQdbusdKzB&#13;&#10;6LXOxsPhNGvAldYBF97j7WNnpPMUX0rBw7OUXgSiC4q1hXS6dG7jmc1nLN85ZivF+zLYP1RRM2Uw&#13;&#10;6TnUIwuM7J36I1StuAMPMgw41BlIqbhIPWA3o+G7bjYVsyL1guB4e4bJ/7+w/OmwsS+OhPYLtEhg&#13;&#10;BKSxPvd4GftppavjFyslaEcIj2fYRBsIx8vJGJkYI9EcbXf309FNwjW7vLbOh68CahKFgjqkJaHF&#13;&#10;DmsfMCO6nlxiMg9alSuldVLiKIilduTAkEQdUo344jcvbUhT0OnN7TAFNhCfd5G1wQSXnqIU2m3b&#13;&#10;N7qF8oj9O+hGw1u+UljkmvnwwhzOAraM8x2e8ZAaMAn0EiUVuJ9/u4/+SBFaKWlwtgrqf+yZE5To&#13;&#10;bwbJ+zyaTOIwJmVyezdGxV1bttcWs6+XgJ2PcJMsT2L0D/okSgf1G67BImZFEzMccxc0nMRl6CYe&#13;&#10;14iLxSI54fhZFtZmY3kMHZGOFLy2b8zZnqeADD/BaQpZ/o6uzje+NLDYB5AqcRkB7lDtccfRTRT3&#13;&#10;axZ341pPXpefwfwXAAAA//8DAFBLAwQUAAYACAAAACEA07uG9eMAAAAOAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbExPS0+EMBC+m/gfmjHxYtyy4LrCUjbGZ+LNxUe8dekIRDoltAv47x1PepnM5Pvme+Tb&#13;&#10;2XZixMG3jhQsFxEIpMqZlmoFL+X9+RUIHzQZ3TlCBd/oYVscH+U6M26iZxx3oRYsQj7TCpoQ+kxK&#13;&#10;XzVotV+4HomxTzdYHfgcamkGPbG47WQcRZfS6pbYodE93jRYfe0OVsHHWf3+5OeH1ylZJf3d41iu&#13;&#10;30yp1OnJfLvhcb0BEXAOfx/w24HzQ8HB9u5AxotOQRKnKVN5SUAwnqYXKxB7JsbrJcgil/9rFD8A&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPWLWbS0CAABUBAAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA07uG9eMAAAAOAQAADwAAAAAAAAAAAAAA&#13;&#10;AACHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="00A55C24" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
+                  <w:p w14:paraId="2FB72F6A" w14:textId="1E6F9864" w:rsidR="00910EA0" w:rsidRPr="00166B3A" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
-                        <w:rPrChange w:id="169" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                        </w:rPrChange>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A55C24">
+                    <w:r w:rsidRPr="00166B3A">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
-                        <w:rPrChange w:id="170" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                        </w:rPrChange>
                       </w:rPr>
                       <w:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or the European Education and Culture Executive Agency (EACEA). Neither the European Union nor EACEA can be held responsible for them.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="00A55C24" w:rsidRDefault="0035115D" w:rsidP="005616A1">
+                  <w:p w14:paraId="415BAD5E" w14:textId="49AE6BD8" w:rsidR="00BA1A1E" w:rsidRPr="00166B3A" w:rsidRDefault="0035115D" w:rsidP="005616A1">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
-                        <w:rPrChange w:id="171" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                        </w:rPrChange>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A55C24">
+                    <w:r w:rsidRPr="00166B3A">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="en-GB"/>
-                        <w:rPrChange w:id="172" w:author="Team Logopsycom" w:date="2026-01-13T10:56:00Z" w16du:dateUtc="2026-01-13T09:56:00Z">
-[...5 lines deleted...]
-                        </w:rPrChange>
                       </w:rPr>
                       <w:t>Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
   <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10D058A9" w14:textId="77777777" w:rsidR="0074394D" w:rsidRDefault="0074394D" w:rsidP="005616A1">
+    <w:p w14:paraId="7634ACED" w14:textId="77777777" w:rsidR="0020626B" w:rsidRDefault="0020626B" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CAB5D70" w14:textId="77777777" w:rsidR="0074394D" w:rsidRDefault="0074394D" w:rsidP="005616A1">
+    <w:p w14:paraId="32FB3A80" w14:textId="77777777" w:rsidR="0020626B" w:rsidRDefault="0020626B" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -4224,51 +3352,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6431,227 +5559,221 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1766725883">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="270746529">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1345552146">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="132"/>
   <w:embedTrueTypeFonts/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
     <w:rsid w:val="00036B88"/>
     <w:rsid w:val="000D2D2D"/>
     <w:rsid w:val="000E2AE5"/>
     <w:rsid w:val="001027D5"/>
     <w:rsid w:val="001328FD"/>
+    <w:rsid w:val="00166B3A"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="0020590D"/>
+    <w:rsid w:val="0020626B"/>
     <w:rsid w:val="0023174E"/>
     <w:rsid w:val="00294998"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="00392591"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003D6767"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452226"/>
     <w:rsid w:val="00452AD3"/>
+    <w:rsid w:val="004705CD"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
     <w:rsid w:val="00535949"/>
     <w:rsid w:val="00546AE4"/>
     <w:rsid w:val="005616A1"/>
     <w:rsid w:val="0056429F"/>
     <w:rsid w:val="005C187D"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="007034C3"/>
     <w:rsid w:val="0070674B"/>
     <w:rsid w:val="0074394D"/>
     <w:rsid w:val="00762260"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="0084237F"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008D363E"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="008F1146"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="009B2448"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="009E2FC6"/>
     <w:rsid w:val="009F3830"/>
+    <w:rsid w:val="00A35EA3"/>
     <w:rsid w:val="00A55C24"/>
     <w:rsid w:val="00A7620A"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B04A61"/>
     <w:rsid w:val="00B25DDB"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B70AD7"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC02EF"/>
     <w:rsid w:val="00BC41E9"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00BF29FB"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C52671"/>
     <w:rsid w:val="00CF04E4"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D32AB1"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DE232F"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E13B91"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
+    <w:rsid w:val="00EB16BA"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00EE0033"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F20807"/>
+    <w:rsid w:val="00F23A97"/>
     <w:rsid w:val="00F26046"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00F862EB"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="26C0B254"/>
     <w:rsid w:val="2C6F80E8"/>
     <w:rsid w:val="6D19CB27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7851,51 +6973,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A55C24"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="215551196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8057,51 +7179,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8390,59 +7512,59 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
+  <Pages>7</Pages>
   <Words>530</Words>
-  <Characters>2917</Characters>
+  <Characters>2921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3441</CharactersWithSpaces>
+  <CharactersWithSpaces>3445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>