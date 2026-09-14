--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,3862 +1,4276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="5B83A0F5" wp14:textId="61E8EBD2">
-[...43 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="5B83A0F5" w14:textId="22D51B2B" w:rsidR="000B52F8" w:rsidRPr="00F61160" w:rsidRDefault="397E425D" w:rsidP="44529A2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CARTOGRAPHIE DES PARTI</w:t>
+      </w:r>
+      <w:r w:rsidR="00034C84" w:rsidRPr="00F61160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S PRENANT</w:t>
+      </w:r>
+      <w:r w:rsidR="00034C84" w:rsidRPr="00F61160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="47497915" w14:textId="4E6C5BF6" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="005D3959">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3959">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DA404B" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="00584C42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Cette cartographie constitue un outil essentiel tant pour l'élaboration d'un projet de médiation culturelle que pour son suivi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBB6B63" w14:textId="4143E7E4" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="00584C42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Elle offre une vision claire des différent</w:t>
+      </w:r>
+      <w:r w:rsidR="008265D9" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>s parti</w:t>
+      </w:r>
+      <w:r w:rsidR="008265D9" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>s prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="008265D9" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>s impliqué</w:t>
+      </w:r>
+      <w:r w:rsidR="008265D9" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s dans le projet et met en évidence leurs influences </w:t>
+      </w:r>
+      <w:r w:rsidR="006C19CF" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leur</w:t>
+      </w:r>
+      <w:r w:rsidR="006C19CF" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...12 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="006C19CF" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>engagements respectifs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655A0DC9" w14:textId="545E55FD" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="00584C42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Grâce à cette cartographie, il est plus facile d'é</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB546F" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>laborer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un plan d'action pertinent, de comprendre comment interagir avec chaque </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB546F" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>partie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...89 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="669DF5A2" wp14:textId="77777777">
+      <w:r w:rsidR="00AB546F" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>prenante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de suivre l'évolution du projet afin d'ajuster les actions tout au long de celui-ci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="494DB3C2" w14:textId="64BFF9E5" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="000A18C5" w:rsidRPr="00A90824">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="669DF5A2" w14:textId="012A6117" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr/>
-[...26 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Identifie</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6B20" w:rsidRPr="00A90824">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> tou</w:t>
+      </w:r>
+      <w:r w:rsidR="00116E0F" w:rsidRPr="00A90824">
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">s les </w:t>
+      </w:r>
+      <w:r w:rsidR="00116E0F" w:rsidRPr="00A90824">
+        <w:t>parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00116E0F" w:rsidRPr="00A90824">
+        <w:t>prenantes potentielles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="79EFAC6E" wp14:textId="77777777">
+    <w:p w14:paraId="79EFAC6E" w14:textId="28E22AB1" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr/>
-[...38 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="39D23E15" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Analyse</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6B20" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leur Influence et </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA761A" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leurs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Intérêts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D23E15" w14:textId="0C182905" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr/>
-[...26 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Crée</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6B20" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:t xml:space="preserve">atrice et </w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...16 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="12CDBFD9" wp14:textId="77777777">
+      <w:r w:rsidR="000E6B20" w:rsidRPr="00A90824">
+        <w:t>définissez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> un plan d’action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CDBFD9" w14:textId="0133C008" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00DA761A" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr/>
-[...64 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Quelques</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exemples de modèles disponibles sur Internet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0A1CE4" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:lastRenderedPageBreak/>
         <w:t>CONSEILS</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="65448CB9" wp14:textId="77777777">
+    <w:p w14:paraId="65448CB9" w14:textId="217425C9" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00D94A24" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr/>
-[...74 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Menez</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une réflexion de groupe </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6EE7" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vous assurer d</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t>e n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">e pas </w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">oublier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> parti</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5677" w:rsidRPr="00A90824">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5677" w:rsidRPr="00A90824">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="347E6E55" wp14:textId="77777777">
+    <w:p w14:paraId="347E6E55" w14:textId="41DF0646" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00D94A24" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="66184E6A" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Effectuez une recherche locale</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5677" w:rsidRPr="00A90824">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66184E6A" w14:textId="0EDEEEA4" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr/>
-[...26 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilisez des visuels </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5677" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et des mots </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>simples pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="094489AB" wp14:textId="512DB1FE">
+      <w:r w:rsidR="001A5677" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">faciliter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>l’accessibilité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094489AB" w14:textId="3FBFBF78" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="001A5677" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:rPr/>
-[...16 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="019101CC" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Testez</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t>es outils numériques, par exemple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019101CC" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="00C315E6">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="R42a3c22f5c3c417d">
-        <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00A90824">
           <w:rPr>
             <w:color w:val="467886"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Stakeholders Mapping Templates</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="0E27B00A" wp14:textId="77777777"/>
-[...56 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="0562CB0E" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="34CE0A41" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="6D98A12B" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="5997CC1D" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="110FFD37" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="6B699379" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="354F0ADE" w14:textId="007903AC" w:rsidR="000B52F8" w:rsidRPr="00F61160" w:rsidRDefault="00C10E42" w:rsidP="44529A2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lignes directrices pour la c</w:t>
+      </w:r>
+      <w:r w:rsidR="00853D00" w:rsidRPr="00F61160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>artographie des parties prenantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE9F23F" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="1F72F646" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="08CE6F91" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="6A9D2F2A" w14:textId="1CEB78DC" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="44529A2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>1 - Identifiez tou</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CA4" w:rsidRPr="00A90824">
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>s les parti</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CA4" w:rsidRPr="00A90824">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>s prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CA4" w:rsidRPr="00A90824">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00904CA4" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> potentielles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6FA3A0" w14:textId="22D06D78" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">La première étape </w:t>
+      </w:r>
+      <w:r w:rsidR="00932DCC" w:rsidRPr="00A90824">
+        <w:t>consiste à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00932DCC" w:rsidRPr="00A90824">
+        <w:t>mener une réflexion de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> groupe et </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7C4F" w:rsidRPr="00A90824">
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52D5C" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">lister </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7C4F" w:rsidRPr="00A90824">
+        <w:t>toutes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:t xml:space="preserve"> les </w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...23 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="66180F9D" wp14:textId="17358FE7">
+      <w:r w:rsidR="00FC7C4F" w:rsidRPr="00A90824">
+        <w:t>personnes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">, groupes ou organisations </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7C4F" w:rsidRPr="00A90824">
+        <w:t>susceptibles d'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">être </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7C4F" w:rsidRPr="00A90824">
+        <w:t>concernés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> par, ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7C4F" w:rsidRPr="00A90824">
+        <w:t>d'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">avoir un impact sur, votre projet de médiation culturelle. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7C4F" w:rsidRPr="00A90824">
+        <w:t>Voyez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> large</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52D5C" w:rsidRPr="00A90824">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CDCEAD" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="66180F9D" w14:textId="2796C8B4" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...20 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="675D91EF" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Parti</w:t>
+      </w:r>
+      <w:r w:rsidR="00932DCC" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00932DCC" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s internes</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2916" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> l’équipe du projet, les autres jeunes participants, les superviseurs</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2916" w:rsidRPr="00A90824">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> etc</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2916" w:rsidRPr="00A90824">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675D91EF" w14:textId="3820A5A3" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...23 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="1CF69D0E" wp14:textId="3422D8EC">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Parti</w:t>
+      </w:r>
+      <w:r w:rsidR="00932DCC" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00932DCC" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s externes</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF69D0E" w14:textId="2B79AAC5" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...16 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Institutions culturelles</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:t xml:space="preserve"> musées, théâtres, librairies, centres culturels.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="34AE9A4F" wp14:textId="51858FD8">
+    <w:p w14:paraId="34AE9A4F" w14:textId="6AF436FD" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...13 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="234CD413" wp14:textId="4DFDAADC">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autorités locales</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>airie</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>, services jeunesse, services culturels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234CD413" w14:textId="76292388" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="44529A2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="0BA44A4A" wp14:textId="42B462C4">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organisations </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la société </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>civile</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> associations de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43EA6">
+        <w:t>quartier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>, ONG, centres sociaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00B218F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA44A4A" w14:textId="02211816" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00A90824">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...20 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="454E38B7" wp14:textId="00FE4259">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Entreprises </w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43EA6">
+        <w:t>mécènes</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t>, sponsors, entreprises locales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454E38B7" w14:textId="34A34C03" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...13 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="0AB178B7" wp14:textId="0FA70599">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Média</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5B6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> journa</w:t>
+      </w:r>
+      <w:r w:rsidR="0079397B">
+        <w:t>ux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> loca</w:t>
+      </w:r>
+      <w:r w:rsidR="0079397B">
+        <w:t>ux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">, stations </w:t>
+      </w:r>
+      <w:r w:rsidR="0079397B">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>radio, blogs</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3241">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB178B7" w14:textId="5F979542" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00B218F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...13 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="64EEAFD2" wp14:textId="3F064E34">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Publics</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56077">
+        <w:t>établissements scolaires</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t>, groupes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> jeunes, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>habitants</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> locaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EEAFD2" w14:textId="4C8FD49C" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...34 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autres</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> parents, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B218F4">
+        <w:t>bénévoles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>, experts, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB9E253" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2E21B5" w14:textId="45CC30A6" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="44529A2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">2 - Analysez leur influence et </w:t>
+      </w:r>
+      <w:r w:rsidR="00985F2F">
+        <w:t xml:space="preserve">leurs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>intérêts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73346053" w14:textId="34919D1F" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">Une fois la liste établie, vous devez évaluer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">le niveau d'influence et d'intérêt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">de chaque </w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t>partie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...32 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="6EEF58AE" wp14:textId="38B19AE7">
+      <w:r w:rsidR="00944A64">
+        <w:t>prenante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> par rapport à votre projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEF58AE" w14:textId="1F617A61" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Influence</w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="223713F1" wp14:textId="0C262A2F">
+      <w:r w:rsidR="00944A64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>: dans quelle mesure ce</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t>tte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> parti</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> a-t-</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> le pouvoir d'influencer positivement ou négativement le projet</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>? Peut-</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> apporter des ressources (financières, humaines, logistiques) ou, au contraire, créer des obstacles</w:t>
+      </w:r>
+      <w:r w:rsidR="00944A64">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">? Évaluez son </w:t>
+      </w:r>
+      <w:r w:rsidR="00116DCF">
+        <w:t>niveau d'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">influence comme faible ou </w:t>
+      </w:r>
+      <w:r w:rsidR="001C45E6">
+        <w:t>élevé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223713F1" w14:textId="673E26CE" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Intérêt</w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...14 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="000D7974">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>: dans quelle mesure ce</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t>tte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> parti</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> est-</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t>elle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> motivé</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> à s'impliquer dans le projet ou à en subir les conséquences</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00376C83">
+        <w:t>Est-elle fortement intéressée par les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> objectifs et </w:t>
+      </w:r>
+      <w:r w:rsidR="00376C83">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>es résultats</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">Évaluez son </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t>niveau d'</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974" w:rsidRPr="00A90824">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t>térêt</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> comme faible ou </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974">
+        <w:t>élevé</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7974" w:rsidRPr="00A90824">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B256321" w14:textId="77777777" w:rsidR="00B36BA8" w:rsidRPr="00A90824" w:rsidRDefault="00B36BA8"/>
+    <w:p w14:paraId="52E56223" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="648F20BC" w14:textId="2D898608" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="44529A2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
         <w:t>3 - Matrice et plan d’action</w:t>
       </w:r>
+      <w:r w:rsidR="00761A4C" w:rsidRPr="00A90824">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>L’influence/ intérêt des parti</w:t>
+      </w:r>
+      <w:r w:rsidR="00426749">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>s prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00426749">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109E1A8A" w14:textId="1B2DA714" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="0024090F">
       <w:r>
-        <w:br/>
-[...25 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="5043CB0F" wp14:textId="77777777"/>
+        <w:t>C'est</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> l’outil </w:t>
+      </w:r>
+      <w:r w:rsidR="00426749">
+        <w:t>essentiel</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">. Créez un </w:t>
+      </w:r>
+      <w:r w:rsidR="00426749">
+        <w:t xml:space="preserve">simple </w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t>tableau à double entrée comportant quatre quadrants ou utilisez le modèle ci-dessous. Placez chaque parti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83D1B">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83D1B">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> dans la catégorie appropriée. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07547A01" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="5043CB0F" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="double" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1288"/>
         <w:gridCol w:w="3772"/>
         <w:gridCol w:w="4002"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidTr="5CFEAC44" w14:paraId="4E4FF48D" wp14:textId="77777777">
+      <w:tr w:rsidR="000B52F8" w:rsidRPr="00A90824" w14:paraId="4E4FF48D" w14:textId="77777777" w:rsidTr="009E3658">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="07459315" wp14:textId="77777777"/>
+          <w:p w14:paraId="07459315" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="79A677F7" wp14:textId="77777777">
+          <w:p w14:paraId="79A677F7" w14:textId="0DAA0CB4" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="006619DD" w:rsidP="44529A2E">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Haut </w:t>
+              <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>intérêt</w:t>
+              <w:t>ntérêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E3658">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>élevé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="5D52F489" wp14:textId="77777777">
+          <w:p w14:paraId="5D52F489" w14:textId="05C8530F" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="006619DD" w:rsidP="44529A2E">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Faible</w:t>
+              <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>ntérêt</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>intérêt</w:t>
+              <w:t xml:space="preserve"> faible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidTr="5CFEAC44" w14:paraId="696F9F4E" wp14:textId="77777777">
+      <w:tr w:rsidR="000B52F8" w:rsidRPr="00A90824" w14:paraId="696F9F4E" w14:textId="77777777" w:rsidTr="009E3658">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="07693A52" wp14:textId="77777777">
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+          <w:p w14:paraId="07693A52" w14:textId="15D4D4BC" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="006619DD">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Haute influence</w:t>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nfluence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> élevée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="4B999241" wp14:textId="77777777">
+          <w:p w14:paraId="4B999241" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="44529A2E">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Partenaires</w:t>
-[...13 lines deleted...]
-              <w:t>clés</w:t>
+              <w:t>Partenaires clés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="548FD49B" wp14:textId="77777777">
+          <w:p w14:paraId="548FD49B" w14:textId="2734644B" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="008E5DC9" w:rsidP="44529A2E">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Rester</w:t>
+              <w:t>À tenir</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> informé</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>informé</w:t>
+              <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidTr="5CFEAC44" w14:paraId="4723FBF8" wp14:textId="77777777">
+      <w:tr w:rsidR="000B52F8" w:rsidRPr="00A90824" w14:paraId="4723FBF8" w14:textId="77777777" w:rsidTr="009E3658">
         <w:trPr>
           <w:trHeight w:val="2213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="6537F28F" wp14:textId="77777777"/>
+          <w:p w14:paraId="6537F28F" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="2AE624E3" wp14:textId="1BA53821">
-            <w:pPr>
+          <w:p w14:paraId="6DFB9E20" w14:textId="24EB8815" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="009E3658">
+            <w:r w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+              <w:t>Stratégie</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3658">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégie : </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Suivez-les de près. Impliquez-les étroitement dans la prise de décision. Ce sont vos </w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve">Suivez-les de près. Impliquez-les </w:t>
+            </w:r>
+            <w:r w:rsidR="00510311">
+              <w:t>fort</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve">ement dans la prise de décision. Ce sont vos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>alliés indispensables.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="6DFB9E20" wp14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="377029DA" wp14:textId="77777777">
+          <w:p w14:paraId="377029DA" w14:textId="7AD60010" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Stratégie</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidR="00510311">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Tenez-les </w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>régulièrement</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve">Tenez-les régulièrement informés. Montrez-leur </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00510311">
+              <w:t>la valeur</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>informés</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve"> et l'utilité du projet. Ne leur demandez pas d'accomplir des tâches</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>. Montrez-</w:t>
+            <w:r w:rsidR="00510311">
+              <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>leur</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve"> mais </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00510311">
+              <w:t>assurez-vous de</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...93 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve"> leur soutien.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidTr="5CFEAC44" w14:paraId="52FA568D" wp14:textId="77777777">
+      <w:tr w:rsidR="000B52F8" w:rsidRPr="00A90824" w14:paraId="52FA568D" w14:textId="77777777" w:rsidTr="009E3658">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="182B1A64" wp14:textId="77777777">
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+          <w:p w14:paraId="182B1A64" w14:textId="68E636E2" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="006619DD">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Faible</w:t>
+              <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> influence</w:t>
+              <w:t>nfluence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> faible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="257F2E00" wp14:textId="77777777">
+          <w:p w14:paraId="257F2E00" w14:textId="00855264" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="002A0AF3" w:rsidP="44529A2E">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>A</w:t>
+              <w:t>À</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> i</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>inclure</w:t>
+              <w:t>mpliquer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="56281BAE" wp14:textId="77777777">
+          <w:p w14:paraId="56281BAE" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="44529A2E">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Effort </w:t>
-[...6 lines deleted...]
-              <w:t>limité</w:t>
+              <w:t>Effort limité</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidTr="5CFEAC44" w14:paraId="009ABA85" wp14:textId="77777777">
+      <w:tr w:rsidR="000B52F8" w:rsidRPr="00A90824" w14:paraId="009ABA85" w14:textId="77777777" w:rsidTr="009E3658">
         <w:trPr>
           <w:trHeight w:val="2652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="70DF9E56" wp14:textId="77777777"/>
+          <w:p w14:paraId="70DF9E56" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidP="44529A2E" w:rsidRDefault="00761A4C" w14:paraId="2EF30725" wp14:textId="77777777">
+          <w:p w14:paraId="2EF30725" w14:textId="6E46D25B" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="44529A2E">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Stratégie</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidR="009E3658">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>Encouragez</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve"> Encouragez-les à participer aux activités. I</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">-les à </w:t>
+            <w:r w:rsidR="00904E5A">
+              <w:t>ntégrez</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>participer</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve">-les dans des rôles </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> aux </w:t>
+            <w:r w:rsidR="00904E5A">
+              <w:t>non décisionnels</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>activités</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve"> (par exemple, en tant que bénévoles ou participants). </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidR="00751834">
+              <w:t>El</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>Impliquez</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">-les dans des </w:t>
+            <w:r w:rsidR="00751834">
+              <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>rôles</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve">s constituent </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...75 lines deleted...]
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>votre</w:t>
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>votre public le plus engagé.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="7958ABC5" wp14:textId="43386BD6">
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+          <w:p w14:paraId="7958ABC5" w14:textId="3215DC11" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
+            <w:r w:rsidRPr="00A90824">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Stratégie :</w:t>
+              <w:t>Stratégie</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CFEAC44" w:rsidR="5CFEAC44">
+            <w:r w:rsidR="00904E5A">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="5CFEAC44">
-[...1 lines deleted...]
-              <w:t>Une communication minimale et basique. Informez-les des étapes importantes. Ne leur consacrez pas trop d'énergie, à moins qu'ils ne manifestent un intérêt croissant.</w:t>
+            <w:r w:rsidRPr="00A90824">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00751834">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90824">
+              <w:t>ommunication minimale et basique. Informez-les des étapes importantes. Ne leur consacrez pas trop d'énergie, à moins qu'</w:t>
+            </w:r>
+            <w:r w:rsidR="00751834">
+              <w:t>elles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90824">
+              <w:t xml:space="preserve"> ne manifestent un intérêt croissant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="44E871BC" wp14:textId="77777777"/>
-[...7 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="144A5D23" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="738610EB" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="14A3187F" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
         <w:t>Plan d’action</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="5E2541E9" wp14:textId="20BB1432">
-[...10 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="7030754A" wp14:textId="1CF09DF7">
+    <w:p w14:paraId="5E2541E9" w14:textId="7ACCB90B" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Pour chaque catégorie, déterminez des actions spécifiques</w:t>
+      </w:r>
+      <w:r w:rsidR="00A87E4A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0DD0">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637805D2" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="7030754A" w14:textId="2A936AE7" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...18 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="3AD8D40B" wp14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pour les partenaires clés</w:t>
+      </w:r>
+      <w:r w:rsidR="00A87E4A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD8D40B" w14:textId="7CEBD936" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...82 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="175EEC0D" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">Maintenez un contact </w:t>
+      </w:r>
+      <w:r w:rsidR="005C664B">
+        <w:t xml:space="preserve">aussi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">fréquent et régulier </w:t>
+      </w:r>
+      <w:r w:rsidR="005C664B">
+        <w:t xml:space="preserve">que possible </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>(appels téléphoniques, e-mails, réunions en ligne).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175EEC0D" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...34 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="1C66D561" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:lastRenderedPageBreak/>
+        <w:t>Consultez-les lors de la prise de décision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C66D561" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...26 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="26642554" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Attribuez-leur des responsabilités claires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26642554" w14:textId="2084418B" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
         <w:t>Exemple</w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...12 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="20BB0E5E" wp14:textId="19F7B1ED">
+      <w:r w:rsidR="006A0229">
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> le conseil municipal qui finance le projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BB0E5E" w14:textId="0E39FF49" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...18 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="2198FB92" wp14:textId="3E6F6FE1">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0229">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>les parties prenantes à tenir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inform</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0229">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ées </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2198FB92" w14:textId="3E6F6FE1" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...14 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="325C5C10" wp14:textId="60B3A92D">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Envoyez des newsletters ou des e-mails d'information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325C5C10" w14:textId="60B3A92D" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
         <w:t>Présentez le projet lors d'événements publics.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="648EE6A5" wp14:textId="77777777">
+    <w:p w14:paraId="648EE6A5" w14:textId="43D6DE12" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
         <w:t>Exemple</w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...60 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="35CD9C43" wp14:textId="7D14E06B">
+      <w:r w:rsidR="00A42DDA">
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> un grand groupe industriel de la ville qui n'a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42DDA">
+        <w:t>pas encore de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> lien avec le </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5580">
+        <w:t>secteur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> culturel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CD9C43" w14:textId="4CCEE8EA" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...18 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="732F4619" wp14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour </w:t>
+      </w:r>
+      <w:r w:rsidR="005461C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>celles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:r w:rsidR="005717E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>impliquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732F4619" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...26 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="61CA686F" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Invitez-les à participer à des ateliers et à des séances de médiation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CA686F" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...26 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="02F23889" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Confiez-leur un rôle d'ambassadeur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F23889" w14:textId="64A9E42A" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
         <w:t>Exemple</w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...12 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="615981B4" wp14:textId="3D4B6C29">
+      <w:r w:rsidR="005461C5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>: une association de jeunes du quartier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615981B4" w14:textId="6EE844A0" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...18 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="4413D41D" wp14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour </w:t>
+      </w:r>
+      <w:r w:rsidR="005461C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">celles nécessitant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>un effort limité</w:t>
+      </w:r>
+      <w:r w:rsidR="005461C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4413D41D" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...26 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="01810112" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Ajoutez-les à la liste de diffusion générale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01810112" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...54 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="52E51089" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>Ne les contactez pas individuellement, sauf en cas de besoin particulier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E51089" w14:textId="3F7D4BF5" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
         <w:t>Exemple</w:t>
       </w:r>
-      <w:r w:rsidR="5CFEAC44">
-[...142 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="40BC293E" wp14:textId="77777777">
+      <w:r w:rsidR="00142411">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t xml:space="preserve">: une petite association géographiquement </w:t>
+      </w:r>
+      <w:r w:rsidR="00142411">
+        <w:t xml:space="preserve">éloignée </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:t>du projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225A199F" w14:textId="77777777" w:rsidR="00084058" w:rsidRDefault="00084058" w:rsidP="44529A2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571EA79A" w14:textId="533B3B2D" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="5CFEAC44" w:rsidP="44529A2E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90824">
+        <w:lastRenderedPageBreak/>
+        <w:t>4 - Des modèles intéressants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB05374" w14:textId="6EFE3F1E" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00EC40C2">
       <w:r>
+        <w:t>De nombreux</w:t>
+      </w:r>
+      <w:r w:rsidR="5CFEAC44" w:rsidRPr="00A90824">
+        <w:t xml:space="preserve"> modèles sont disponibles en ligne, comme ceux-ci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463F29E8" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="40BC293E" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
+      <w:r w:rsidRPr="00A90824">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="22C790AF" wp14:editId="7777777">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="22C790AF" wp14:editId="07777777">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>509905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2074545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Rectangle 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4337303" y="3779683"/>
                           <a:ext cx="2017395" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="75DEFEA5" wp14:textId="77777777">
+                          <w:p w14:paraId="75DEFEA5" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
                             <w:pPr>
                               <w:spacing w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A90824">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>Figure  / simplystakeholders.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="22C790AF" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.15pt;margin-top:163.35pt;width:.05pt;height:1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwOi4HxAEAAHADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Kjxk4Ey0GRwEWB&#10;oDWQ9AMoirIIUCS7S1vy33dJyXEft6I6rIbkajizu9o8jL1hJwWona34cpFzpqx0jbaHin9/3X24&#10;4wyDsI0wzqqKnxXyh+37d5vBl+rGdc40ChiRWCwHX/EuBF9mGcpO9QIXzitLh62DXgRawiFrQAzE&#10;3pvsJs9X2eCg8eCkQqTdp+mQbxN/2yoZvrUtqsBMxUlbSBFSrGPMthtRHkD4TstZhvgHFb3Qli59&#10;o3oSQbAj6L+oei3BoWvDQro+c22rpUoeyM0y/8PNSye8Sl6oOOjfyoT/j1Z+Pb34PVAZBo8lEowu&#10;xhb6+CZ9bKz4x6JYF3nB2bnixXp9v7orpsKpMTBJCaR9XdzfciYpY1XcxtPsSuMBw2flehZBxYG6&#10;koolTs8YptRLSrwVndHNThuTFnCoHw2wk6AO7tIzs/+WZmxMti5+NjHGnexqKqIw1uPstHbNeQ8M&#10;vdxpEvUsMOwFUOuXnA00DhXHH0cBijPzxVK94+xcAFxAfQHCys7RVAXOJvgY0oxNmj4dg2t1MhpV&#10;TFfP4qitqVTzCMa5+XWdsq4/yvYnAAAA//8DAFBLAwQUAAYACAAAACEApzKyQdwAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjdFrVRiFMhHuqaFMR2Gk/jFD+i2GkNX4+7&#10;guXMHN05t9oka9iJxtB7J2E+E8DItV71rpPwvnu9K4CFiE6h8Y4kfFOATX19VWGp/Nm90amJHcsh&#10;LpQoQcc4lJyHVpPFMPMDuXw7+NFizOPYcTXiOYdbwxdCrLjF3uUPGgd60tR+NZOVsJ0/vwxH/tPg&#10;1kSaPnRqzWeS8vYmPT4Ai5TiHwwX/awOdXba+8mpwIyEQiwzKWG5WK2BZaAQ98D2l0WxBl5X/H+D&#10;+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwOi4HxAEAAHADAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnMrJB3AAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAB4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="75DEFEA5" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
+                      <w:pPr>
+                        <w:spacing w:line="275" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A90824">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Figure  / simplystakeholders.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="238C2D8E" wp14:editId="7777777">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="238C2D8E" wp14:editId="07777777">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3177540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1960245</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Rectangle 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="3950588" y="3779683"/>
                           <a:ext cx="2790825" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="48F6A5CC" wp14:textId="77777777">
+                          <w:p w14:paraId="48F6A5CC" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
                             <w:pPr>
                               <w:spacing w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A90824">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>Figure 2 / simplystakeholders.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="238C2D8E" id="Rectangle 13" o:spid="_x0000_s1027" style="position:absolute;margin-left:250.2pt;margin-top:154.35pt;width:.05pt;height:1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCch3xexgEAAHcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uK2zAQfS/0H4TeGzsJuZk4S9klpbC0&#10;gW0/QJblWCBL6owSO3/fkZxsenlb1g/jI2l8NGfmePswdIadFaB2tuTTSc6ZstLV2h5L/vPH/tOa&#10;MwzC1sI4q0p+Ucgfdh8/bHtfqJlrnakVMCKxWPS+5G0IvsgylK3qBE6cV5YOGwedCLSEY1aD6Im9&#10;M9ksz5dZ76D24KRCpN2n8ZDvEn/TKBm+Nw2qwEzJqbaQIqRYxZjttqI4gvCtltcyxBuq6IS2dOkr&#10;1ZMIgp1A/0fVaQkOXRMm0nWZaxotVdJAaqb5P2peWuFV0kLNQf/aJnw/Wvnt/OIPQG3oPRZIMKoY&#10;Gujim+pjQ8nnm0W+WNMkL4RXq81yPR8bp4bAJCXMVpt8PVtwJiljOV/E0+xO4wHDF+U6FkHJgaaS&#10;miXOzxjG1FtKvBWd0fVeG5MWcKweDbCzoAnu03Nl/yvN2JhsXfxsZIw72V1URGGoBqZr8mmkiDuV&#10;qy8HYOjlXlNtzwLDQQA5YMpZT64oOf46CVCcma+W2h4tdANwA9UNCCtbR+YKnI3wMSSrjaV9PgXX&#10;6KT3fvW1Rppu6tjVidE+f65T1v1/2f0GAAD//wMAUEsDBBQABgAIAAAAIQAcCc0L3QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWFJgbCpNJ8SHdqaAuGaNaQqJUzXpVvj1&#10;mNM4+vWj14+rzRy82OOY+kgaioUCgdRG21On4fXl6WINImVD1vhIqOEbE2zq05PKlDYe6Bn3Te4E&#10;l1AqjQaX81BKmVqHwaRFHJB49xHHYDKPYyftaA5cHry8VOpGBtMTX3BmwHuH7VczBQ3b4uFx+JQ/&#10;jdn6jNObm1v/Pmt9fjbf3YLIOOcjDH/6rA41O+3iRDYJr2Gp1DWjGq7UegWCCU6WIHacFGoFsq7k&#10;/x/qXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCch3xexgEAAHcDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAcCc0L3QAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAACAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="48F6A5CC" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
+                      <w:pPr>
+                        <w:spacing w:line="275" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A90824">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Figure 2 / simplystakeholders.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="66D9605D" wp14:editId="7777777">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="66D9605D" wp14:editId="07777777">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>509905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>15875</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2017395" cy="2007870"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="20" name="image11.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image11.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2017395" cy="2007870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7B41625D" wp14:editId="7777777">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7B41625D" wp14:editId="07777777">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3177540</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>85725</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2790825" cy="1824250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="22" name="image4.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2790825" cy="1824250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="3B7B4B86" wp14:textId="77777777"/>
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="2BDED267" wp14:textId="77777777">
+    <w:p w14:paraId="3B7B4B86" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="3A0FF5F2" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="5630AD66" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="61829076" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="2BA226A1" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="17AD93B2" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="0DE4B5B7" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="66204FF1" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="2DBF0D7D" w14:textId="55116738" w:rsidR="000B52F8" w:rsidRDefault="008F42E2">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6202026E" wp14:editId="193BB00A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3238500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>78740</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2790825" cy="635"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="579840400" name="Zone de texte 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2790825" cy="635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:prstClr val="white"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1DAFD3F9" w14:textId="77777777" w:rsidR="008F42E2" w:rsidRPr="004258A3" w:rsidRDefault="008F42E2" w:rsidP="008F42E2">
+                            <w:pPr>
+                              <w:pStyle w:val="Caption"/>
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:t>Figure 2 / simplystakeholders.com</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6202026E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Zone de texte 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:255pt;margin-top:6.2pt;width:219.75pt;height:.05pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS8a+NGgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaNcacYosRYYB&#10;RVsgHXpWZDkWIIsapcTOfv0o2U62bqdhF5kWKX6897i46xrDjgq9Blvw2WTKmbISSm33Bf/2svlw&#10;w5kPwpbCgFUFPynP75bv3y1al6s51GBKhYySWJ+3ruB1CC7PMi9r1Qg/AacsOSvARgT6xX1Womgp&#10;e2Oy+XR6nbWApUOQynu6ve+dfJnyV5WS4amqvArMFJx6C+nEdO7imS0XIt+jcLWWQxviH7pohLZU&#10;9JzqXgTBDqj/SNVoieChChMJTQZVpaVKM9A0s+mbaba1cCrNQuB4d4bJ/7+08vG4dc/IQvcZOiIw&#10;AtI6n3u6jPN0FTbxS50y8hOEpzNsqgtM0uX80+30Zn7FmSTf9cermCO7PHXowxcFDYtGwZE4SVCJ&#10;44MPfegYEit5MLrcaGPiT3SsDbKjIP7aWgc1JP8tytgYayG+6hPGm+wyR7RCt+uYLqndccYdlCca&#10;HaFXhXdyo6neg/DhWSDJgKYlaYcnOioDbcFhsDirAX/87T7GEzvk5awlWRXcfz8IVJyZr5Z4ixoc&#10;DRyN3WjYQ7MGmnRGS+NkMukBBjOaFULzSopfxSrkElZSrYKH0VyHXty0MVKtVimIlOZEeLBbJ2Pq&#10;EdeX7lWgG1gJROYjjIIT+Rty+thEj1sdAiGdmIu49igOcJNKE/fDRsU1+PU/RV32fvkTAAD//wMA&#10;UEsDBBQABgAIAAAAIQD6L+3y4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHVakoqGOFVVwQEuFaEXbm68jQPxOoqdNvw92xMcd2Y0+6ZYT64TJxxC60nBfJaAQKq9aalR&#10;sP94uX8EEaImoztPqOAHA6zL66tC58af6R1PVWwEl1DItQIbY59LGWqLToeZ75HYO/rB6cjn0Egz&#10;6DOXu04ukmQpnW6JP1jd49Zi/V2NTsEu/dzZu/H4/LZJH4bX/bhdfjWVUrc30+YJRMQp/oXhgs/o&#10;UDLTwY9kgugUZPOEt0Q2FikIDqzSVQbicBEykGUh/y8ofwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBS8a+NGgIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQD6L+3y4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1DAFD3F9" w14:textId="77777777" w:rsidR="008F42E2" w:rsidRPr="004258A3" w:rsidRDefault="008F42E2" w:rsidP="008F42E2">
+                      <w:pPr>
+                        <w:pStyle w:val="Caption"/>
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:t>Figure 2 / simplystakeholders.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00113959">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D2887C5" wp14:editId="2791B950">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>548640</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>92710</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2017395" cy="635"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="551928756" name="Zone de texte 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2017395" cy="635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:prstClr val="white"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="789CC3E8" w14:textId="77777777" w:rsidR="00113959" w:rsidRPr="004258A3" w:rsidRDefault="00113959" w:rsidP="00113959">
+                            <w:pPr>
+                              <w:pStyle w:val="Caption"/>
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Figure </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> / simplystakeholders.com</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1D2887C5" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:43.2pt;margin-top:7.3pt;width:158.85pt;height:.05pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2cx9dGgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w0aLcacYosRYYB&#10;RVsgHXpWZDkWIIsapcTOfv0o2U62bqdhF5kWKX6897i46xrDjgq9Blvw2WTKmbISSm33Bf/2svnw&#10;iTMfhC2FAasKflKe3y3fv1u0LldXUIMpFTJKYn3euoLXIbg8y7ysVSP8BJyy5KwAGxHoF/dZiaKl&#10;7I3JrqbTm6wFLB2CVN7T7X3v5MuUv6qUDE9V5VVgpuDUW0gnpnMXz2y5EPkehau1HNoQ/9BFI7Sl&#10;oudU9yIIdkD9R6pGSwQPVZhIaDKoKi1VmoGmmU3fTLOthVNpFgLHuzNM/v+llY/HrXtGFrrP0BGB&#10;EZDW+dzTZZynq7CJX+qUkZ8gPJ1hU11gki6p84/z22vOJPlu5tcxR3Z56tCHLwoaFo2CI3GSoBLH&#10;Bx/60DEkVvJgdLnRxsSf6FgbZEdB/LW1DmpI/luUsTHWQnzVJ4w32WWOaIVu1zFdFnw+zriD8kSj&#10;I/Sq8E5uNNV7ED48CyQZ0LQk7fBER2WgLTgMFmc14I+/3cd4Yoe8nLUkq4L77weBijPz1RJvUYOj&#10;gaOxGw17aNZAk85oaZxMJj3AYEazQmheSfGrWIVcwkqqVfAwmuvQi5s2RqrVKgWR0pwID3brZEw9&#10;4vrSvQp0AyuByHyEUXAif0NOH5vocatDIKQTcxHXHsUBblJp4n7YqLgGv/6nqMveL38CAAD//wMA&#10;UEsDBBQABgAIAAAAIQBPLmTa3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcEHUKVqjSOFVVwQEuFaGX3tzYjQPxOrKdNvw92xM97sxo9k25mlzPTibEzqOE+SwDZrDxusNW&#10;wu7r7XEBLCaFWvUejYRfE2FV3d6UqtD+jJ/mVKeWUQnGQkmwKQ0F57Gxxqk484NB8o4+OJXoDC3X&#10;QZ2p3PX8Kcty7lSH9MGqwWysaX7q0UnYiv3WPozH14+1eA7vu3GTf7e1lPd303oJLJkp/Yfhgk/o&#10;UBHTwY+oI+slLHJBSdJFDox8kYk5sMNFeAFelfx6QPUHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAtnMfXRoCAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATy5k2t4AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="789CC3E8" w14:textId="77777777" w:rsidR="00113959" w:rsidRPr="004258A3" w:rsidRDefault="00113959" w:rsidP="00113959">
+                      <w:pPr>
+                        <w:pStyle w:val="Caption"/>
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Figure </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> / simplystakeholders.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5548CE" w14:textId="4D04C4A7" w:rsidR="00113959" w:rsidRPr="00A90824" w:rsidRDefault="00113959"/>
+    <w:p w14:paraId="2BDED267" w14:textId="3D00BA15" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="35DFFA99" wp14:editId="7777777">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="35DFFA99" wp14:editId="3FB56EB6">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>194155</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>52388</wp:posOffset>
+              <wp:posOffset>189230</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5368520" cy="2286000"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="21" name="image3.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId11"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5368520" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="6B62F1B3" wp14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="6DFB1486" wp14:textId="77777777">
+    <w:p w14:paraId="6B62F1B3" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="02F2C34E" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+    <w:p w14:paraId="3F5F01A0" w14:textId="77777777" w:rsidR="00084058" w:rsidRDefault="00084058"/>
+    <w:p w14:paraId="11E8F489" w14:textId="77777777" w:rsidR="00084058" w:rsidRDefault="00084058"/>
+    <w:p w14:paraId="002980B4" w14:textId="77777777" w:rsidR="00084058" w:rsidRDefault="00084058"/>
+    <w:p w14:paraId="267FD8B0" w14:textId="77777777" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="0C4398CD" w14:textId="77777777" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="5C90AE09" w14:textId="77777777" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="5A502F0D" w14:textId="77777777" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="4F471F6A" w14:textId="77777777" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="1A66486C" w14:textId="53BC5577" w:rsidR="00E302B4" w:rsidRDefault="00E302B4">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1108E07E" wp14:editId="7777777">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DB910D9" wp14:editId="26B9F918">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>332105</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>169545</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5120640" cy="635"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1558940515" name="Zone de texte 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5120640" cy="635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:prstClr val="white"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="171D10FF" w14:textId="77777777" w:rsidR="00084058" w:rsidRPr="004258A3" w:rsidRDefault="00084058" w:rsidP="00084058">
+                            <w:pPr>
+                              <w:pStyle w:val="Caption"/>
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:t>Figure 3 / simplystakeholders.com</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0DB910D9" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:26.15pt;margin-top:13.35pt;width:403.2pt;height:.05pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAbzqrGgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ythiMOEWWIsOA&#10;oC2QDj0rshwLkEWNUmJnXz9KtpOt22nYRaZJihTfe1zcd41hJ4Vegy34bDLlTFkJpbaHgn972Xz4&#10;xJkPwpbCgFUFPyvP75fv3y1al6s51GBKhYyKWJ+3ruB1CC7PMi9r1Qg/AacsBSvARgT6xUNWomip&#10;emOy+XR6l7WApUOQynvyPvRBvkz1q0rJ8FRVXgVmCk5vC+nEdO7jmS0XIj+gcLWWwzPEP7yiEdpS&#10;00upBxEEO6L+o1SjJYKHKkwkNBlUlZYqzUDTzKZvptnVwqk0C4Hj3QUm///KysfTzj0jC91n6IjA&#10;CEjrfO7JGefpKmzil17KKE4Qni+wqS4wSc7b2Xx6d0MhSbG7j7exRna96tCHLwoaFo2CI3GSoBKn&#10;rQ996pgSO3kwutxoY+JPDKwNspMg/tpaBzUU/y3L2JhrId7qC0ZPdp0jWqHbd0yXBb8ZZ9xDeabR&#10;EXpVeCc3mvpthQ/PAkkGNBJJOzzRURloCw6DxVkN+ONv/phP7FCUs5ZkVXD//ShQcWa+WuItanA0&#10;cDT2o2GPzRpo0hktjZPJpAsYzGhWCM0rKX4Vu1BIWEm9Ch5Gcx16cdPGSLVapSRSmhNha3dOxtIj&#10;ri/dq0A3sBKIzEcYBSfyN+T0uYketzoGQjoxF3HtURzgJpUm7oeNimvw63/Kuu798icAAAD//wMA&#10;UEsDBBQABgAIAAAAIQC1+bxG4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6D&#10;dUgsqHVI2xCFOFVVwQBLRejSzY2vcSA+R7bThn+PO8F2d+/p3ffK9WR6dkbnO0sCHucJMKTGqo5a&#10;AfvP11kOzAdJSvaWUMAPelhXtzelLJS90Aee69CyGEK+kAJ0CEPBuW80GunndkCK2sk6I0NcXcuV&#10;k5cYbnqeJknGjewoftBywK3G5rsejYDd8rDTD+Pp5X2zXLi3/bjNvtpaiPu7afMMLOAU/sxwxY/o&#10;UEWmox1JedYLWKWL6BSQZk/Aop6v8jgcr4cceFXy/wWqXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCAbzqrGgIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC1+bxG4AAAAAgBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="171D10FF" w14:textId="77777777" w:rsidR="00084058" w:rsidRPr="004258A3" w:rsidRDefault="00084058" w:rsidP="00084058">
+                      <w:pPr>
+                        <w:pStyle w:val="Caption"/>
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:t>Figure 3 / simplystakeholders.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C2C423" w14:textId="77777777" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="7F7D90EE" w14:textId="4E1DC525" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="71D39F0E" w14:textId="77777777" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="66B89887" w14:textId="0C97745D" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="36F064A9" w14:textId="123C5C7E" w:rsidR="00E302B4" w:rsidRDefault="00E302B4"/>
+    <w:p w14:paraId="6DFB1486" w14:textId="379F6BFA" w:rsidR="000B52F8" w:rsidRDefault="00304814">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79FE2BE9" wp14:editId="32308E0D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>444500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2196465</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2531745" cy="635"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1563258888" name="Zone de texte 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2531745" cy="635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:prstClr val="white"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E0870C9" w14:textId="77777777" w:rsidR="00304814" w:rsidRPr="004258A3" w:rsidRDefault="00304814" w:rsidP="00304814">
+                            <w:pPr>
+                              <w:pStyle w:val="Caption"/>
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004258A3">
+                              <w:rPr>
+                                <w:color w:val="0E2841"/>
+                              </w:rPr>
+                              <w:t>Figure 4 / simplystakeholders.com</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="79FE2BE9" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:172.95pt;width:199.35pt;height:.05pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB02MYCGgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L07SpSuMOEWWIsOA&#10;oC2QDj0rshwLkEWNUmJnXz9KsZOt22nYRaZJ6lHke5zfd41hR4Vegy34ZDTmTFkJpbb7gn97WX+4&#10;48wHYUthwKqCn5Tn94v37+aty9UUajClQkYg1uetK3gdgsuzzMtaNcKPwClLwQqwEYF+cZ+VKFpC&#10;b0w2HY9vsxawdAhSeU/eh3OQLxJ+VSkZnqrKq8BMweltIZ2Yzl08s8Vc5HsUrtayf4b4h1c0Qlsq&#10;eoF6EEGwA+o/oBotETxUYSShyaCqtFSpB+pmMn7TzbYWTqVeaDjeXcbk/x+sfDxu3TOy0H2GjgiM&#10;A2mdzz05Yz9dhU380ksZxWmEp8vYVBeYJOd0djP59HHGmaTY7c0sYmTXqw59+KKgYdEoOBInaVTi&#10;uPHhnDqkxEoejC7X2pj4EwMrg+woiL+21kH14L9lGRtzLcRbZ8Doya59RCt0u47psuDpfdGzg/JE&#10;rSOcVeGdXGuqtxE+PAskGVC3JO3wREdloC049BZnNeCPv/ljPrFDUc5aklXB/feDQMWZ+WqJt6jB&#10;wcDB2A2GPTQroE4ntDROJpMuYDCDWSE0r6T4ZaxCIWEl1Sp4GMxVOIubNkaq5TIlkdKcCBu7dTJC&#10;D3N96V4Fup6VQGQ+wiA4kb8h55yb6HHLQ6BJJ+auU+zHTSpN3PcbFdfg1/+Udd37xU8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBolMSV4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcELWhIS0hTlVVcIBLReiFmxtv40C8jmynDX+Pe4Lj7Ixm35SryfbsiD50jiTczQQwpMbpjloJ&#10;u4+X2yWwEBVp1TtCCT8YYFVdXpSq0O5E73isY8tSCYVCSTAxDgXnoTFoVZi5ASl5B+etikn6lmuv&#10;Tqnc9vxeiJxb1VH6YNSAG4PNdz1aCdvsc2tuxsPz2zqb+9fduMm/2lrK66tp/QQs4hT/wnDGT+hQ&#10;Jaa9G0kH1ktYiDQlSphnD4/AUiDLlwtg+/MlF8Crkv+fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAdNjGAhoCAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAaJTEleEAAAAKAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E0870C9" w14:textId="77777777" w:rsidR="00304814" w:rsidRPr="004258A3" w:rsidRDefault="00304814" w:rsidP="00304814">
+                      <w:pPr>
+                        <w:pStyle w:val="Caption"/>
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004258A3">
+                        <w:rPr>
+                          <w:color w:val="0E2841"/>
+                        </w:rPr>
+                        <w:t>Figure 4 / simplystakeholders.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1B78C3F9" wp14:editId="02FA01D1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>276225</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>43815</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2790825" cy="2014430"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="18" name="image5.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2790825" cy="2014430"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00761A4C" w:rsidRPr="00A90824">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1108E07E" wp14:editId="07777777">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>311150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2560955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Rectangle 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="2661855" y="3779683"/>
                           <a:ext cx="5368290" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="1C92698F" wp14:textId="77777777">
+                          <w:p w14:paraId="1C92698F" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
                             <w:pPr>
                               <w:spacing w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A90824">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>Figure 3 / simplystakeholders.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1108E07E" id="Rectangle 16" o:spid="_x0000_s1032" style="position:absolute;margin-left:24.5pt;margin-top:201.65pt;width:.05pt;height:1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA43uhgxwEAAHcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4b5wPxZeL4pyqO6Wq&#10;dGojXe8HYAwxEga6S2Ln33fByaXtvVX1A15gPMwM683D0Fl2UoDGu4rPJlPOlJO+Me5Q8dcfu08r&#10;zjAK1wjrnar4WSF/2H78sOnDWs19622jgBGJw3UfKt7GGNZFgbJVncCJD8rRpvbQiUhTOBQNiJ7Y&#10;O1vMp9Oy6D00AbxUiLT6NG7ybebXWsn4XWtUkdmKk7aYR8hjncZiuxHrA4jQGnmRIf5BRSeMo0Pf&#10;qJ5EFOwI5h1VZyR49DpOpO8Kr7WRKnsgN7PpX25eWhFU9kLhYHiLCf8frfx2egl7oBj6gGukMrkY&#10;NHTpTfrYUPF5Wc5WyyVn54ov7u7uy9ViDE4NkUkCLBflan5P+UpClItl2i1uNAEwflG+Y6moONCt&#10;5LDE6RnjCL1C0qnorWl2xto8gUP9aIGdBN3gLj8X9j9g1iWw8+mzkTGtFDdTqYpDPTDTkMREkVZq&#10;35z3wDDInSFtzwLjXgB1wIyznrqi4vjzKEBxZr86ij210LWAa1FfC+Fk66m5Imdj+Rhzq43SPh+j&#10;1yb7vR190Ui3mxO7dGJqn9/nGXX7X7a/AAAA//8DAFBLAwQUAAYACAAAACEA1BiUM90AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgTUhBN41SIH/VMAPXqxkscsNdR7LSB&#10;p2d7gtNqd0az31Sb2TtxwDH2gRTkiwwEUhtMT52Ct9fnqzsQMWky2gVCBd8YYVOfn1W6NOFIL3ho&#10;Uic4hGKpFdiUhlLK2Fr0Oi7CgMTaRxi9TryOnTSjPnK4d/I6y26l1z3xB6sHfLDYfjWTV7DNH5+G&#10;T/nT6K1LOL3buXW7WanLi/l+DSLhnP7McMJndKiZaR8mMlE4BcsVV0k8s6IAwYblKgexPx1uCpB1&#10;Jf83qH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAON7oYMcBAAB3AwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1BiUM90AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C92698F" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
+                      <w:pPr>
+                        <w:spacing w:line="275" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A90824">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Figure 3 / simplystakeholders.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00761A4C" w:rsidRPr="00A90824">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4C6A02AE" wp14:editId="7777777">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4C6A02AE" wp14:editId="48E52838">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>463550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5740400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635" cy="12700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Rectangle 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4080128" y="3779683"/>
                           <a:ext cx="2531745" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="55B05EA5" wp14:textId="77777777">
+                          <w:p w14:paraId="55B05EA5" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
                             <w:pPr>
                               <w:spacing w:line="275" w:lineRule="auto"/>
                               <w:textDirection w:val="btLr"/>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00A90824">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>Figure 4 / simplystakeholders.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4C6A02AE" id="Rectangle 15" o:spid="_x0000_s1033" style="position:absolute;margin-left:36.5pt;margin-top:452pt;width:.05pt;height:1pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDq8P2/yAEAAHcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7aTzWWjkFW1q1SV&#10;Vm2k3X4AxhAjYaADiZ2/74CTTS9vq/phfIDx4czM8eZh6Aw5SQjaWUarSUmJtMI12h4Y/fG6+7Si&#10;JERuG26clYyeZaAP248fNr1fy6lrnWkkECSxYd17RtsY/boogmhlx8PEeWnxUDnoeMQlHIoGeI/s&#10;nSmmZbkoegeNBydkCLj7NB7SbeZXSor4XakgIzGMoraYI+RYp1hsN3x9AO5bLS4y+DtUdFxbvPSN&#10;6olHTo6g/6HqtAAXnIoT4brCKaWFzDVgNVX5VzUvLfcy14LNCf6tTeH/0Ypvpxe/B2xD78M6IExV&#10;DAq69EZ9ZGD0rlyV1RQneWZ0tlzeL1azsXFyiERgwnQ+q5Z3c0oEZixm83Ra3Gg8hPhFuo4kwCjg&#10;VHKz+Ok5xDH1mpJuDc7oZqeNyQs41I8GyInjBHf5ubD/kWZsSrYufTYypp3iVlRCcagHohtGl4ki&#10;7dSuOe+BBC92GrU98xD3HNABFSU9uoLR8PPIQVJivlpse7LQFcAV1FfArWgdmitSMsLHmK02Svt8&#10;jE7pXO/t6otGnG7u2MWJyT6/r3PW7X/Z/gIAAP//AwBQSwMEFAAGAAgAAAAhAPDMsAvcAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhROxS1EOJUiId6JoC4buMlDvgRxU4b&#10;+PVsT3Db3RnNflNtZu/EnsbUx6ChWCgQFNpo+tBpeH15urgGkTIGgy4G0vBNCTb16UmFpYmH8Ez7&#10;JneCQ0IqUYPNeSilTK0lj2kRBwqsfcTRY+Z17KQZ8cDh3slLpVbSYx/4g8WB7i21X83kNWyLh8fh&#10;U/40uHWZpjc7t+591vr8bL67BZFpzn9mOOIzOtTMtItTMEk4DeslV8kabtQVD2xYLwsQu+NhpUDW&#10;lfzfoP4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6vD9v8gBAAB3AwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8MywC9wAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="55B05EA5" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
+                      <w:pPr>
+                        <w:spacing w:line="275" w:lineRule="auto"/>
+                        <w:textDirection w:val="btLr"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A90824">
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Figure 4 / simplystakeholders.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="000B52F8">
+      <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00761A4C" w:rsidRDefault="00761A4C" w14:paraId="680A4E5D" wp14:textId="77777777">
+    <w:p w14:paraId="0A9D50FC" w14:textId="77777777" w:rsidR="00B33614" w:rsidRPr="00A90824" w:rsidRDefault="00B33614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00761A4C" w:rsidRDefault="00761A4C" w14:paraId="19219836" wp14:textId="77777777">
+    <w:p w14:paraId="26B17F8C" w14:textId="77777777" w:rsidR="00B33614" w:rsidRPr="00A90824" w:rsidRDefault="00B33614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{89202692-0E96-4EEF-B6BF-A17C1A8E486E}" r:id="rId1"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{8D68AFC2-C95A-4842-84E0-5FA48997F90F}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...2 lines deleted...]
-    <w:embedItalic w:fontKey="{960DD0B5-846E-47A2-BAAB-CBA558A8CBD7}" r:id="rId4"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8578DE7C-DDE8-4CEB-8220-D3D52AA952BF}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{3171A5F8-EE76-4884-AFDE-8977BD810413}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{A398E57F-BBEE-4831-B511-7EEBD4C79654}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{E5696EA4-4208-40A6-B22F-0B868FF11298}" r:id="rId6"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{839A89A8-700C-4DD1-A71C-415C7E25152E}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{CDB2E0FF-E4BD-4C19-91EB-02D10C00285A}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend Black">
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{5103022B-7C8F-4FCB-8D2E-B074AB322DBA}"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...8 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{A9730AF1-C772-4495-A3C4-3DF4B5FE6373}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{3DE3D009-893C-493B-9334-89F18AB5AAEC}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{2F816B16-FF16-4F51-B086-71CE2DA5041B}" r:id="rId8"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{A03F2D61-E67B-479E-AB75-8707A9039196}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{83EB21F9-3BBF-48ED-A9A0-8B56C5B22787}" r:id="rId9"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{1E152CF1-4FB2-4983-BEF3-F13C6D3F6E38}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="133EDD17" wp14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="133EDD17" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C">
+    <w:r w:rsidRPr="00A90824">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    <w:r w:rsidRPr="00A90824">
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A90824">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A90824">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="1231BE67" wp14:textId="77777777"/>
+  <w:p w14:paraId="1231BE67" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="286BB59C" w14:textId="1F24B4CB" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00A5729A">
+    <w:r w:rsidRPr="00A90824">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="34BF1486" wp14:editId="7777777">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="34BF1486" wp14:editId="3B8A36CC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-117739</wp:posOffset>
+            <wp:posOffset>-121285</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>169778</wp:posOffset>
+            <wp:posOffset>219075</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2315420" cy="625163"/>
+          <wp:extent cx="2315210" cy="520065"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="19" name="image1.png" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:docPr id="19" name="image1.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPr id="19" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2315420" cy="625163"/>
+                    <a:ext cx="2315210" cy="520065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00761A4C" w:rsidRPr="00A90824">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="43925131" wp14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="43925131" w14:textId="5E3893C8" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00044BD7">
+    <w:r w:rsidRPr="00A90824">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="24D78D15" wp14:editId="7777777">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="24D78D15" wp14:editId="73CB2CFD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2089852</wp:posOffset>
+                <wp:posOffset>2225251</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>16137</wp:posOffset>
+                <wp:posOffset>7409</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4229553" cy="988480"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Rectangle 12"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3235975" y="3386923"/>
-                        <a:ext cx="4220100" cy="972600"/>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4229553" cy="988480"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="4963B3DE" wp14:textId="77777777">
+                        <w:p w14:paraId="4963B3DE" w14:textId="659C82C4" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="002568E8" w:rsidP="00AA56D2">
                           <w:pPr>
-                            <w:spacing w:line="275" w:lineRule="auto"/>
-                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00A90824">
                             <w:rPr>
-                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium" w:eastAsia="Lexend Medium" w:cs="Lexend Medium"/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
                             </w:rPr>
-                            <w:t>Co-Financé par l’Union Européenne. Les opinions montré ici sont cependant ceux de(s) auteur(s) uniquement et ne reflètent pas forcément les opinions de l’Union EuropéeNNE ou de l’agence exécutive européenne pour l’éducation et la culture (eacea) . Ni l’Union Européenne ou l’eacea ne peuvent être tenus pour responsable.</w:t>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="00761A4C" w14:paraId="0A370973" wp14:textId="77777777">
+                        <w:p w14:paraId="0A370973" w14:textId="729CDE20" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C" w:rsidP="00AA56D2">
                           <w:pPr>
-                            <w:spacing w:line="275" w:lineRule="auto"/>
-                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00A90824">
                             <w:rPr>
-                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium" w:eastAsia="Lexend Medium" w:cs="Lexend Medium"/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
                             </w:rPr>
-                            <w:t>Numéro de projet: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                            <w:t>Numéro de projet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003B4A05">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A90824">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="24D78D15" id="Rectangle 12" o:spid="_x0000_s1034" style="position:absolute;margin-left:175.2pt;margin-top:.6pt;width:333.05pt;height:77.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDQfvtxQEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xooY2artCuipBW&#10;UGnhA1zHaSw5tplxm/TvGTvdtsAb4sXxeMbjc86crB/G3rCTAtTO1ryY5ZwpK12j7aHmP75v3y05&#10;wyBsI4yzquZnhfxh8/bNevCVKl3nTKOAUROL1eBr3oXgqyxD2ale4Mx5ZSnZOuhFoBAOWQNioO69&#10;yco8/5ANDhoPTipEOn2aknyT+retkuFb26IKzNScsIW0Qlr3cc02a1EdQPhOywsM8Q8oeqEtPXpt&#10;9SSCYEfQf7XqtQSHrg0z6frMta2WKnEgNkX+B5uXTniVuJA46K8y4f9rK7+eXvwOSIbBY4W0jSzG&#10;Fvr4JXxsTGKdr2KpMTBJh/OyXC0W7zmTlFstl/NlUjO73faA4bNyPYubmgMNI2kkTs8Y6EUqfS2J&#10;j6EzutlqY1IQDaAeDbCToNGZUMRR0Y3fqoyNtdbFW1M6nmQ3KnEXxv144bd3zXkHDL3casL0LDDs&#10;BNDAC84GMkHN8edRgOLMfLGk8qqYlwtyTQrmi485WQjuM/v7jLCyc+StwNm0fQzJaRPGT8fgWp14&#10;R1QTlAtYGm4idzFidM99nKpuv8vmFwAAAP//AwBQSwMEFAAGAAgAAAAhAJVNsTXdAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s2VgrKE0nhLQbYmKAds0a05Q1TtVkXXl7&#10;vBO72fp+/f5cribfiRGH2AbSMJ8pEEh1sC01Gj4/1ncPIGIyZE0XCDX8YoRVdX1VmsKGE73juE2N&#10;4BKKhdHgUuoLKWPt0Js4Cz0Ss+8weJN4HRppB3Pict/JhVK59KYlvuBMjy8O68P26DW8LuPmZ42j&#10;2+x2derfkgtfh0nr25vp+QlEwin9h+Gsz+pQsdM+HMlG0Wm4z9SSowwWIM5czfMMxJ6nLH8EWZXy&#10;8oXqDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAENB++3FAQAAdgMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJVNsTXdAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAHwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="4963B3DE" w14:textId="659C82C4" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="002568E8" w:rsidP="00AA56D2">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A90824">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0A370973" w14:textId="729CDE20" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C" w:rsidP="00AA56D2">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A90824">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="003B4A05">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A90824">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="296FEF7D" wp14:textId="77777777"/>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidRDefault="000B52F8" w14:paraId="7194DBDC" wp14:textId="77777777"/>
+  <w:p w14:paraId="296FEF7D" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+  <w:p w14:paraId="7194DBDC" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8"/>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F9B6DDC" w14:textId="77777777" w:rsidR="00A5729A" w:rsidRDefault="00A5729A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00761A4C" w:rsidRDefault="00761A4C" w14:paraId="769D0D3C" wp14:textId="77777777">
+    <w:p w14:paraId="5E722F68" w14:textId="77777777" w:rsidR="00B33614" w:rsidRPr="00A90824" w:rsidRDefault="00B33614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00761A4C" w:rsidRDefault="00761A4C" w14:paraId="54CD245A" wp14:textId="77777777">
+    <w:p w14:paraId="35DC1670" w14:textId="77777777" w:rsidR="00B33614" w:rsidRPr="00A90824" w:rsidRDefault="00B33614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A90824">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="000B52F8" w14:paraId="36FEB5B0" wp14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40A7F710" w14:textId="77777777" w:rsidR="00A5729A" w:rsidRDefault="00A5729A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36FEB5B0" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8" w:rsidP="5CFEAC44">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="00761A4C" w14:paraId="30D7AA69" wp14:textId="77777777">
+  <w:p w14:paraId="30D7AA69" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="00761A4C" w:rsidP="5CFEAC44">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A90824">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" wp14:editId="6915E1FA" wp14:anchorId="3FBD78DE">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FBD78DE" wp14:editId="6915E1FA">
           <wp:extent cx="2728501" cy="1238833"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="17" name="image2.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr/>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="000B52F8" w14:paraId="7196D064" wp14:textId="77777777">
+  <w:p w14:paraId="7196D064" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8" w:rsidP="5CFEAC44">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B52F8" w:rsidP="5CFEAC44" w:rsidRDefault="000B52F8" w14:paraId="34FF1C98" wp14:textId="77777777">
+  <w:p w14:paraId="34FF1C98" w14:textId="77777777" w:rsidR="000B52F8" w:rsidRPr="00A90824" w:rsidRDefault="000B52F8" w:rsidP="5CFEAC44">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E012FF9" w14:textId="77777777" w:rsidR="00A5729A" w:rsidRDefault="00A5729A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30752EA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A6544C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3917,569 +4331,669 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E994188"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42BB5343"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA14D19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="875775830">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="877855341">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="595020193">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="69738355">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1718968201">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B52F8"/>
+    <w:rsid w:val="0002619D"/>
+    <w:rsid w:val="00034C84"/>
+    <w:rsid w:val="00044BD7"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="00084058"/>
+    <w:rsid w:val="000A18C5"/>
     <w:rsid w:val="000B52F8"/>
+    <w:rsid w:val="000D7974"/>
+    <w:rsid w:val="000E6B20"/>
+    <w:rsid w:val="00113959"/>
+    <w:rsid w:val="00116DCF"/>
+    <w:rsid w:val="00116E0F"/>
     <w:rsid w:val="001419C5"/>
+    <w:rsid w:val="00142411"/>
+    <w:rsid w:val="001A5677"/>
+    <w:rsid w:val="001B0556"/>
+    <w:rsid w:val="001C45E6"/>
+    <w:rsid w:val="001F6D44"/>
+    <w:rsid w:val="00211969"/>
+    <w:rsid w:val="0024090F"/>
+    <w:rsid w:val="002568E8"/>
+    <w:rsid w:val="002A0AF3"/>
+    <w:rsid w:val="002A2E62"/>
+    <w:rsid w:val="00304814"/>
+    <w:rsid w:val="00376C83"/>
+    <w:rsid w:val="003B4A05"/>
+    <w:rsid w:val="003B51A8"/>
+    <w:rsid w:val="004258A3"/>
+    <w:rsid w:val="00426749"/>
+    <w:rsid w:val="00484AB1"/>
+    <w:rsid w:val="004D5580"/>
+    <w:rsid w:val="004D6EE7"/>
+    <w:rsid w:val="00510311"/>
+    <w:rsid w:val="00532C9A"/>
+    <w:rsid w:val="005461C5"/>
+    <w:rsid w:val="005717E1"/>
+    <w:rsid w:val="00584C42"/>
+    <w:rsid w:val="005C42E7"/>
+    <w:rsid w:val="005C664B"/>
+    <w:rsid w:val="005D3959"/>
+    <w:rsid w:val="006619DD"/>
+    <w:rsid w:val="006A0229"/>
+    <w:rsid w:val="006C19CF"/>
+    <w:rsid w:val="006D2916"/>
+    <w:rsid w:val="006E4540"/>
+    <w:rsid w:val="00751834"/>
     <w:rsid w:val="00761A4C"/>
+    <w:rsid w:val="00784656"/>
+    <w:rsid w:val="0079397B"/>
+    <w:rsid w:val="007B5B6A"/>
+    <w:rsid w:val="008265D9"/>
+    <w:rsid w:val="008338A9"/>
+    <w:rsid w:val="00853D00"/>
+    <w:rsid w:val="008D117E"/>
+    <w:rsid w:val="008E5DC9"/>
+    <w:rsid w:val="008F42E2"/>
+    <w:rsid w:val="00904CA4"/>
+    <w:rsid w:val="00904E5A"/>
+    <w:rsid w:val="00932DCC"/>
+    <w:rsid w:val="00944A64"/>
+    <w:rsid w:val="00985F2F"/>
+    <w:rsid w:val="009A2CBA"/>
+    <w:rsid w:val="009E3658"/>
+    <w:rsid w:val="00A42DDA"/>
+    <w:rsid w:val="00A56077"/>
+    <w:rsid w:val="00A5729A"/>
+    <w:rsid w:val="00A6002F"/>
+    <w:rsid w:val="00A87E4A"/>
+    <w:rsid w:val="00A90824"/>
+    <w:rsid w:val="00AA56D2"/>
+    <w:rsid w:val="00AB546F"/>
+    <w:rsid w:val="00B218F4"/>
+    <w:rsid w:val="00B33614"/>
+    <w:rsid w:val="00B36BA8"/>
+    <w:rsid w:val="00B43EA6"/>
+    <w:rsid w:val="00B52D5C"/>
+    <w:rsid w:val="00B667AB"/>
+    <w:rsid w:val="00C02A47"/>
+    <w:rsid w:val="00C039DC"/>
+    <w:rsid w:val="00C10E42"/>
+    <w:rsid w:val="00C315E6"/>
+    <w:rsid w:val="00C5754E"/>
+    <w:rsid w:val="00C83D1B"/>
+    <w:rsid w:val="00D20467"/>
+    <w:rsid w:val="00D650D9"/>
+    <w:rsid w:val="00D94A24"/>
+    <w:rsid w:val="00DA761A"/>
+    <w:rsid w:val="00DC0964"/>
+    <w:rsid w:val="00E302B4"/>
+    <w:rsid w:val="00EA3241"/>
+    <w:rsid w:val="00EC40C2"/>
+    <w:rsid w:val="00EE0DD0"/>
+    <w:rsid w:val="00F61160"/>
+    <w:rsid w:val="00FC7C4F"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="397E425D"/>
     <w:rsid w:val="44529A2E"/>
     <w:rsid w:val="5CFEAC44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7782F9A7"/>
   <w15:docId w15:val="{CB3F7C03-602F-418E-9A02-B35C298F64F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4635,52 +5149,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4747,301 +5261,371 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
     <w:rPr>
-      <w:noProof w:val="0"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="fr-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="0F4761"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Lexend Black" w:cs="Lexend Black"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Lexend Black" w:hAnsi="Lexend Black" w:cs="Lexend Black"/>
+      <w:smallCaps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="5CFEAC44"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002568E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002568E8"/>
+    <w:rPr>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002568E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002568E8"/>
+    <w:rPr>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00113959"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://simplystakeholders.com/stakeholder-mapping-template/" TargetMode="External" Id="R42a3c22f5c3c417d" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://simplystakeholders.com/stakeholder-mapping-template/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -5334,53 +5918,83 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mistyVOdMrrwJZz6wX1C3O/ywQOlg==">CgMxLjA4AHIhMWpKcE9YNlMzYnluTEEyRmhVUDc4eUJnbW94NkRlT0pt</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>761</Words>
+  <Characters>4338</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5089</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>4</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>14cac1ea-efa5-4cb8-8b0f-33aae901da3c</vt:lpwstr>
+  </property>
+</Properties>
+</file>