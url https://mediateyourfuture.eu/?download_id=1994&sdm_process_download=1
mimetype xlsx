--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,373 +1,401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29930"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\MYF\WP3 - The development\WP3 A1 - Training\Grains Def\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\logop\Logopsycom Dropbox\Logopsycom - Common folder\01. Projects\MYF\WP3A2 Toolbox for creation\Toolbox for creation FR to proofread\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="73" documentId="13_ncr:1_{FA7264F2-2CF4-4A14-ADBF-7AE8B856AB95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5AA9FDF9-4654-409B-85A6-D541C8DD4EC0}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0D93B48-9D6F-4F00-A044-3310B593E62A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{FFBCCEAC-5D5D-4624-9E7C-69E14680C425}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FFBCCEAC-5D5D-4624-9E7C-69E14680C425}"/>
   </bookViews>
   <sheets>
     <sheet name="Inscription et évaluation" sheetId="1" r:id="rId1"/>
     <sheet name="Niveau d'action 1" sheetId="2" r:id="rId2"/>
     <sheet name="Niveau d'action 2" sheetId="3" r:id="rId3"/>
     <sheet name="Niveau d'action 3" sheetId="4" r:id="rId4"/>
     <sheet name="Annexe" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="72">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="73">
   <si>
     <t>Nom du projet:</t>
   </si>
   <si>
-    <t>PROBABILITE</t>
-[...10 lines deleted...]
-  <si>
     <t>Moyen</t>
   </si>
   <si>
-    <t>Fort</t>
-[...4 lines deleted...]
-  <si>
     <t>Niveau 1</t>
   </si>
   <si>
     <t>IMPACT</t>
   </si>
   <si>
     <t>R4</t>
   </si>
   <si>
     <t>Niveau 2</t>
   </si>
   <si>
-    <t>Très haut</t>
-[...1 lines deleted...]
-  <si>
     <t>R1</t>
   </si>
   <si>
     <t>Niveau 3</t>
   </si>
   <si>
-    <t>Haut</t>
-[...1 lines deleted...]
-  <si>
     <t>R3</t>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
-    <t>Légende de risque:</t>
-[...10 lines deleted...]
-  <si>
     <t>Mauvais temps</t>
   </si>
   <si>
-    <t>R3:</t>
-[...13 lines deleted...]
-  <si>
     <t>…</t>
   </si>
   <si>
-    <t>R6:</t>
-[...1 lines deleted...]
-  <si>
     <t>Niveau de criticité 1</t>
   </si>
   <si>
-    <t>Liste des risques identifiés à ce niveau:</t>
-[...1 lines deleted...]
-  <si>
     <t>Détails des riques</t>
   </si>
   <si>
     <t>Actions à entreprendre</t>
   </si>
   <si>
     <t>Limite de temps</t>
   </si>
   <si>
-    <t>Suivi de... Date: ../../....</t>
-[...1 lines deleted...]
-  <si>
     <t>Niveau de risque</t>
   </si>
   <si>
-    <t>Mesures complémentaires à prévoir. Responsable</t>
-[...1 lines deleted...]
-  <si>
     <t>Suivi</t>
   </si>
   <si>
-    <t>R2: mauvais temps</t>
-[...1 lines deleted...]
-  <si>
     <t>Demandez à la mairie de mettre à disposition un chapiteau ou une salle communale.</t>
   </si>
   <si>
     <t>En attendant la date d'ouverture de l'exposition au public.</t>
   </si>
   <si>
     <t>Encore aucune date trouvée.</t>
   </si>
   <si>
     <t>La date est confirmée. L'inauguration aura lieu dans trois mois. La demande a été déposée aujourd'hui à la mairie.</t>
   </si>
   <si>
-    <t>La mairie a accepté de mettre à disposition la salle communale, qui est une salle réservée.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fin du risque</t>
   </si>
   <si>
-    <t>Louis : Rédigez un contrat de partenariat et définissez les conditions générales (durée, etc.).</t>
-[...1 lines deleted...]
-  <si>
     <t>En cours</t>
   </si>
   <si>
     <t>Niveau de criticité 2</t>
   </si>
   <si>
     <t>Détails des risques</t>
   </si>
   <si>
     <t>Limites de temps</t>
   </si>
   <si>
-    <t xml:space="preserve">R3: Ressources informatiques non disponibles à temps plein.		</t>
-[...4 lines deleted...]
-  <si>
     <t>Dans un délai d'un mois (../../….) pour travailler à la conception des dépliants.</t>
   </si>
   <si>
     <t xml:space="preserve">Ordinateur et imprimante prêtés par un bénévole. </t>
   </si>
   <si>
     <t>Aucune mesure complémentaire n'est attendue.</t>
   </si>
   <si>
     <t>Niveau de criticité 3</t>
   </si>
   <si>
-    <t xml:space="preserve">R1: Il n'y a pas de salle disponible pour l'atelier de fabrication.		</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Urgent </t>
   </si>
   <si>
     <t>Prêt de locaux équipés par une association.</t>
   </si>
   <si>
-    <t>Louis : Rédigez un contrat de partenariat et consignez les conditions générales par écrit.</t>
-[...1 lines deleted...]
-  <si>
     <t>Pas encore commencé</t>
   </si>
   <si>
-    <t>R4: La demande de subvention a été rejetée.</t>
-[...1 lines deleted...]
-  <si>
     <t>Lancement d'une campagne de financement participatif sur les réseaux sociaux.</t>
   </si>
   <si>
     <t>Urgent</t>
   </si>
   <si>
     <t>Lancement d'une campagne de financement participatif le ../../….</t>
   </si>
   <si>
     <t>Objectif partiellement atteint (2 000 € collectés). Objectif à atteindre : 5 000 € pour couvrir l'ensemble des coûts du projet.</t>
   </si>
   <si>
     <t>Objectif dépassé le ../../….</t>
   </si>
   <si>
-    <t>Lyvia : Remerciez les contributeurs dans un message et contactez-les pour leur offrir un cadeau, comme un t-shirt imprimé, un aimant, etc.</t>
-[...2 lines deleted...]
-    <t>Fini</t>
+    <t>Matrice de criticité des risques</t>
+  </si>
+  <si>
+    <t>PROBABILITÉ</t>
+  </si>
+  <si>
+    <t>Échelle de risque</t>
+  </si>
+  <si>
+    <t>Légende des risques :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R1 : </t>
+  </si>
+  <si>
+    <t>R2 :</t>
+  </si>
+  <si>
+    <t>R3 :</t>
+  </si>
+  <si>
+    <t>R4 :</t>
+  </si>
+  <si>
+    <t>R5 :</t>
+  </si>
+  <si>
+    <t>R6 :</t>
+  </si>
+  <si>
+    <t>Demande de subvention refusée</t>
+  </si>
+  <si>
+    <t>Espace non disponible pour l'atelier de fabrication</t>
+  </si>
+  <si>
+    <t>Liste des risques identifiés à ce niveau :</t>
+  </si>
+  <si>
+    <t>R2 : mauvais temps</t>
+  </si>
+  <si>
+    <t>Suivi de... Date : ../../....</t>
+  </si>
+  <si>
+    <t>La mairie a accepté de mettre à disposition la salle communale, qui est réservée.</t>
+  </si>
+  <si>
+    <t>Mesures complémentaires à prévoir. Personne responsable</t>
+  </si>
+  <si>
+    <t>Louis : Rédiger un contrat de partenariat et définir les conditions générales (durée, etc.).</t>
+  </si>
+  <si>
+    <t>Ressources informatiques pas disponibles à plein temps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R3 : Ressources informatiques pas disponibles à plein temps.	</t>
+  </si>
+  <si>
+    <t>Se procurer un ordinateur et une imprimante. Chaque membre du projet fait appel à son réseau.</t>
+  </si>
+  <si>
+    <t>R4 : Demande de subvention rejetée.</t>
+  </si>
+  <si>
+    <t>R1 : Espace non disponible pour l'atelier de fabrication.</t>
+  </si>
+  <si>
+    <t>Rechercher un lieu équipé de toilettes, d'un lavabo et de prises électriques. Contacter les associations locales et la communauté environnante.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Louis </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Rédiger un contrat de partenariat et consigner les conditions générales par écrit.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Lyvia </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>: Remercier les contributeurs dans un message et les contacter pour leur offrir un cadeau, tel qu'un t-shirt imprimé, un aimant, etc.</t>
+    </r>
+  </si>
+  <si>
+    <t>Terminé</t>
+  </si>
+  <si>
+    <t>Très faible</t>
+  </si>
+  <si>
+    <t>Faible</t>
+  </si>
+  <si>
+    <t>Très élevé</t>
+  </si>
+  <si>
+    <t>Élevé</t>
+  </si>
+  <si>
+    <t>Très forte</t>
+  </si>
+  <si>
+    <t>Forte</t>
+  </si>
+  <si>
+    <t>Moyenne</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="16"/>
-      <color theme="1"/>
-[...14 lines deleted...]
-      <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
@@ -784,97 +812,95 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -921,75 +947,78 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1582,782 +1611,811 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EF83112-C214-48D7-A210-F77F09C2DA98}">
   <dimension ref="A1:K20"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="7" max="11" width="20.5703125" customWidth="1"/>
+    <col min="7" max="11" width="20.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="26.1">
+    <row r="1" spans="1:11" ht="25.8" x14ac:dyDescent="0.5">
       <c r="B1" s="17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="21" x14ac:dyDescent="0.4">
+      <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="21">
-[...5 lines deleted...]
-      <c r="G5" s="66" t="s">
+    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.3">
+      <c r="G5" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="71"/>
+    </row>
+    <row r="6" spans="1:11" ht="48.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="48.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="H5" s="67"/>
-[...5 lines deleted...]
-      <c r="A6" s="29" t="s">
+      <c r="E7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...22 lines deleted...]
-      <c r="F7" s="70"/>
+      <c r="F7" s="66"/>
       <c r="G7" s="6"/>
       <c r="H7" s="7"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="14" t="s">
-        <v>11</v>
-[...9 lines deleted...]
-      <c r="F8" s="72"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="48.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="F8" s="73"/>
       <c r="G8" s="8"/>
       <c r="H8" s="9"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="K8" s="16"/>
     </row>
-    <row r="9" spans="1:11" ht="48.95" customHeight="1">
-[...6 lines deleted...]
-      <c r="F9" s="70"/>
+    <row r="9" spans="1:11" ht="48.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" s="66"/>
       <c r="G9" s="8"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="15"/>
       <c r="K9" s="16"/>
     </row>
-    <row r="10" spans="1:11" ht="48.95" customHeight="1">
-[...3 lines deleted...]
-      <c r="F10" s="70"/>
+    <row r="10" spans="1:11" ht="48.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E10" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="F10" s="66"/>
       <c r="G10" s="2"/>
       <c r="H10" s="4"/>
       <c r="I10" s="9" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="J10" s="9"/>
       <c r="K10" s="10"/>
     </row>
-    <row r="11" spans="1:11" ht="48.95" customHeight="1">
-[...3 lines deleted...]
-      <c r="F11" s="70"/>
+    <row r="11" spans="1:11" ht="48.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E11" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" s="66"/>
       <c r="G11" s="2"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="J11" s="9"/>
       <c r="K11" s="10"/>
     </row>
-    <row r="12" spans="1:11" ht="48.95" customHeight="1">
-[...3 lines deleted...]
-      <c r="F12" s="74"/>
+    <row r="12" spans="1:11" ht="48.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E12" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="68"/>
       <c r="G12" s="3"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="11"/>
       <c r="K12" s="12"/>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="B14" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="B15" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
       <c r="B16" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B17" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:3">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B18" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B19" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B20" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G5:K5"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E10:F10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E03BEEF-35E2-4151-A65D-2CF08C76CA9A}">
   <dimension ref="A2:M13"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E3" workbookViewId="0">
-      <selection activeCell="K10" sqref="K10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A10" sqref="A10:D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="3" max="3" width="10.85546875" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="12.5703125" customWidth="1"/>
+    <col min="3" max="3" width="10.88671875" customWidth="1"/>
+    <col min="4" max="4" width="10.88671875" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="41.5546875" customWidth="1"/>
+    <col min="6" max="6" width="31.33203125" customWidth="1"/>
+    <col min="7" max="7" width="22.5546875" customWidth="1"/>
+    <col min="8" max="8" width="23.88671875" customWidth="1"/>
+    <col min="9" max="9" width="21.6640625" customWidth="1"/>
+    <col min="10" max="10" width="8.109375" customWidth="1"/>
+    <col min="11" max="11" width="14.77734375" customWidth="1"/>
+    <col min="12" max="12" width="44.88671875" customWidth="1"/>
+    <col min="13" max="13" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="26.1">
+    <row r="2" spans="1:13" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A2" s="21" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="19"/>
     </row>
-    <row r="5" spans="1:13" ht="18">
-[...108 lines deleted...]
-      <c r="L13" s="65"/>
+    <row r="5" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="G8" s="27"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+    </row>
+    <row r="9" spans="1:13" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="75"/>
+      <c r="C9" s="75"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="I9" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" s="46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="77" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="78"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="55" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="57" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="M10" s="60" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="79"/>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="L11" s="63"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="79"/>
+      <c r="B12" s="79"/>
+      <c r="C12" s="79"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="L12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="79"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="79"/>
+      <c r="D13" s="79"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
+      <c r="L13" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7BF98329-0B56-4210-883A-1E80CB575962}">
           <x14:formula1>
             <xm:f>Annexe!$B$3:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>M10:M11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10299FAB-F3A9-4FD5-B221-EF1BAD8C803E}">
   <dimension ref="A2:K15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+      <selection activeCell="K10" sqref="K10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="4" max="4" width="0.140625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="12.5703125" customWidth="1"/>
+    <col min="4" max="4" width="0.109375" customWidth="1"/>
+    <col min="5" max="5" width="41.33203125" customWidth="1"/>
+    <col min="6" max="7" width="20.5546875" customWidth="1"/>
+    <col min="8" max="8" width="9.5546875" customWidth="1"/>
+    <col min="9" max="9" width="15.5546875" customWidth="1"/>
+    <col min="10" max="10" width="44.88671875" customWidth="1"/>
+    <col min="11" max="11" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="26.1">
-[...21 lines deleted...]
-      <c r="F9" s="36" t="s">
+    <row r="2" spans="1:11" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A2" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="G9" s="63" t="s">
-[...20 lines deleted...]
-      <c r="E10" s="37" t="s">
+    </row>
+    <row r="9" spans="1:11" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="81"/>
+      <c r="C9" s="81"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="61" t="s">
         <v>53</v>
       </c>
-      <c r="F10" s="37" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="55" t="s">
+      <c r="H9" s="27"/>
+      <c r="I9" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="61" t="s">
         <v>55</v>
       </c>
-      <c r="H10" s="65"/>
-[...46 lines deleted...]
-    <row r="15" spans="1:11" ht="99" customHeight="1"/>
+      <c r="K9" s="46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="82" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="83"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="63"/>
+      <c r="I10" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="54"/>
+    </row>
+    <row r="11" spans="1:11" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="79"/>
+      <c r="B11" s="79"/>
+      <c r="C11" s="79"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="32"/>
+    </row>
+    <row r="12" spans="1:11" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="79"/>
+      <c r="B12" s="79"/>
+      <c r="C12" s="79"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="63"/>
+    </row>
+    <row r="13" spans="1:11" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="79"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="79"/>
+      <c r="D13" s="79"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
+      <c r="J13" s="63"/>
+    </row>
+    <row r="14" spans="1:11" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:11" ht="99" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DF1E743D-1B02-471C-882F-406857E760F9}">
           <x14:formula1>
             <xm:f>Annexe!$B$3:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>K10:K11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BD4B06B-9311-48BD-B5CD-CD851E91657D}">
   <dimension ref="A2:N13"/>
   <sheetViews>
-    <sheetView topLeftCell="E4" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+    <sheetView topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10:D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="4" max="4" width="13.42578125" hidden="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="13" width="12.5703125" customWidth="1"/>
+    <col min="4" max="4" width="13.44140625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="41.44140625" customWidth="1"/>
+    <col min="6" max="9" width="20.5546875" customWidth="1"/>
+    <col min="10" max="10" width="9.5546875" customWidth="1"/>
+    <col min="11" max="11" width="14.6640625" customWidth="1"/>
+    <col min="12" max="12" width="46.88671875" customWidth="1"/>
+    <col min="13" max="13" width="12.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="26.1">
-[...7 lines deleted...]
-      <c r="A5" s="34" t="s">
+    <row r="2" spans="1:14" ht="25.8" x14ac:dyDescent="0.5">
+      <c r="A2" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+    </row>
+    <row r="5" spans="1:14" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="33" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="81"/>
+      <c r="C9" s="81"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="I9" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" s="27"/>
+      <c r="K9" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="61" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="N9" s="27"/>
+    </row>
+    <row r="10" spans="1:14" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="85"/>
+      <c r="C10" s="85"/>
+      <c r="D10" s="85"/>
+      <c r="E10" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="F10" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="42" t="s">
         <v>32</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E9" s="36" t="s">
+      <c r="H10" s="43"/>
+      <c r="I10" s="49"/>
+      <c r="K10" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="45" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="82" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="83"/>
+      <c r="C11" s="83"/>
+      <c r="D11" s="83"/>
+      <c r="E11" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="36" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="63" t="s">
+      <c r="F11" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="G11" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="63" t="s">
-[...6 lines deleted...]
-      <c r="K9" s="64" t="s">
+      <c r="H11" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="L9" s="43" t="s">
+      <c r="I11" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="M9" s="48" t="s">
-[...33 lines deleted...]
-      <c r="A11" s="83" t="s">
+      <c r="K11" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="84"/>
-[...47 lines deleted...]
-      <c r="I13" s="65"/>
+      <c r="M11" s="39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="79"/>
+      <c r="B12" s="79"/>
+      <c r="C12" s="79"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+    </row>
+    <row r="13" spans="1:14" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="79"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="79"/>
+      <c r="D13" s="79"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D7E514AC-704F-4F55-A994-D401B76B28B7}">
           <x14:formula1>
             <xm:f>Annexe!$B$3:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>M10:M11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{436510E2-5EDA-475C-BE74-40E46DC18B62}">
   <dimension ref="B3:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M11" sqref="M11"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="14.7109375" customWidth="1"/>
+    <col min="2" max="2" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:2">
+    <row r="3" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B3" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:2">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Inscription et évaluation</vt:lpstr>
+      <vt:lpstr>Niveau d'action 1</vt:lpstr>
+      <vt:lpstr>Niveau d'action 2</vt:lpstr>
+      <vt:lpstr>Niveau d'action 3</vt:lpstr>
+      <vt:lpstr>Annexe</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Véronique Quèbre</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>