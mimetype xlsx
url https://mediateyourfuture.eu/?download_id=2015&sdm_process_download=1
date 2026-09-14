--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29930"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\logop\Logopsycom Dropbox\Logopsycom - Common folder\01. Projects\MYF\WP3A2 Toolbox for creation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\logop\Logopsycom Dropbox\Logopsycom - Common folder\01. Projects\MYF\WP3A2 Toolbox for creation\Toolbox for creation FR to proofread\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="17" documentId="13_ncr:1_{8A34E66A-09EA-4094-B419-1F9D60D7E086}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0130FBD3-6382-4784-81CB-0080ADD68006}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C9E322C-3038-4708-BB7B-AD8D08B1D02B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{7EE1BF05-74C4-412A-BAF5-8F96FA6AFBC3}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="11664" windowHeight="12336" xr2:uid="{7EE1BF05-74C4-412A-BAF5-8F96FA6AFBC3}"/>
   </bookViews>
   <sheets>
     <sheet name="Evaluation des risques" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -76,104 +76,107 @@
   <c r="F23" i="1"/>
   <c r="F22" i="1"/>
   <c r="F21" i="1"/>
   <c r="F20" i="1"/>
   <c r="F19" i="1"/>
   <c r="F18" i="1"/>
   <c r="F17" i="1"/>
   <c r="F16" i="1"/>
   <c r="F15" i="1"/>
   <c r="F14" i="1"/>
   <c r="F13" i="1"/>
   <c r="F12" i="1"/>
   <c r="F11" i="1"/>
   <c r="F10" i="1"/>
   <c r="F9" i="1"/>
   <c r="F8" i="1"/>
   <c r="F7" i="1"/>
   <c r="F6" i="1"/>
   <c r="F5" i="1"/>
   <c r="F4" i="1"/>
   <c r="F3" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="19">
   <si>
     <t>Nom du risque</t>
   </si>
   <si>
     <t>Courte description</t>
   </si>
   <si>
     <t>Probabilité</t>
   </si>
   <si>
     <t>Impact</t>
   </si>
   <si>
     <t>Niveau de risque</t>
   </si>
   <si>
     <t>Improbable</t>
   </si>
   <si>
-    <t>Insignifiant</t>
-[...1 lines deleted...]
-  <si>
     <t>Catastrophique</t>
   </si>
   <si>
     <t>Mineur</t>
   </si>
   <si>
     <t>Moyen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Serious</t>
   </si>
   <si>
     <t>Presque certain</t>
   </si>
   <si>
     <t>Extrême</t>
   </si>
   <si>
     <t>Possible</t>
   </si>
   <si>
-    <t>Plus ou moins possible</t>
+    <t>Peu probable</t>
   </si>
   <si>
-    <t>Bas</t>
+    <t>Probable</t>
   </si>
   <si>
-    <t>Haut</t>
+    <t>Élevé</t>
   </si>
   <si>
-    <t>Peu probable</t>
+    <t>Négligeable</t>
+  </si>
+  <si>
+    <t>Modéré</t>
+  </si>
+  <si>
+    <t>Grave</t>
+  </si>
+  <si>
+    <t>Faible</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Londrina"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Londrina"/>
     </font>
     <font>
@@ -322,354 +325,357 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="14">
-    <dxf>
-[...239 lines deleted...]
-    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFCC0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF5353"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF92D050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC000"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Londrina"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Londrina"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Londrina"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Londrina"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Londrina"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="Londrina"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="3"/>
+        <name val="Londrina"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF00FFFF"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFF5353"/>
       <color rgb="FFCC0000"/>
-      <color rgb="FFFF5353"/>
       <color rgb="FF00FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
@@ -788,58 +794,58 @@
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:latin typeface="Londrina"/>
             </a:rPr>
             <a:t>Probabilit</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-FR" sz="1400" b="1">
               <a:latin typeface="Londrina"/>
             </a:rPr>
             <a:t>é</a:t>
           </a:r>
           <a:endParaRPr lang="en-BE" sz="1400" b="1">
             <a:latin typeface="Londrina"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D0E5CFB4-994A-4E73-9AD3-C324E1EB82FD}" name="Table1" displayName="Table1" ref="B2:F37" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" headerRowBorderDxfId="6" tableBorderDxfId="7" totalsRowBorderDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D0E5CFB4-994A-4E73-9AD3-C324E1EB82FD}" name="Table1" displayName="Table1" ref="B2:F37" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
   <autoFilter ref="B2:F37" xr:uid="{D0E5CFB4-994A-4E73-9AD3-C324E1EB82FD}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{FBDC8159-77BA-47F9-962C-033B6B21E7B3}" name="Nom du risque" dataDxfId="4"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{A74A8AED-627B-4080-A34E-5C08743A45F7}" name="Niveau de risque" dataDxfId="0">
+    <tableColumn id="1" xr3:uid="{FBDC8159-77BA-47F9-962C-033B6B21E7B3}" name="Nom du risque" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{8C6F3438-9A56-471B-8469-65291AEC0D36}" name="Courte description" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{8411FBFE-C1D3-47A8-AE7A-3652142DEDF0}" name="Probabilité" dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{A5B2C95B-B54D-4DA2-A2B1-805FAB3F7CD6}" name="Impact" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{A74A8AED-627B-4080-A34E-5C08743A45F7}" name="Niveau de risque" dataDxfId="4">
       <calculatedColumnFormula>INDEX(J$5:N$9,MATCH(D3,$I$5:$I$9,0),MATCH(E3,$J$4:$N$4,0))</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight14" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -1126,707 +1132,678 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F09034AD-60FB-4422-9AD2-7D8772AFD013}">
   <dimension ref="B2:W37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="66" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="F1" zoomScale="66" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="23" max="23" width="16.140625" customWidth="1"/>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="2" max="2" width="36.6640625" customWidth="1"/>
+    <col min="3" max="3" width="50.33203125" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" customWidth="1"/>
+    <col min="5" max="5" width="18.44140625" customWidth="1"/>
+    <col min="6" max="6" width="24.6640625" customWidth="1"/>
+    <col min="7" max="7" width="5.6640625" customWidth="1"/>
+    <col min="8" max="8" width="6.5546875" customWidth="1"/>
+    <col min="9" max="9" width="26.109375" customWidth="1"/>
+    <col min="10" max="10" width="17.33203125" customWidth="1"/>
+    <col min="11" max="11" width="13.88671875" customWidth="1"/>
+    <col min="12" max="12" width="16.33203125" customWidth="1"/>
+    <col min="13" max="13" width="13.109375" customWidth="1"/>
+    <col min="14" max="14" width="18.6640625" customWidth="1"/>
+    <col min="18" max="18" width="16.6640625" customWidth="1"/>
+    <col min="19" max="19" width="21.88671875" customWidth="1"/>
+    <col min="20" max="20" width="19.44140625" customWidth="1"/>
+    <col min="21" max="21" width="15.6640625" customWidth="1"/>
+    <col min="22" max="22" width="14.44140625" customWidth="1"/>
+    <col min="23" max="23" width="16.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:23" ht="17.100000000000001">
+    <row r="2" spans="2:23" ht="17.399999999999999">
       <c r="B2" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="15"/>
-      <c r="Q2" s="16"/>
-[...7 lines deleted...]
-    <row r="3" spans="2:23" ht="18">
+    </row>
+    <row r="3" spans="2:23" ht="17.399999999999999">
       <c r="B3" s="7"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>6</v>
-[...14 lines deleted...]
-    <row r="4" spans="2:23" ht="17.100000000000001">
+        <v>16</v>
+      </c>
+      <c r="F3" s="18" t="str">
+        <f t="shared" ref="F3:F37" si="0">INDEX(J$5:N$9,MATCH(D3,$I$5:$I$9,0),MATCH(E3,$J$4:$N$4,0))</f>
+        <v>Moyen</v>
+      </c>
+      <c r="G3" s="17"/>
+    </row>
+    <row r="4" spans="2:23" ht="17.399999999999999">
       <c r="B4" s="7"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="19" t="str">
+        <f t="shared" si="0"/>
+        <v>Faible</v>
+      </c>
+      <c r="G4" s="17"/>
+      <c r="J4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="8" t="str">
-[...4 lines deleted...]
-      <c r="J4" s="2" t="s">
+      <c r="L4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="2" t="s">
-[...19 lines deleted...]
-    <row r="5" spans="2:23" ht="17.100000000000001">
+      <c r="S4" s="16"/>
+      <c r="T4" s="16"/>
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+    </row>
+    <row r="5" spans="2:23" ht="17.399999999999999">
       <c r="B5" s="7"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-      <c r="G5" s="18"/>
+        <v>6</v>
+      </c>
+      <c r="F5" s="20" t="str">
+        <f t="shared" si="0"/>
+        <v>Extrême</v>
+      </c>
+      <c r="G5" s="17"/>
       <c r="I5" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J5" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-    <row r="6" spans="2:23" ht="17.100000000000001">
+        <v>10</v>
+      </c>
+      <c r="R5" s="16"/>
+    </row>
+    <row r="6" spans="2:23" ht="17.399999999999999">
       <c r="B6" s="7"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-      <c r="G6" s="18"/>
+        <v>17</v>
+      </c>
+      <c r="F6" s="21" t="str">
+        <f t="shared" si="0"/>
+        <v>Élevé</v>
+      </c>
+      <c r="G6" s="17"/>
       <c r="I6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-    <row r="7" spans="2:23" ht="17.100000000000001">
+        <v>10</v>
+      </c>
+      <c r="R6" s="16"/>
+    </row>
+    <row r="7" spans="2:23" ht="17.399999999999999">
       <c r="B7" s="7"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D7,$I$5:$I$9,0),MATCH(E7,$J$4:$N$4,0))</f>
-[...2 lines deleted...]
-      <c r="G7" s="18"/>
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G7" s="17"/>
       <c r="I7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="M7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="J7" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N7" s="6" t="s">
-        <v>16</v>
-[...9 lines deleted...]
-    <row r="8" spans="2:23" ht="17.100000000000001">
+        <v>14</v>
+      </c>
+      <c r="R7" s="16"/>
+    </row>
+    <row r="8" spans="2:23" ht="17.399999999999999">
       <c r="B8" s="7"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D8,$I$5:$I$9,0),MATCH(E8,$J$4:$N$4,0))</f>
-[...2 lines deleted...]
-      <c r="G8" s="18"/>
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G8" s="17"/>
       <c r="I8" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>9</v>
-[...9 lines deleted...]
-    <row r="9" spans="2:23" ht="17.100000000000001">
+        <v>8</v>
+      </c>
+      <c r="R8" s="16"/>
+    </row>
+    <row r="9" spans="2:23" ht="17.399999999999999">
       <c r="B9" s="7"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D9,$I$5:$I$9,0),MATCH(E9,$J$4:$N$4,0))</f>
-[...2 lines deleted...]
-      <c r="G9" s="18"/>
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G9" s="17"/>
       <c r="I9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>9</v>
-[...9 lines deleted...]
-    <row r="10" spans="2:23" ht="17.100000000000001">
+        <v>8</v>
+      </c>
+      <c r="R9" s="16"/>
+    </row>
+    <row r="10" spans="2:23" ht="17.399999999999999">
       <c r="B10" s="7"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D10,$I$5:$I$9,0),MATCH(E10,$J$4:$N$4,0))</f>
-[...11 lines deleted...]
-    <row r="11" spans="2:23" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G10" s="17"/>
+    </row>
+    <row r="11" spans="2:23" ht="17.399999999999999">
       <c r="B11" s="7"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D11,$I$5:$I$9,0),MATCH(E11,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="12" spans="2:23" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G11" s="17"/>
+    </row>
+    <row r="12" spans="2:23" ht="17.399999999999999">
       <c r="B12" s="7"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D12,$I$5:$I$9,0),MATCH(E12,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="13" spans="2:23" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G12" s="17"/>
+    </row>
+    <row r="13" spans="2:23" ht="17.399999999999999">
       <c r="B13" s="7"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D13,$I$5:$I$9,0),MATCH(E13,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="14" spans="2:23" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G13" s="17"/>
+    </row>
+    <row r="14" spans="2:23" ht="17.399999999999999">
       <c r="B14" s="7"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D14,$I$5:$I$9,0),MATCH(E14,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="15" spans="2:23" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G14" s="17"/>
+    </row>
+    <row r="15" spans="2:23" ht="17.399999999999999">
       <c r="B15" s="7"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D15,$I$5:$I$9,0),MATCH(E15,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="16" spans="2:23" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G15" s="17"/>
+    </row>
+    <row r="16" spans="2:23" ht="17.399999999999999">
       <c r="B16" s="7"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D16,$I$5:$I$9,0),MATCH(E16,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="17" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G16" s="17"/>
+    </row>
+    <row r="17" spans="2:7" ht="17.399999999999999">
       <c r="B17" s="7"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D17,$I$5:$I$9,0),MATCH(E17,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="18" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G17" s="17"/>
+    </row>
+    <row r="18" spans="2:7" ht="17.399999999999999">
       <c r="B18" s="7"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D18,$I$5:$I$9,0),MATCH(E18,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="19" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G18" s="17"/>
+    </row>
+    <row r="19" spans="2:7" ht="17.399999999999999">
       <c r="B19" s="7"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D19,$I$5:$I$9,0),MATCH(E19,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="20" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G19" s="17"/>
+    </row>
+    <row r="20" spans="2:7" ht="17.399999999999999">
       <c r="B20" s="7"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D20,$I$5:$I$9,0),MATCH(E20,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="21" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G20" s="17"/>
+    </row>
+    <row r="21" spans="2:7" ht="17.399999999999999">
       <c r="B21" s="7"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D21,$I$5:$I$9,0),MATCH(E21,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="22" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G21" s="17"/>
+    </row>
+    <row r="22" spans="2:7" ht="17.399999999999999">
       <c r="B22" s="7"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D22,$I$5:$I$9,0),MATCH(E22,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="23" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G22" s="17"/>
+    </row>
+    <row r="23" spans="2:7" ht="17.399999999999999">
       <c r="B23" s="9"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="11" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D23,$I$5:$I$9,0),MATCH(E23,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="24" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G23" s="17"/>
+    </row>
+    <row r="24" spans="2:7" ht="17.399999999999999">
       <c r="B24" s="7"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D24,$I$5:$I$9,0),MATCH(E24,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="25" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G24" s="17"/>
+    </row>
+    <row r="25" spans="2:7" ht="17.399999999999999">
       <c r="B25" s="7"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D25,$I$5:$I$9,0),MATCH(E25,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="26" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G25" s="17"/>
+    </row>
+    <row r="26" spans="2:7" ht="17.399999999999999">
       <c r="B26" s="7"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D26,$I$5:$I$9,0),MATCH(E26,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="27" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G26" s="17"/>
+    </row>
+    <row r="27" spans="2:7" ht="17.399999999999999">
       <c r="B27" s="7"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D27,$I$5:$I$9,0),MATCH(E27,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="28" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G27" s="17"/>
+    </row>
+    <row r="28" spans="2:7" ht="17.399999999999999">
       <c r="B28" s="7"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D28,$I$5:$I$9,0),MATCH(E28,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="29" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G28" s="17"/>
+    </row>
+    <row r="29" spans="2:7" ht="17.399999999999999">
       <c r="B29" s="7"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D29,$I$5:$I$9,0),MATCH(E29,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="30" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G29" s="17"/>
+    </row>
+    <row r="30" spans="2:7" ht="17.399999999999999">
       <c r="B30" s="7"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D30,$I$5:$I$9,0),MATCH(E30,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="31" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G30" s="17"/>
+    </row>
+    <row r="31" spans="2:7" ht="17.399999999999999">
       <c r="B31" s="7"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D31,$I$5:$I$9,0),MATCH(E31,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="32" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G31" s="17"/>
+    </row>
+    <row r="32" spans="2:7" ht="17.399999999999999">
       <c r="B32" s="7"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D32,$I$5:$I$9,0),MATCH(E32,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="33" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G32" s="17"/>
+    </row>
+    <row r="33" spans="2:7" ht="17.399999999999999">
       <c r="B33" s="7"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D33,$I$5:$I$9,0),MATCH(E33,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="34" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G33" s="17"/>
+    </row>
+    <row r="34" spans="2:7" ht="17.399999999999999">
       <c r="B34" s="7"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D34,$I$5:$I$9,0),MATCH(E34,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="35" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G34" s="17"/>
+    </row>
+    <row r="35" spans="2:7" ht="17.399999999999999">
       <c r="B35" s="7"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D35,$I$5:$I$9,0),MATCH(E35,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="36" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G35" s="17"/>
+    </row>
+    <row r="36" spans="2:7" ht="17.399999999999999">
       <c r="B36" s="7"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="8" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D36,$I$5:$I$9,0),MATCH(E36,$J$4:$N$4,0))</f>
-[...4 lines deleted...]
-    <row r="37" spans="2:7" ht="17.100000000000001">
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G36" s="17"/>
+    </row>
+    <row r="37" spans="2:7" ht="17.399999999999999">
       <c r="B37" s="9"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="11" t="e">
-        <f>INDEX(J$5:N$9,MATCH(D37,$I$5:$I$9,0),MATCH(E37,$J$4:$N$4,0))</f>
-[...2 lines deleted...]
-      <c r="G37" s="18"/>
+        <f t="shared" si="0"/>
+        <v>#N/A</v>
+      </c>
+      <c r="G37" s="17"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="F3:G37">
-    <cfRule type="cellIs" dxfId="13" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>"medium"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="12" priority="2" operator="equal">
+    <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
       <formula>"low"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="11" priority="3" operator="equal">
+    <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
       <formula>"high"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="10" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="0" priority="4" operator="equal">
       <formula>"extreme"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D3:D37" xr:uid="{F55AF09E-14B5-4E16-8754-3AD9878DBA1A}">
       <formula1>$I$5:$I$9</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E3:E37" xr:uid="{F57B9DCA-4D7B-4D76-94CE-2AD6BB0F5730}">
       <formula1>$J$4:$N$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A S k 9 6 W 9 I C 8 I W k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B D o I w F E S v Q r q n h e q C k E 9 J N O 4 k M T E x b p t a o R E + h h b L 3 V x 4 J K 8 g R l F 3 L u f N W 8 z c r z f I h 6 Y O L r q z p s W M x D Q i g U b V H g y W G e n d M U x I L m A j 1 U m W O h h l t O l g D x m p n D u n j H n v q Z / R t i s Z j 6 K Y 7 Y v 1 V l W 6 k e Q j m / 9 y a N A 6 i U o T A b v X G M F p P E 8 o j 8 Z N w C Y I h c G v w M f u 2 f 5 A W P a 1 6 z s t N I a L F b A p A n t / E A 9 Q S w M E F A A C A A g A S k 9 6 W w / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A E p P e l s o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A E p P e l v S A v C F p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B K T 3 p b D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A E p P e l s o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C d s 4 w 8 n K o P Q 5 u b v w 8 F P X 5 Z A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O o 8 e q x Y + g n L r 2 e 6 y g f 8 C a i b s R B T k m 2 h 4 H x 9 u t h h 5 P A u A A A A A A 6 A A A A A A g A A I A A A A K i F N T Y P 5 B 1 y 5 P 2 y r e 8 H x R v n V o R X N g I H U D n m l p r o S w 1 t U A A A A F 3 f Y I Q a o V t t J u A b J t j u t 8 S E x w S p y q 6 6 g N U j Y J + d 2 L l M c Y q 2 T 2 U J 5 O V M z z d V v 9 Z 9 G D K 4 J y w 2 t m d J 2 + u W 7 D i Z q G Z M O O s g 2 2 F l s m b O E A W R M P H n Q A A A A J P i J G z I z y a 7 R 8 4 N H d J c d T f 1 M z b D j y a S z 3 k p l g L Z E G U k 9 N a o 8 6 r y 6 o a G x 1 O 6 c E U D K S q r F D o 7 l e H I T A F p E v H B p f M = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F516EFE7-A0D0-4BE3-A002-2B14647D95F6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F516EFE7-A0D0-4BE3-A002-2B14647D95F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Evaluation des risques</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Team Logopsycom</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>