--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,4326 +1,4797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="coreR1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="appR1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="customR1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" mc:Ignorable="wp14 w14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2F2D10DD" w14:paraId="1798708C" wp14:textId="77777777">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">GANTT </w:t>
+    <w:p w14:paraId="2D4264B4" w14:textId="2E1CFA95" w:rsidR="00524050" w:rsidRPr="00B60502" w:rsidRDefault="00252930" w:rsidP="00B60502">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60502">
+        <w:t>DIAGRAMME DE GANTT</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2F2D10DD" w14:paraId="47497915" wp14:textId="37FB084A">
-[...13 lines deleted...]
-        <w:t>IMPORTE ?</w:t>
+    <w:p w14:paraId="6F599B63" w14:textId="1638EF41" w:rsidR="006C62D7" w:rsidRPr="00AD7FDB" w:rsidRDefault="005749D6" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005749D6">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT ?</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="61D36155" w14:paraId="46F8AEDA" wp14:textId="77777777">
-[...23 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="37F8FFFD" w14:textId="2944D07E" w:rsidR="00C8497A" w:rsidRPr="00507056" w:rsidRDefault="00507056" w:rsidP="00B53DB2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce diagramme est une représentation visuelle du calendrier de votre projet. Il décompose vos projets en petites étapes et vous </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6964">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permet d'en </w:t>
+      </w:r>
+      <w:r w:rsidR="006143B3">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>établir</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF602D">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les activités plus longues sont ainsi </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6964">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>transformées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en une série de tâches individuelles. La préparation d'un diagramme de Gantt vous permet de réfléchir </w:t>
+      </w:r>
+      <w:r w:rsidR="00530707">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>en amont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux étapes nécessaires pour atteindre l'objectif et au temps requis pour les mener à bien.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8497A" w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009F6F43">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Une fois</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le projet</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6F43">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lancé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le diagramme de Gantt vous aide à </w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suivre si tout se déroule dans les </w:t>
+      </w:r>
+      <w:r w:rsidR="007D060F">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>temps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quelles activités </w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>vont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commencer et lesquelles sont sur le point de se terminer. Avec </w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un diagramme de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Gantt, aucune échéance ne sera manquée</w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3ABEF8" w14:textId="4579C076" w:rsidR="00524050" w:rsidRPr="00507056" w:rsidRDefault="00507056" w:rsidP="00C8497A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le diagramme de Gantt </w:t>
+      </w:r>
+      <w:r w:rsidR="006D027E">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son nom </w:t>
+      </w:r>
+      <w:r w:rsidR="00C205FC">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>à Henry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gantt qui l'a introduit et popularisé au début du XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005227C4">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507056">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siècle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428216F0" w14:textId="03D43E53" w:rsidR="006C62D7" w:rsidRPr="0083782E" w:rsidRDefault="00507056" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00507056">
+        <w:t>COMMENT L'UTILISER</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C62D7" w:rsidRPr="0083782E">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A156575" w14:textId="21D5EF66" w:rsidR="003A10DE" w:rsidRPr="006E7DD4" w:rsidRDefault="006E7DD4" w:rsidP="00B53DB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Liste</w:t>
+      </w:r>
+      <w:r w:rsidR="001625B8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toutes les tâches dans une </w:t>
+      </w:r>
+      <w:r w:rsidR="001625B8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seule </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>colonne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBB27CF" w14:textId="01B2E491" w:rsidR="003A10DE" w:rsidRPr="006E7DD4" w:rsidRDefault="008A07B0" w:rsidP="00B53DB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Indique</w:t>
+      </w:r>
+      <w:r w:rsidR="001625B8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="61D36155">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>le planning du projet</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur une </w:t>
+      </w:r>
+      <w:r w:rsidR="00312A2D">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seule </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ligne. </w:t>
+      </w:r>
+      <w:r w:rsidR="00312A2D">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peut être </w:t>
+      </w:r>
+      <w:r w:rsidR="001625B8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>divisé</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en mois, semaines ou jours </w:t>
+      </w:r>
+      <w:r w:rsidR="001625B8">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>selon</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vos besoins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56691BD7" w14:textId="0A6430FF" w:rsidR="00C45157" w:rsidRPr="006E7DD4" w:rsidRDefault="006E7DD4" w:rsidP="00B53DB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajoutez des barres colorées représentant la </w:t>
+      </w:r>
+      <w:r w:rsidR="00932548">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>durée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nécessaire pour chaque tâche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8097C9" w14:textId="1E062F7A" w:rsidR="00524050" w:rsidRPr="006E7DD4" w:rsidRDefault="006E7DD4" w:rsidP="00B53DB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le modèle de Gantt que </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5F8C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>nous vous fournissons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est dynamique. Cela </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5F8C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>signifie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que vous pouvez tout </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5F8C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>modifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5F8C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les données </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5F8C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>seront automatiquement mises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à jour.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45157">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2465F060" w14:textId="3AF27C65" w:rsidR="00C45157" w:rsidRPr="00326664" w:rsidRDefault="00832D7A" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Au cours de la réalisation de votre projet, consultez le diagramme</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3A6E">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de GANTT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aussi souvent que possible pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7210">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en suivre la progression</w:t>
+      </w:r>
+      <w:r w:rsidR="00326664" w:rsidRPr="00326664">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10721A2F" w14:textId="2BDB4519" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="00326664" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00326664">
+        <w:t>CONSEILS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4528C013" w14:textId="4A1D16AE" w:rsidR="00265090" w:rsidRPr="00326664" w:rsidRDefault="00326664" w:rsidP="00B53DB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326664">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Vous pouvez créer votre propre diagramme de Gantt dans Excel ou Google Sheets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AC72EC" w14:textId="3A098D35" w:rsidR="00C45157" w:rsidRPr="00326664" w:rsidRDefault="00326664" w:rsidP="00C45157">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326664">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>Vous trouver</w:t>
+      </w:r>
+      <w:r w:rsidR="005F365C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>ez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326664">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="61D36155">
-[...237 lines deleted...]
-        <w:t xml:space="preserve"> à bien.</w:t>
+      <w:r w:rsidR="005F365C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>sur Internet plusieurs modèles de diagrammes de Gantt et d'outils numériques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326664">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Certains sont gratuits, d'autres </w:t>
+      </w:r>
+      <w:r w:rsidR="005F365C">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>payants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326664">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="61D36155" w14:paraId="6594A547" wp14:textId="77777777">
-[...299 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="0"/>
+    <w:sectPr w:rsidR="00C45157" w:rsidRPr="00326664">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgNumType w:start="1" w:chapSep="period"/>
-      <w:cols w:equalWidth="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" mc:Ignorable="wp14 w14 w15">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="60061E4C" wp14:textId="77777777">
+    <w:p w14:paraId="7D8ED74E" w14:textId="77777777" w:rsidR="00C53BDC" w:rsidRDefault="00C53BDC" w:rsidP="00B53DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="44EAFD9C" wp14:textId="77777777">
+    <w:p w14:paraId="11B64C77" w14:textId="77777777" w:rsidR="00C53BDC" w:rsidRDefault="00C53BDC" w:rsidP="00B53DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-    <w:embedRegular xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:fontKey="{7b34fa78-6168-4389-afe9-9be196d3f618}" r:id="rId0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{04AD0611-C475-45E6-A83E-81497ECD3A3A}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{570D23D3-9041-4876-8B13-B74632F6839B}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{456EA2DE-F96D-4B9D-8ECC-C3D1679AAB0D}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:embedRegular xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:fontKey="{9cf74b31-8e97-4536-8145-7f32ff4dca5c}" r:id="rId1"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:embedRegular xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:fontKey="{02fb84eb-10f6-4f8d-9e97-6e4be9097c11}" r:id="rId2"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{1F48E863-9173-4EFC-913D-60F5BF8DFB22}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{FB67DA90-0B9A-48F2-9256-9F698A5AFA4A}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{172002FC-B431-4605-80EF-63CDAAD213CF}"/>
   </w:font>
-  <w:font w:name="Microsoft Sans Serif">
-    <w:embedRegular xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:fontKey="{89e73efc-9492-4126-aec3-c286f7b97f22}" r:id="rId3"/>
+  <w:font w:name="Lexend ExtraBold">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedBold r:id="rId7" w:fontKey="{29ADFC45-6153-442A-B441-6F4203211705}"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:embedRegular xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:fontKey="{d39c889d-65ee-4444-8367-e2cef852fed8}" r:id="rId4"/>
+  <w:font w:name="Lexend Black">
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{8060E795-ED00-436F-996F-5915EC7894B2}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{6A63A969-1B6C-44BA-BBE9-DE86AF19B6D6}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{51C6BB2D-35DD-44AC-B1AF-C2877C390496}"/>
+  </w:font>
+  <w:font w:name="Lexend Light">
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{E99C01A9-C707-4ECC-A3C2-DC8867AC5A78}"/>
+  </w:font>
+  <w:font w:name="Lexend Medium">
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{325A3490-ECC0-4D19-80CB-EEBB7706AB88}"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{BFA89362-6D43-497B-AA12-FED79160C31D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:o="urn:schemas-microsoft-com:office:office" mc:Ignorable="wp14 w14 w15">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3D8F4DAC" wp14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="00B53DB2">
     <w:r>
-      <w:rPr>
-[...49 lines deleted...]
-      </w:drawing>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:tab/>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6BFB1660" wp14:textId="77777777">
-[...2 lines deleted...]
-        <w:noProof w:val="1"/>
+  <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666E5E82" w14:textId="4980AA2D" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00F80DE2" w:rsidP="00B53DB2">
+    <w:r w:rsidRPr="00475A54">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FFA6E41" wp14:editId="7777777">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E70F9FA" wp14:editId="350B0C8D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2094230</wp:posOffset>
+                <wp:posOffset>2185035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>20320</wp:posOffset>
+                <wp:posOffset>97790</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4219575" cy="1052830"/>
-              <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+              <wp:extent cx="4220028" cy="990600"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="630353910" name="Zone de texte 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4219575" cy="1052830"/>
+                        <a:ext cx="4220028" cy="990600"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect"/>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
-                    <wps:style>
-[...20 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1179FB88" wp14:textId="77777777">
+                        <w:p w14:paraId="11DB3815" w14:textId="77777777" w:rsidR="00F80DE2" w:rsidRPr="00F80DE2" w:rsidRDefault="00F80DE2" w:rsidP="00F80DE2">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="fr-BE"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00F80DE2">
                             <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="fr-BE"/>
                             </w:rPr>
-                            <w:t>Co-Financé par l’Union Européenne. Les opinions montré ici sont cependant ceux de(s) auteur(s) uniquement et ne reflètent pas forcément les opinions</w:t>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
                           </w:r>
-                          <w:r>
+                        </w:p>
+                        <w:p w14:paraId="415BAD5E" w14:textId="63553497" w:rsidR="00BA1A1E" w:rsidRPr="00F80DE2" w:rsidRDefault="00F80DE2" w:rsidP="00F80DE2">
+                          <w:pPr>
                             <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
+                              <w:lang w:val="fr-BE"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> de l’Union Europée</w:t>
-[...1 lines deleted...]
-                          <w:r>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F80DE2">
                             <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:rtl w:val="0"/>
-                              <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+                              <w:lang w:val="fr-BE"/>
                             </w:rPr>
-                            <w:t>nne</w:t>
-[...52 lines deleted...]
-                            <w:t xml:space="preserve"> ne peuvent être tenus pour responsable.</w:t>
+                            <w:t>Numéro de projet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:rtl w:val="0"/>
-                              <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+                              <w:lang w:val="fr-BE"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> Numér</w:t>
+                            <w:t> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00F80DE2">
                             <w:rPr>
                               <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
-                              <w:rtl w:val="0"/>
-[...18 lines deleted...]
-                              <w:szCs w:val="16"/>
+                              <w:lang w:val="fr-BE"/>
                             </w:rPr>
                             <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="2803D3C3">
-            <v:shapetype xmlns:o="urn:schemas-microsoft-com:office:office" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict>
+            <v:shapetype w14:anchorId="6E70F9FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" id="Zone de texte 4" style="position:absolute;width:332.25pt;height:82.9pt;z-index:1;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;margin-left:164.9pt;margin-top:1.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" o:allowincell="t" fillcolor="#FFFFFF" stroked="f" strokeweight="0.5pt" type="#_x0000_t202">
-              <v:textbox inset="3mm,1mm,3mm,1mm">
+            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:172.05pt;margin-top:7.7pt;width:332.3pt;height:78pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPgzqxLAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+x4abYYcYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0o2Xms22nYRSZFio/vIz2/7xpFjsK6GnRBx6OUEqE5lLXeF/T7y/rD&#10;Z0qcZ7pkCrQo6Ek4er94/27emlxkUIEqhSUYRLu8NQWtvDd5kjheiYa5ERih0SjBNsyjavdJaVmL&#10;0RuVZGk6TVqwpbHAhXN4+9Ab6SLGl1Jw/ySlE56ogmJtPp42nrtwJos5y/eWmarmQxnsH6poWK0x&#10;6SXUA/OMHGz9R6im5hYcSD/i0CQgZc1F7AG7GadvutlWzIjYC4LjzAUm9//C8sfj1jxb4rsv0CGB&#10;AZDWuNzhZeink7YJX6yUoB0hPF1gE50nHC8nGTKRIdEcbbNZOk0jrsn1tbHOfxXQkCAU1CItES12&#10;3DiPGdH17BKSOVB1ua6VikoYBbFSlhwZkqh8rBFf/OalNGkLOv14l8bAGsLzPrLSmODaU5B8t+uG&#10;RndQnrB/C/1oOMPXNRa5Yc4/M4uzgC3jfPsnPKQCTAKDREkF9uff7oM/UoRWSlqcrYK6HwdmBSXq&#10;m0byZuPJJAxjVCZ3nzJU7K1ld2vRh2YF2PkYN8nwKAZ/r86itNC84hosQ1Y0Mc0xd0H9WVz5fuJx&#10;jbhYLqMTjp9hfqO3hofQAelAwUv3yqwZePLI8COcp5Dlb+jqfcNLDcuDB1lHLgPAPaoD7ji6keJh&#10;zcJu3OrR6/ozWPwCAAD//wMAUEsDBBQABgAIAAAAIQCVNDrP4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NT4QwEIbvJv6HZky8GLcgrGyQsjHGj8Sbix/x1qUjEOmU0C7gv3f2pLeZvE/eeabY&#10;LrYXE46+c6QgXkUgkGpnOmoUvFYPlxsQPmgyuneECn7Qw7Y8PSl0btxMLzjtQiO4hHyuFbQhDLmU&#10;vm7Rar9yAxJnX260OvA6NtKMeuZy28urKLqWVnfEF1o94F2L9ffuYBV8XjQfz355fJuTdTLcP01V&#10;9m4qpc7PltsbEAGX8AfDUZ/VoWSnvTuQ8aJXkKRpzCgH6xTEEYiiTQZiz1MWpyDLQv7/ofwFAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz4M6sSwCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlTQ6z+EAAAALAQAADwAAAAAAAAAAAAAAAACG&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="44192229" wp14:textId="77777777">
+                  <w:p w14:paraId="11DB3815" w14:textId="77777777" w:rsidR="00F80DE2" w:rsidRPr="00F80DE2" w:rsidRDefault="00F80DE2" w:rsidP="00F80DE2">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="fr-BE"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00F80DE2">
                       <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="fr-BE"/>
                       </w:rPr>
-                      <w:t>Co-Financé par l’Union Européenne. Les opinions montré ici sont cependant ceux de(s) auteur(s) uniquement et ne reflètent pas forcément les opinions</w:t>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
                     </w:r>
-                    <w:r>
+                  </w:p>
+                  <w:p w14:paraId="415BAD5E" w14:textId="63553497" w:rsidR="00BA1A1E" w:rsidRPr="00F80DE2" w:rsidRDefault="00F80DE2" w:rsidP="00F80DE2">
+                    <w:pPr>
                       <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
+                        <w:lang w:val="fr-BE"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> de l’Union Europée</w:t>
-[...1 lines deleted...]
-                    <w:r>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F80DE2">
                       <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:rtl w:val="0"/>
-                        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+                        <w:lang w:val="fr-BE"/>
                       </w:rPr>
-                      <w:t>nne</w:t>
-[...52 lines deleted...]
-                      <w:t xml:space="preserve"> ne peuvent être tenus pour responsable.</w:t>
+                      <w:t>Numéro de projet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:rtl w:val="0"/>
-                        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+                        <w:lang w:val="fr-BE"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> Numér</w:t>
+                      <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00F80DE2">
                       <w:rPr>
                         <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
-                        <w:rtl w:val="0"/>
-[...18 lines deleted...]
-                        <w:szCs w:val="16"/>
+                        <w:lang w:val="fr-BE"/>
                       </w:rPr>
                       <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...122 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00475A54" w:rsidRPr="00BA1A1E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" wp14:editId="63C2B29C" wp14:anchorId="1D759131">
-          <wp:extent cx="2605405" cy="1182370"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="726BC88B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-114935</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>218630</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2315420" cy="520643"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:wrapNone/>
+          <wp:docPr id="1963295707" name="Image 4"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPr id="1963295707" name="Image 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill dpi="0">
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage1">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2728502" cy="1238833"/>
+                    <a:ext cx="2315420" cy="520643"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00910EA0" w:rsidRPr="00BA1A1E">
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4FA7883F" w14:textId="72C9F9CA" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2"/>
+  <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
+  <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="17E7A1E0" w14:textId="77777777" w:rsidR="00C53BDC" w:rsidRDefault="00C53BDC" w:rsidP="00B53DB2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3FD42E19" w14:textId="77777777" w:rsidR="00C53BDC" w:rsidRDefault="00C53BDC" w:rsidP="00B53DB2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7EAD4B6E" w14:textId="79845719" w:rsidR="00C45157" w:rsidRPr="006E7DD4" w:rsidRDefault="00C45157">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le modèle que </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0749">
+        <w:rPr>
+          <w:lang w:val="fr-BE" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>nous vous fournissons</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a été inspiré par</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0749">
+        <w:rPr>
+          <w:lang w:val="fr-BE" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le tutoriel</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1">
+        <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="fr-BE"/>
+          </w:rPr>
+          <w:t>Kenji Explains</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E7DD4" w:rsidRPr="006E7DD4">
+        <w:rPr>
+          <w:lang w:val="fr-BE" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>accessible le 26 Novembre 2025.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="1D7F853D">
+          <wp:extent cx="2605453" cy="1182965"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2728501" cy="1238833"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="02EB378F" wp14:textId="77777777">
+  <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="P17"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6A05A809" wp14:textId="77777777">
+  <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="P17"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B0578A"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:suff w:val="tab"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285B5DA5"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:suff w:val="tab"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A2471A3"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:suff w:val="tab"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE8724F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E4A6C38"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30207C39"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B260BB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...3 lines deleted...]
-      <w:rPr/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2">
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...3 lines deleted...]
-      <w:rPr/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397877A8"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="627EE18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...3 lines deleted...]
-      <w:rPr/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6A3C39"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0409001D"/>
-    <w:styleLink w:val="N1"/>
+    <w:tmpl w:val="B6241272"/>
+    <w:styleLink w:val="Listeactuelle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E36214F"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:suff w:val="tab"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="P13"/>
-      <w:suff w:val="tab"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...5 lines deleted...]
-      <w:suff w:val="tab"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5E08EC"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F246F06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DB52E9"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:suff w:val="tab"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2D7593"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:suff w:val="tab"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71145F17"/>
     <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8AD22DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-        <w:tabs>
-[...3 lines deleted...]
-      <w:rPr/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75046B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47B8AFC4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0019">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="040C001B">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="040C000F">
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="040C0019">
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="040C001B">
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="040C000F">
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="040C0019">
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="040C001B">
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1834375465">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2046128190">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="883951222">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="574440723">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1225489628">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2041663554">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1542087060">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="570845230">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1792941719">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="966013860">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1766725883">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-[...2 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="0"/>
   <w:hyphenationZone w:val="425"/>
-  <w:evenAndOddHeaders w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="2F2D10DD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="61D36155"/>
+    <w:rsidRoot w:val="003F379C"/>
+    <w:rsid w:val="00023847"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="000D2EBE"/>
+    <w:rsid w:val="001328FD"/>
+    <w:rsid w:val="001625B8"/>
+    <w:rsid w:val="001720E9"/>
+    <w:rsid w:val="0020590D"/>
+    <w:rsid w:val="00223C90"/>
+    <w:rsid w:val="00252930"/>
+    <w:rsid w:val="00265090"/>
+    <w:rsid w:val="002978CD"/>
+    <w:rsid w:val="002A2E62"/>
+    <w:rsid w:val="002C5736"/>
+    <w:rsid w:val="002E36CC"/>
+    <w:rsid w:val="00312A2D"/>
+    <w:rsid w:val="00314FE2"/>
+    <w:rsid w:val="00326664"/>
+    <w:rsid w:val="00342B85"/>
+    <w:rsid w:val="0035115D"/>
+    <w:rsid w:val="00390081"/>
+    <w:rsid w:val="003A10DE"/>
+    <w:rsid w:val="003A680F"/>
+    <w:rsid w:val="003C3E27"/>
+    <w:rsid w:val="003F379C"/>
+    <w:rsid w:val="003F6F93"/>
+    <w:rsid w:val="0042217E"/>
+    <w:rsid w:val="00425CEF"/>
+    <w:rsid w:val="00451B12"/>
+    <w:rsid w:val="00452AD3"/>
+    <w:rsid w:val="00475A54"/>
+    <w:rsid w:val="00482172"/>
+    <w:rsid w:val="004E4C49"/>
+    <w:rsid w:val="00507056"/>
+    <w:rsid w:val="00521D7F"/>
+    <w:rsid w:val="005227C4"/>
+    <w:rsid w:val="00524050"/>
+    <w:rsid w:val="005243D8"/>
+    <w:rsid w:val="00530707"/>
+    <w:rsid w:val="005749D6"/>
+    <w:rsid w:val="005F365C"/>
+    <w:rsid w:val="006143B3"/>
+    <w:rsid w:val="006164EA"/>
+    <w:rsid w:val="00657067"/>
+    <w:rsid w:val="00685439"/>
+    <w:rsid w:val="006900F9"/>
+    <w:rsid w:val="0069608E"/>
+    <w:rsid w:val="006C3683"/>
+    <w:rsid w:val="006C5AF9"/>
+    <w:rsid w:val="006C5F8C"/>
+    <w:rsid w:val="006C62D7"/>
+    <w:rsid w:val="006D027E"/>
+    <w:rsid w:val="006E7DD4"/>
+    <w:rsid w:val="006F4263"/>
+    <w:rsid w:val="00746120"/>
+    <w:rsid w:val="00757819"/>
+    <w:rsid w:val="007604F3"/>
+    <w:rsid w:val="007734DA"/>
+    <w:rsid w:val="00777C2A"/>
+    <w:rsid w:val="007A106C"/>
+    <w:rsid w:val="007A6964"/>
+    <w:rsid w:val="007B0749"/>
+    <w:rsid w:val="007C10D0"/>
+    <w:rsid w:val="007D060F"/>
+    <w:rsid w:val="00832D7A"/>
+    <w:rsid w:val="0083782E"/>
+    <w:rsid w:val="00845D7F"/>
+    <w:rsid w:val="00850DD3"/>
+    <w:rsid w:val="008512E3"/>
+    <w:rsid w:val="00885038"/>
+    <w:rsid w:val="00890458"/>
+    <w:rsid w:val="008A07B0"/>
+    <w:rsid w:val="008C3354"/>
+    <w:rsid w:val="008E4CD3"/>
+    <w:rsid w:val="009101C7"/>
+    <w:rsid w:val="00910EA0"/>
+    <w:rsid w:val="00912E15"/>
+    <w:rsid w:val="0092264D"/>
+    <w:rsid w:val="00926BEA"/>
+    <w:rsid w:val="00932548"/>
+    <w:rsid w:val="00954DAA"/>
+    <w:rsid w:val="00966F23"/>
+    <w:rsid w:val="00975EFC"/>
+    <w:rsid w:val="00996015"/>
+    <w:rsid w:val="009D71D4"/>
+    <w:rsid w:val="009F6F43"/>
+    <w:rsid w:val="00A143C4"/>
+    <w:rsid w:val="00A35EA3"/>
+    <w:rsid w:val="00A402D4"/>
+    <w:rsid w:val="00AD2B68"/>
+    <w:rsid w:val="00AD7FDB"/>
+    <w:rsid w:val="00AE2C00"/>
+    <w:rsid w:val="00AF602D"/>
+    <w:rsid w:val="00B53DB2"/>
+    <w:rsid w:val="00B60502"/>
+    <w:rsid w:val="00BA1A1E"/>
+    <w:rsid w:val="00BA37A0"/>
+    <w:rsid w:val="00BC6A2D"/>
+    <w:rsid w:val="00BD7210"/>
+    <w:rsid w:val="00BE5A38"/>
+    <w:rsid w:val="00BF0975"/>
+    <w:rsid w:val="00C10FC5"/>
+    <w:rsid w:val="00C205FC"/>
+    <w:rsid w:val="00C45157"/>
+    <w:rsid w:val="00C52671"/>
+    <w:rsid w:val="00C53BDC"/>
+    <w:rsid w:val="00C665EE"/>
+    <w:rsid w:val="00C8497A"/>
+    <w:rsid w:val="00CB582E"/>
+    <w:rsid w:val="00D15D52"/>
+    <w:rsid w:val="00D5454A"/>
+    <w:rsid w:val="00D553F9"/>
+    <w:rsid w:val="00DA4D91"/>
+    <w:rsid w:val="00DB0CCF"/>
+    <w:rsid w:val="00DF27A7"/>
+    <w:rsid w:val="00DF4D43"/>
+    <w:rsid w:val="00E22F35"/>
+    <w:rsid w:val="00E263B5"/>
+    <w:rsid w:val="00E40B4F"/>
+    <w:rsid w:val="00E66955"/>
+    <w:rsid w:val="00EB0F0B"/>
+    <w:rsid w:val="00EB3A6E"/>
+    <w:rsid w:val="00ED0235"/>
+    <w:rsid w:val="00ED69A2"/>
+    <w:rsid w:val="00F03110"/>
+    <w:rsid w:val="00F20807"/>
+    <w:rsid w:val="00F30652"/>
+    <w:rsid w:val="00F60CC1"/>
+    <w:rsid w:val="00F72E47"/>
+    <w:rsid w:val="00F7383E"/>
+    <w:rsid w:val="00F76C6F"/>
+    <w:rsid w:val="00F80DE2"/>
+    <w:rsid w:val="00FC71BD"/>
+    <w:rsid w:val="00FD4BA5"/>
+    <w:rsid w:val="00FE0BAF"/>
+    <w:rsid w:val="00FE675C"/>
+    <w:rsid w:val="00FF6A5C"/>
+    <w:rsid w:val="3929F726"/>
+    <w:rsid w:val="6D19CB27"/>
   </w:rsids>
-  <m:mathPr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:dispDef/>
-    <m:interSp m:val="0"/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
-    <m:intraSp m:val="0"/>
-[...1 lines deleted...]
-    <m:mathFont m:val="Cambria Math"/>
     <m:naryLim m:val="undOvr"/>
-    <m:postSp m:val="0"/>
-[...4 lines deleted...]
-    <m:wrapRight m:val="0"/>
   </m:mathPr>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="669BA95B"/>
-  <w15:docId w15:val="{D0CBFA35-0F97-423E-B351-4FD77F9BE5B2}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="43EE4EAA"/>
+  <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14 wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...11 lines deleted...]
-        <w:outlineLvl w:val="9"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="P0" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="61D36155"/>
+    <w:rsid w:val="00B53DB2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
-      <w:noProof w:val="0"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="P1">
-[...4 lines deleted...]
-    <w:link w:val="C3"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="61D36155"/>
+    <w:rsid w:val="00B60502"/>
+    <w:pPr>
+      <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
+      <w:lang w:val="fr-BE"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00657067"/>
     <w:pPr>
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="61D36155"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:link w:val="C5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="61D36155"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DA4D91"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:next w:val="P0"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:caps/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:link w:val="C6"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="61D36155"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001D7E9C"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:next w:val="P0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:link w:val="C7"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="61D36155"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001D7E9C"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:next w:val="P0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:link w:val="C8"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="61D36155"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001D7E9C"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:next w:val="P0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:link w:val="C9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="61D36155"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001D7E9C"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
-  </w:style>
-[...342 lines deleted...]
-    <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C10">
-[...2 lines deleted...]
-    <w:link w:val="P8"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C11">
-[...2 lines deleted...]
-    <w:link w:val="P9"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C12">
-[...83 lines deleted...]
-    <w:basedOn w:val="C0"/>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rPr/>
-[...21 lines deleted...]
-    <w:link w:val="P22"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...73 lines deleted...]
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:trPr/>
-[...24 lines deleted...]
-  <w:style w:type="table" w:styleId="T2">
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:trPr/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="T3">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA4D91"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="96"/>
+      <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B60502"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0000E8"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00657067"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0000E8"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA4D91"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
+      <w:bCs/>
+      <w:caps/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DA4D91"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="96"/>
+      <w:szCs w:val="96"/>
+      <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1"/>
+        </w14:solidFill>
+        <w14:prstDash w14:val="solid"/>
+        <w14:bevel/>
+      </w14:textOutline>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D553F9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D7E9C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00601F6E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00601F6E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00601F6E"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="T0"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009A5A9C"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0" w:shadow="0" w:frame="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:trPr/>
-[...4 lines deleted...]
-    <w:basedOn w:val="T2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00437D07"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00437D07"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C22896"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C22896"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C22896"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C22896"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:trPr/>
-[...4 lines deleted...]
-    <w:basedOn w:val="T2"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:trPr/>
-[...4 lines deleted...]
-    <w:basedOn w:val="T2"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:trPr/>
-[...5 lines deleted...]
-  <w:style w:type="numbering" w:styleId="N1">
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D553F9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00890458"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C45157"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C45157"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C45157"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C45157"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F4263"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F4263"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F4263"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F4263"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F4263"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B0749"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="RelHdr1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="RelFtr1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="RelFtr2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="RelFnt1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="RelEnt1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="RelStyle1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="RelNum1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="RelSettings1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="RelTheme1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="Fonts1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="RelItem1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="RelItem2" /></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="215356811">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="267464983">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="659967469">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="718020710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1339231139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1698694840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1531842161">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/endnotes.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships" />
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font0.odttf" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf" /></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="Relimage2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships" />
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="formula%20dynamicwne%20dodawanie" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="formula%20dynamicwne%20dodawanie" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="Relimage1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4456,96 +4927,94 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4562,91 +5031,112 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8a8da792-a37e-4b7d-8448-da4b16ce0c7d}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A8DA792-A37E-4B7D-8448-DA4B16CE0C7D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/vsto/samples"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/vsto/samples"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...4 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>239</Words>
+  <Characters>1367</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1603</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <lastModifiedBy>Projects BRGD</lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision>27</revision>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>