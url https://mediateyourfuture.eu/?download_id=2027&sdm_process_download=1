--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29930"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\logop\Logopsycom Dropbox\Logopsycom - Common folder\01. Projects\MYF\WP3A2 Toolbox for creation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\logop\Logopsycom Dropbox\Logopsycom - Common folder\01. Projects\MYF\WP3A2 Toolbox for creation\Toolbox for creation FR to proofread\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{D0845335-31BC-4E4C-8A0F-3C711F75F722}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8173D67E-C1E5-4601-8CCA-FB1D47B1B747}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58A6FA22-219D-4CC3-B59A-3DE71441F740}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FE669C04-0AF7-4977-8ABB-D0D97960A3D6}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuille 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -81,179 +81,179 @@
   <c r="O9" i="1" s="1"/>
   <c r="P9" i="1" s="1"/>
   <c r="Q9" i="1" s="1"/>
   <c r="R9" i="1" s="1"/>
   <c r="S9" i="1" s="1"/>
   <c r="T9" i="1" s="1"/>
   <c r="U9" i="1" s="1"/>
   <c r="V9" i="1" s="1"/>
   <c r="W9" i="1" s="1"/>
   <c r="X9" i="1" s="1"/>
   <c r="Y9" i="1" s="1"/>
   <c r="B5" i="1"/>
   <c r="B6" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="42">
   <si>
     <t>Nom du projet</t>
   </si>
   <si>
     <t>Mon grand projet</t>
   </si>
   <si>
+    <t>Début</t>
+  </si>
+  <si>
+    <t>Aujourd'hui</t>
+  </si>
+  <si>
+    <t>Mois du projet</t>
+  </si>
+  <si>
+    <t>Date de début</t>
+  </si>
+  <si>
+    <t>Date de fin</t>
+  </si>
+  <si>
+    <t>Nombre de jours</t>
+  </si>
+  <si>
+    <t>M1</t>
+  </si>
+  <si>
+    <t>M2</t>
+  </si>
+  <si>
+    <t>M3</t>
+  </si>
+  <si>
+    <t>M4</t>
+  </si>
+  <si>
+    <t>M5</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>M7</t>
+  </si>
+  <si>
+    <t>M8</t>
+  </si>
+  <si>
+    <t>M9</t>
+  </si>
+  <si>
+    <t>M10</t>
+  </si>
+  <si>
+    <t>M11</t>
+  </si>
+  <si>
+    <t>M12</t>
+  </si>
+  <si>
+    <t>M13</t>
+  </si>
+  <si>
+    <t>M14</t>
+  </si>
+  <si>
+    <t>M15</t>
+  </si>
+  <si>
+    <t>M16</t>
+  </si>
+  <si>
+    <t>M17</t>
+  </si>
+  <si>
+    <t>M18</t>
+  </si>
+  <si>
+    <t>M19</t>
+  </si>
+  <si>
+    <t>M20</t>
+  </si>
+  <si>
+    <t>Conception de la mise en page</t>
+  </si>
+  <si>
+    <t>Publication</t>
+  </si>
+  <si>
+    <t>Parcours patrimonial</t>
+  </si>
+  <si>
+    <t>Recherche de participants</t>
+  </si>
+  <si>
     <t>Ce diagramme de Gantt est dynamique.
-Vous pouvez changer les dates, noms des activités et les tâches.
+Vous pouvez modifier les dates, les noms des activités et des tâches.
 Vous pouvez ajouter des colonnes et des lignes.
-Jonglez un peu avec, découvrez ses possibilités.
-[...117 lines deleted...]
-    <t>Le parcours</t>
+Jouez un peu avec, découvrez ses possibilités.
+Puis créez le diagramme de Gantt du projet vous-même !</t>
+  </si>
+  <si>
+    <t>Que faire ?</t>
+  </si>
+  <si>
+    <t>Notre brochure sur le patrimoine de la ville</t>
+  </si>
+  <si>
+    <t>Élaboration du cadre de la brochure</t>
+  </si>
+  <si>
+    <t>Recherches</t>
+  </si>
+  <si>
+    <t>Rédaction du contenu</t>
+  </si>
+  <si>
+    <t>Création de l'itinéraire</t>
+  </si>
+  <si>
+    <t>Rédaction du scénario</t>
+  </si>
+  <si>
+    <t>Mise en œuvre du parcours</t>
+  </si>
+  <si>
+    <t>Progression</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
@@ -406,121 +406,146 @@
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="2" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="2" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="2" tint="-0.499984740745262"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="32">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF00B050"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color theme="2" tint="-0.499984740745262"/>
         </left>
         <right style="thin">
           <color theme="2" tint="-0.499984740745262"/>
         </right>
         <top style="thin">
@@ -1307,195 +1332,163 @@
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color theme="9"/>
         </left>
         <right/>
         <top style="thin">
           <color theme="9"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
-        <bottom style="thin">
-[...5 lines deleted...]
-      <border outline="0">
         <top style="thin">
           <color theme="0" tint="-0.14996795556505021"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="0" tint="-0.14996795556505021"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="9"/>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.14996795556505021"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.14996795556505021"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
-    <dxf>
-[...30 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{A918CBBD-AB89-443F-BCCE-DF111B5A7852}" name="Table2" displayName="Table2" ref="A10:Y23" totalsRowShown="0" headerRowDxfId="28" dataDxfId="27" headerRowBorderDxfId="25" tableBorderDxfId="26">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{A918CBBD-AB89-443F-BCCE-DF111B5A7852}" name="Table2" displayName="Table2" ref="A10:Y23" totalsRowShown="0" headerRowDxfId="31" dataDxfId="29" headerRowBorderDxfId="30" tableBorderDxfId="28">
   <autoFilter ref="A10:Y23" xr:uid="{A918CBBD-AB89-443F-BCCE-DF111B5A7852}"/>
   <tableColumns count="25">
-    <tableColumn id="1" xr3:uid="{756ECF2C-7AA6-4186-AFAC-5EDA0695F70D}" name="Qui y'a t-il a faire?" dataDxfId="24"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{25BD153E-A6BF-4F15-9E67-51045A064727}" name="Nombre de jours" dataDxfId="21">
+    <tableColumn id="1" xr3:uid="{756ECF2C-7AA6-4186-AFAC-5EDA0695F70D}" name="Que faire ?" dataDxfId="27"/>
+    <tableColumn id="2" xr3:uid="{DC9E6529-BF21-48B9-B7A1-4B1EB72525EB}" name="Date de début" dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{16E8D91E-76DC-448A-A7A2-CED56C97611F}" name="Date de fin" dataDxfId="25"/>
+    <tableColumn id="4" xr3:uid="{25BD153E-A6BF-4F15-9E67-51045A064727}" name="Nombre de jours" dataDxfId="24">
       <calculatedColumnFormula>'Feuille 1'!$C11-'Feuille 1'!$B11</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{63AC6CED-A7F2-4452-ACD5-3E7EDDA4CA67}" name="Progress" dataDxfId="20"/>
-[...19 lines deleted...]
-    <tableColumn id="25" xr3:uid="{A4868F13-7628-49A9-BFA5-B30A42F50CF8}" name="M20" dataDxfId="0"/>
+    <tableColumn id="5" xr3:uid="{63AC6CED-A7F2-4452-ACD5-3E7EDDA4CA67}" name="Progression" dataDxfId="23"/>
+    <tableColumn id="6" xr3:uid="{43145441-7FF4-4DA8-A85F-0A419A4FA1DA}" name="M1" dataDxfId="22"/>
+    <tableColumn id="7" xr3:uid="{EDB4FBD1-9F9F-460C-80E8-A69E1B75D1B6}" name="M2" dataDxfId="21"/>
+    <tableColumn id="8" xr3:uid="{2662B148-B766-4A5B-9114-8F7E96650C51}" name="M3" dataDxfId="20"/>
+    <tableColumn id="9" xr3:uid="{80464B0B-3841-486D-ABDD-84F6A8534D2C}" name="M4" dataDxfId="19"/>
+    <tableColumn id="10" xr3:uid="{AA5DF9E6-AB85-4254-B731-8AC5373F334D}" name="M5" dataDxfId="18"/>
+    <tableColumn id="11" xr3:uid="{73EE3010-9E05-4B8E-97D6-75D9E29F4681}" name="M6" dataDxfId="17"/>
+    <tableColumn id="12" xr3:uid="{17099C5F-AE7D-456C-8147-EAB8B121DED1}" name="M7" dataDxfId="16"/>
+    <tableColumn id="13" xr3:uid="{93570830-53E2-429D-AD3C-D743B490B6CA}" name="M8" dataDxfId="15"/>
+    <tableColumn id="14" xr3:uid="{B6688A5A-ED0A-4361-8677-F92468118CBF}" name="M9" dataDxfId="14"/>
+    <tableColumn id="15" xr3:uid="{29A44897-FFDC-4D70-A229-F6798B84C3D3}" name="M10" dataDxfId="13"/>
+    <tableColumn id="16" xr3:uid="{7AB3F92C-4547-4DC5-850A-AB0569EDFAE5}" name="M11" dataDxfId="12"/>
+    <tableColumn id="17" xr3:uid="{0AA20EDA-3F6F-4D61-B4FF-A394655BB64D}" name="M12" dataDxfId="11"/>
+    <tableColumn id="18" xr3:uid="{BF5E45DE-ED01-4D68-8502-A88BE4C8DFDD}" name="M13" dataDxfId="10"/>
+    <tableColumn id="19" xr3:uid="{9AFD031C-8127-4EE2-9932-CC1BB10AF658}" name="M14" dataDxfId="9"/>
+    <tableColumn id="20" xr3:uid="{CD470A74-CF59-46DE-B8AB-86A78763083E}" name="M15" dataDxfId="8"/>
+    <tableColumn id="21" xr3:uid="{827F78E2-0FBA-4DB6-A7DB-78B845575092}" name="M16" dataDxfId="7"/>
+    <tableColumn id="22" xr3:uid="{C4410316-D328-40B1-AB94-C2E73B7A6BE3}" name="M17" dataDxfId="6"/>
+    <tableColumn id="23" xr3:uid="{5BCEB411-AF15-43F5-AF5F-23E3437A59B6}" name="M18" dataDxfId="5"/>
+    <tableColumn id="24" xr3:uid="{FB8C4148-F789-4F77-AC15-E69530DF1C9F}" name="M19" dataDxfId="4"/>
+    <tableColumn id="25" xr3:uid="{A4868F13-7628-49A9-BFA5-B30A42F50CF8}" name="M20" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight14" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1781,863 +1774,894 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95ED90D0-7418-4CD9-8311-9BE2CF5AC4C0}">
   <dimension ref="A3:Y23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="11" width="10.85546875" customWidth="1"/>
+    <col min="1" max="1" width="36.33203125" customWidth="1"/>
+    <col min="2" max="2" width="22.109375" customWidth="1"/>
+    <col min="3" max="3" width="13.6640625" customWidth="1"/>
+    <col min="4" max="5" width="15.6640625" customWidth="1"/>
+    <col min="6" max="7" width="10.33203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.88671875" customWidth="1"/>
+    <col min="9" max="9" width="10.33203125" customWidth="1"/>
+    <col min="10" max="10" width="12.5546875" customWidth="1"/>
+    <col min="11" max="11" width="10.88671875" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
-    <col min="13" max="13" width="11.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="10.7109375" customWidth="1"/>
+    <col min="13" max="13" width="11.33203125" customWidth="1"/>
+    <col min="14" max="14" width="12.6640625" customWidth="1"/>
+    <col min="15" max="15" width="12.88671875" customWidth="1"/>
+    <col min="16" max="16" width="10.6640625" customWidth="1"/>
     <col min="17" max="17" width="12" customWidth="1"/>
-    <col min="18" max="18" width="11.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="21" max="22" width="12.140625" customWidth="1"/>
+    <col min="18" max="18" width="11.6640625" customWidth="1"/>
+    <col min="19" max="19" width="11.88671875" customWidth="1"/>
+    <col min="20" max="20" width="12.6640625" customWidth="1"/>
+    <col min="21" max="22" width="12.109375" customWidth="1"/>
     <col min="23" max="23" width="13" customWidth="1"/>
-    <col min="24" max="24" width="10.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="8.85546875" style="3"/>
+    <col min="24" max="24" width="10.6640625" customWidth="1"/>
+    <col min="25" max="25" width="11.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:25" ht="18.75">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="22" t="s">
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="E3" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+    </row>
+    <row r="4" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="30"/>
-[...7 lines deleted...]
-      <c r="N3" s="30"/>
+      <c r="B4" s="23">
+        <v>45809</v>
+      </c>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27"/>
     </row>
-    <row r="4" spans="1:25" ht="18">
-      <c r="A4" s="23" t="s">
+    <row r="5" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="24">
-[...11 lines deleted...]
-      <c r="N4" s="30"/>
+      <c r="B5" s="23">
+        <f ca="1">TODAY()</f>
+        <v>46190</v>
+      </c>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
     </row>
-    <row r="5" spans="1:25" ht="18">
-      <c r="A5" s="23" t="s">
+    <row r="6" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="24">
-[...12 lines deleted...]
-      <c r="N5" s="30"/>
+      <c r="B6" s="24">
+        <f ca="1">ROUNDUP((B5-B4)/12,0)</f>
+        <v>32</v>
+      </c>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
     </row>
-    <row r="6" spans="1:25" ht="18">
-[...16 lines deleted...]
-      <c r="N6" s="30"/>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="27"/>
+      <c r="L7" s="27"/>
+      <c r="M7" s="27"/>
+      <c r="N7" s="27"/>
     </row>
-    <row r="9" spans="1:25">
-[...5 lines deleted...]
-      <c r="F9" s="16">
+    <row r="9" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A9" s="14"/>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="15">
         <f>B4</f>
         <v>45809</v>
       </c>
-      <c r="G9" s="16">
-        <f>EDATE(F9,1)</f>
+      <c r="G9" s="15">
+        <f t="shared" ref="G9:Y9" si="0">EDATE(F9,1)</f>
         <v>45839</v>
       </c>
-      <c r="H9" s="16">
-        <f>EDATE(G9,1)</f>
+      <c r="H9" s="15">
+        <f t="shared" si="0"/>
         <v>45870</v>
       </c>
-      <c r="I9" s="16">
-        <f>EDATE(H9,1)</f>
+      <c r="I9" s="15">
+        <f t="shared" si="0"/>
         <v>45901</v>
       </c>
-      <c r="J9" s="16">
-        <f>EDATE(I9,1)</f>
+      <c r="J9" s="15">
+        <f t="shared" si="0"/>
         <v>45931</v>
       </c>
-      <c r="K9" s="16">
-        <f>EDATE(J9,1)</f>
+      <c r="K9" s="15">
+        <f t="shared" si="0"/>
         <v>45962</v>
       </c>
-      <c r="L9" s="16">
-        <f>EDATE(K9,1)</f>
+      <c r="L9" s="15">
+        <f t="shared" si="0"/>
         <v>45992</v>
       </c>
-      <c r="M9" s="16">
-        <f>EDATE(L9,1)</f>
+      <c r="M9" s="15">
+        <f t="shared" si="0"/>
         <v>46023</v>
       </c>
-      <c r="N9" s="16">
-        <f>EDATE(M9,1)</f>
+      <c r="N9" s="15">
+        <f t="shared" si="0"/>
         <v>46054</v>
       </c>
-      <c r="O9" s="16">
-        <f>EDATE(N9,1)</f>
+      <c r="O9" s="15">
+        <f t="shared" si="0"/>
         <v>46082</v>
       </c>
-      <c r="P9" s="16">
-        <f>EDATE(O9,1)</f>
+      <c r="P9" s="15">
+        <f t="shared" si="0"/>
         <v>46113</v>
       </c>
-      <c r="Q9" s="16">
-        <f>EDATE(P9,1)</f>
+      <c r="Q9" s="15">
+        <f t="shared" si="0"/>
         <v>46143</v>
       </c>
-      <c r="R9" s="16">
-        <f>EDATE(Q9,1)</f>
+      <c r="R9" s="15">
+        <f t="shared" si="0"/>
         <v>46174</v>
       </c>
-      <c r="S9" s="16">
-        <f>EDATE(R9,1)</f>
+      <c r="S9" s="15">
+        <f t="shared" si="0"/>
         <v>46204</v>
       </c>
-      <c r="T9" s="16">
-        <f>EDATE(S9,1)</f>
+      <c r="T9" s="15">
+        <f t="shared" si="0"/>
         <v>46235</v>
       </c>
-      <c r="U9" s="16">
-        <f>EDATE(T9,1)</f>
+      <c r="U9" s="15">
+        <f t="shared" si="0"/>
         <v>46266</v>
       </c>
-      <c r="V9" s="16">
-        <f>EDATE(U9,1)</f>
+      <c r="V9" s="15">
+        <f t="shared" si="0"/>
         <v>46296</v>
       </c>
-      <c r="W9" s="16">
-        <f>EDATE(V9,1)</f>
+      <c r="W9" s="15">
+        <f t="shared" si="0"/>
         <v>46327</v>
       </c>
-      <c r="X9" s="16">
-        <f>EDATE(W9,1)</f>
+      <c r="X9" s="15">
+        <f t="shared" si="0"/>
         <v>46357</v>
       </c>
-      <c r="Y9" s="16">
-        <f>EDATE(X9,1)</f>
+      <c r="Y9" s="15">
+        <f t="shared" si="0"/>
         <v>46388</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A10" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="26" t="s">
+      <c r="D10" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="26" t="s">
+      <c r="E10" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="26" t="s">
+      <c r="G10" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="26" t="s">
+      <c r="H10" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="F10" s="26" t="s">
+      <c r="I10" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="G10" s="26" t="s">
+      <c r="J10" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="H10" s="26" t="s">
+      <c r="K10" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="I10" s="26" t="s">
+      <c r="L10" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="J10" s="26" t="s">
+      <c r="M10" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="K10" s="26" t="s">
+      <c r="N10" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="L10" s="26" t="s">
+      <c r="O10" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="M10" s="26" t="s">
+      <c r="P10" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="N10" s="26" t="s">
+      <c r="Q10" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="O10" s="26" t="s">
+      <c r="R10" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="P10" s="26" t="s">
+      <c r="S10" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="Q10" s="26" t="s">
+      <c r="T10" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="R10" s="26" t="s">
+      <c r="U10" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="S10" s="26" t="s">
+      <c r="V10" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="T10" s="26" t="s">
+      <c r="W10" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="U10" s="26" t="s">
+      <c r="X10" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="V10" s="26" t="s">
+      <c r="Y10" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="26" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="1:25">
-[...3 lines deleted...]
-      <c r="B11" s="18">
+    <row r="11" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A11" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="17">
         <v>45809</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="17">
         <v>46022</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="18">
         <f>'Feuille 1'!$C11-'Feuille 1'!$B11</f>
         <v>213</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="19">
         <v>0.1</v>
       </c>
-      <c r="F11" s="21"/>
-[...18 lines deleted...]
-      <c r="Y11" s="21"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="20"/>
+      <c r="O11" s="20"/>
+      <c r="P11" s="20"/>
+      <c r="Q11" s="20"/>
+      <c r="R11" s="20"/>
+      <c r="S11" s="20"/>
+      <c r="T11" s="20"/>
+      <c r="U11" s="20"/>
+      <c r="V11" s="20"/>
+      <c r="W11" s="20"/>
+      <c r="X11" s="20"/>
+      <c r="Y11" s="20"/>
     </row>
-    <row r="12" spans="1:25">
-[...3 lines deleted...]
-      <c r="B12" s="9">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A12" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="8">
         <v>45809</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="8">
         <v>45870</v>
       </c>
       <c r="D12" s="1">
         <f>'Feuille 1'!$C12-'Feuille 1'!$B12</f>
         <v>61</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="6">
         <v>0.1</v>
       </c>
-      <c r="F12" s="14"/>
-[...18 lines deleted...]
-      <c r="Y12" s="14"/>
+      <c r="F12" s="13"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="13"/>
+      <c r="O12" s="13"/>
+      <c r="P12" s="13"/>
+      <c r="Q12" s="13"/>
+      <c r="R12" s="13"/>
+      <c r="S12" s="13"/>
+      <c r="T12" s="13"/>
+      <c r="U12" s="13"/>
+      <c r="V12" s="13"/>
+      <c r="W12" s="13"/>
+      <c r="X12" s="13"/>
+      <c r="Y12" s="13"/>
     </row>
-    <row r="13" spans="1:25">
-[...3 lines deleted...]
-      <c r="B13" s="9">
+    <row r="13" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="8">
         <v>45839</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13" s="8">
         <v>45900</v>
       </c>
       <c r="D13" s="1">
         <f>'Feuille 1'!$C13-'Feuille 1'!$B13</f>
         <v>61</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="6">
         <v>0.35</v>
       </c>
-      <c r="F13" s="14"/>
-[...18 lines deleted...]
-      <c r="Y13" s="14"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="13"/>
+      <c r="Q13" s="13"/>
+      <c r="R13" s="13"/>
+      <c r="S13" s="13"/>
+      <c r="T13" s="13"/>
+      <c r="U13" s="13"/>
+      <c r="V13" s="13"/>
+      <c r="W13" s="13"/>
+      <c r="X13" s="13"/>
+      <c r="Y13" s="13"/>
     </row>
-    <row r="14" spans="1:25">
-[...3 lines deleted...]
-      <c r="B14" s="9">
+    <row r="14" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="8">
         <v>45870</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14" s="8">
         <v>45930</v>
       </c>
       <c r="D14" s="1">
         <f>'Feuille 1'!$C14-'Feuille 1'!$B14</f>
         <v>60</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="6">
         <v>0.4</v>
       </c>
-      <c r="F14" s="14"/>
-[...18 lines deleted...]
-      <c r="Y14" s="14"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+      <c r="P14" s="13"/>
+      <c r="Q14" s="13"/>
+      <c r="R14" s="13"/>
+      <c r="S14" s="13"/>
+      <c r="T14" s="13"/>
+      <c r="U14" s="13"/>
+      <c r="V14" s="13"/>
+      <c r="W14" s="13"/>
+      <c r="X14" s="13"/>
+      <c r="Y14" s="13"/>
     </row>
-    <row r="15" spans="1:25">
-[...3 lines deleted...]
-      <c r="B15" s="9">
+    <row r="15" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="8">
         <v>45931</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="8">
         <v>45976</v>
       </c>
       <c r="D15" s="1">
         <f>'Feuille 1'!$C15-'Feuille 1'!$B15</f>
         <v>45</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="6">
         <v>1</v>
       </c>
-      <c r="F15" s="14"/>
-[...18 lines deleted...]
-      <c r="Y15" s="14"/>
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="13"/>
+      <c r="O15" s="13"/>
+      <c r="P15" s="13"/>
+      <c r="Q15" s="13"/>
+      <c r="R15" s="13"/>
+      <c r="S15" s="13"/>
+      <c r="T15" s="13"/>
+      <c r="U15" s="13"/>
+      <c r="V15" s="13"/>
+      <c r="W15" s="13"/>
+      <c r="X15" s="13"/>
+      <c r="Y15" s="13"/>
     </row>
-    <row r="16" spans="1:25">
-[...3 lines deleted...]
-      <c r="B16" s="9">
+    <row r="16" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="8">
         <v>45962</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="8">
         <v>46053</v>
       </c>
       <c r="D16" s="1">
         <f>'Feuille 1'!$C16-'Feuille 1'!$B16</f>
         <v>91</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="6">
         <v>0.2</v>
       </c>
-      <c r="F16" s="14"/>
-[...18 lines deleted...]
-      <c r="Y16" s="14"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+      <c r="P16" s="13"/>
+      <c r="Q16" s="13"/>
+      <c r="R16" s="13"/>
+      <c r="S16" s="13"/>
+      <c r="T16" s="13"/>
+      <c r="U16" s="13"/>
+      <c r="V16" s="13"/>
+      <c r="W16" s="13"/>
+      <c r="X16" s="13"/>
+      <c r="Y16" s="13"/>
     </row>
-    <row r="17" spans="1:25">
-[...3 lines deleted...]
-      <c r="B17" s="5">
+    <row r="17" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="4">
         <v>45870</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C17" s="4">
         <v>46142</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <f>'Feuille 1'!$C17-'Feuille 1'!$B17</f>
         <v>272</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="6">
         <v>0.1</v>
       </c>
-      <c r="F17" s="14"/>
-[...18 lines deleted...]
-      <c r="Y17" s="14"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="13"/>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="13"/>
+      <c r="R17" s="13"/>
+      <c r="S17" s="13"/>
+      <c r="T17" s="13"/>
+      <c r="U17" s="13"/>
+      <c r="V17" s="13"/>
+      <c r="W17" s="13"/>
+      <c r="X17" s="13"/>
+      <c r="Y17" s="13"/>
     </row>
-    <row r="18" spans="1:25">
-[...3 lines deleted...]
-      <c r="B18" s="9">
+    <row r="18" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A18" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="8">
         <v>45870</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C18" s="8">
         <v>45900</v>
       </c>
       <c r="D18" s="1">
         <f>'Feuille 1'!$C18-'Feuille 1'!$B18</f>
         <v>30</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="6">
         <v>0.8</v>
       </c>
-      <c r="F18" s="14"/>
-[...18 lines deleted...]
-      <c r="Y18" s="14"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="13"/>
+      <c r="O18" s="13"/>
+      <c r="P18" s="13"/>
+      <c r="Q18" s="13"/>
+      <c r="R18" s="13"/>
+      <c r="S18" s="13"/>
+      <c r="T18" s="13"/>
+      <c r="U18" s="13"/>
+      <c r="V18" s="13"/>
+      <c r="W18" s="13"/>
+      <c r="X18" s="13"/>
+      <c r="Y18" s="13"/>
     </row>
-    <row r="19" spans="1:25">
-      <c r="A19" s="10" t="s">
+    <row r="19" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A19" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="9">
+      <c r="B19" s="8">
         <v>45901</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C19" s="8">
         <v>45961</v>
       </c>
       <c r="D19" s="1">
         <f>'Feuille 1'!$C19-'Feuille 1'!$B19</f>
         <v>60</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="6">
         <v>0.3</v>
       </c>
-      <c r="F19" s="14"/>
-[...18 lines deleted...]
-      <c r="Y19" s="14"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="13"/>
+      <c r="O19" s="13"/>
+      <c r="P19" s="13"/>
+      <c r="Q19" s="13"/>
+      <c r="R19" s="13"/>
+      <c r="S19" s="13"/>
+      <c r="T19" s="13"/>
+      <c r="U19" s="13"/>
+      <c r="V19" s="13"/>
+      <c r="W19" s="13"/>
+      <c r="X19" s="13"/>
+      <c r="Y19" s="13"/>
     </row>
-    <row r="20" spans="1:25">
-      <c r="A20" s="10" t="s">
+    <row r="20" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A20" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B20" s="8">
         <v>45962</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C20" s="8">
         <v>46022</v>
       </c>
       <c r="D20" s="1">
         <f>'Feuille 1'!$C20-'Feuille 1'!$B20</f>
         <v>60</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="6">
         <v>0.45</v>
       </c>
-      <c r="F20" s="14"/>
-[...18 lines deleted...]
-      <c r="Y20" s="14"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="13"/>
+      <c r="O20" s="13"/>
+      <c r="P20" s="13"/>
+      <c r="Q20" s="13"/>
+      <c r="R20" s="13"/>
+      <c r="S20" s="13"/>
+      <c r="T20" s="13"/>
+      <c r="U20" s="13"/>
+      <c r="V20" s="13"/>
+      <c r="W20" s="13"/>
+      <c r="X20" s="13"/>
+      <c r="Y20" s="13"/>
     </row>
-    <row r="21" spans="1:25">
-[...3 lines deleted...]
-      <c r="B21" s="9">
+    <row r="21" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A21" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="8">
         <v>46023</v>
       </c>
-      <c r="C21" s="9">
+      <c r="C21" s="8">
         <v>46081</v>
       </c>
       <c r="D21" s="1">
         <f>'Feuille 1'!$C21-'Feuille 1'!$B21</f>
         <v>58</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="6">
         <v>0</v>
       </c>
-      <c r="F21" s="14"/>
-[...18 lines deleted...]
-      <c r="Y21" s="14"/>
+      <c r="F21" s="13"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="13"/>
+      <c r="O21" s="13"/>
+      <c r="P21" s="13"/>
+      <c r="Q21" s="13"/>
+      <c r="R21" s="13"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="13"/>
+      <c r="U21" s="13"/>
+      <c r="V21" s="13"/>
+      <c r="W21" s="13"/>
+      <c r="X21" s="13"/>
+      <c r="Y21" s="13"/>
     </row>
-    <row r="22" spans="1:25">
-[...3 lines deleted...]
-      <c r="B22" s="12">
+    <row r="22" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="11">
         <v>46082</v>
       </c>
-      <c r="C22" s="12">
+      <c r="C22" s="11">
         <v>46142</v>
       </c>
       <c r="D22" s="2">
         <f>'Feuille 1'!$C22-'Feuille 1'!$B22</f>
         <v>60</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="12">
         <v>0.9</v>
       </c>
-      <c r="F22" s="14"/>
-[...18 lines deleted...]
-      <c r="Y22" s="14"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="13"/>
+      <c r="O22" s="13"/>
+      <c r="P22" s="13"/>
+      <c r="Q22" s="13"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="13"/>
+      <c r="U22" s="13"/>
+      <c r="V22" s="13"/>
+      <c r="W22" s="13"/>
+      <c r="X22" s="13"/>
+      <c r="Y22" s="13"/>
     </row>
-    <row r="23" spans="1:25">
-[...2 lines deleted...]
-      <c r="C23" s="9"/>
+    <row r="23" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A23" s="9"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
       <c r="D23" s="1"/>
-      <c r="E23" s="7"/>
-[...19 lines deleted...]
-      <c r="Y23" s="28"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="26"/>
+      <c r="O23" s="26"/>
+      <c r="P23" s="26"/>
+      <c r="Q23" s="26"/>
+      <c r="R23" s="26"/>
+      <c r="S23" s="26"/>
+      <c r="T23" s="26"/>
+      <c r="U23" s="26"/>
+      <c r="V23" s="26"/>
+      <c r="W23" s="26"/>
+      <c r="X23" s="26"/>
+      <c r="Y23" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="E3:N6"/>
+    <mergeCell ref="E3:N7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
-  <conditionalFormatting sqref="F11:Y23">
-[...6 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="E11:E23">
     <cfRule type="dataBar" priority="9">
       <dataBar>
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="1"/>
         <color rgb="FF63C384"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{3E8390F0-859A-4793-B865-0C3D5A546523}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F9:Y22">
-    <cfRule type="expression" dxfId="29" priority="1">
+    <cfRule type="expression" dxfId="2" priority="1">
       <formula>F$10=$B$6</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F11:Y23">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>AND(F$9&gt;=$B11,F$9&lt;=$B11+($D11*$E11)-1)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="0" priority="4">
+      <formula>AND(F$9&gt;=$B11,F$9&lt;=$C11)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{3E8390F0-859A-4793-B865-0C3D5A546523}">
             <x14:dataBar minLength="0" maxLength="100" gradient="0">
               <x14:cfvo type="num">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="num">
                 <xm:f>1</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>E11:E23</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Feuille 1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Team Logopsycom</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>