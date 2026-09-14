--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,2236 +1,2022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007F0A3E" w:rsidP="21440A2C" w:rsidRDefault="00011B72" w14:paraId="00000001" w14:textId="77777777">
-[...51 lines deleted...]
-          <w:szCs w:val="44"/>
+    <w:p w14:paraId="00000001" w14:textId="702AB7A2" w:rsidR="007F0A3E" w:rsidRPr="009F3FB1" w:rsidRDefault="00F2171D" w:rsidP="21440A2C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F3FB1">
+        <w:rPr>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
+        <w:t>ANALYSE SWOT (FORCES, FAIBLESSES, OPPORTUNIT</w:t>
+      </w:r>
+      <w:r w:rsidR="00D422E1" w:rsidRPr="009F3FB1">
+        <w:rPr>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3FB1">
+        <w:rPr>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
+        <w:t>S, MENACES)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="00661422" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="006168CB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006168CB">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="008CC0B1" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">Une analyse SWOT est un outil stratégique simple mais puissant qui vous </w:t>
+      </w:r>
+      <w:r w:rsidR="0013083F">
+        <w:t>permet d'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">appréhender une situation, un projet, une idée ou une organisation sous quatre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>angles</w:t>
+      </w:r>
+      <w:r w:rsidR="0013083F" w:rsidRPr="00A36E34">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>: les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>, les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> faiblesses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>, les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opportunités</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t xml:space="preserve"> et les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>menaces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">En décomposant à la fois les facteurs internes (forces et faiblesses) et externes (opportunités et menaces), vous obtenez une vision plus claire de votre situation actuelle et de la direction à prendre. Cet outil est important car il favorise une prise de décision plus éclairée, aide à identifier des objectifs réalistes et encourage le développement de l'esprit critique, ce qui est particulièrement utile pour les jeunes étudiants qui se préparent à </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3D35">
+        <w:t xml:space="preserve">mener </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">des projets universitaires, à </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3D35">
+        <w:t>planifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> leur carrière ou à </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0DDA">
+        <w:t>se lancer dans l'entrepreneuriat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="2E1C39DC" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="009347A9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="79656A59" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665" w:rsidP="21440A2C">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comment l’</w:t>
+      </w:r>
+      <w:r w:rsidR="009347A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tiliser (</w:t>
+      </w:r>
+      <w:r w:rsidR="009347A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>étape</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidR="009347A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>étape</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="0"/>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000002" w14:textId="7219C5F4">
-[...492 lines deleted...]
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000006" w14:textId="4ACDA5FA">
+    <w:p w14:paraId="00000006" w14:textId="696FF6CA" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Définir le sujet</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00011B72" w:rsidRPr="00D422E1">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="17BD5665">
-[...1 lines deleted...]
-        <w:t>Décidez de ce que vous allez analyser : vous-même, une organisation étudiante, une idée d’entreprise, etc.</w:t>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>Dé</w:t>
+      </w:r>
+      <w:r w:rsidR="00573CBA">
+        <w:t>terminez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> ce que vous allez analyser</w:t>
+      </w:r>
+      <w:r w:rsidR="00573CBA">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">: vous-même, </w:t>
+      </w:r>
+      <w:r w:rsidR="00573CBA">
+        <w:t xml:space="preserve">un projet, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>une organisation étudiante, une idée d’entreprise, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000007" w14:textId="77777777">
+    <w:p w14:paraId="00000007" w14:textId="4C0A7C65" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="00573CBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> internes</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dressez la liste</w:t>
+      </w:r>
+      <w:r w:rsidR="17BD5665" w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="17BD5665" w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facteurs internes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000008" w14:textId="7F51611F">
+    <w:p w14:paraId="00000008" w14:textId="5665CA6D" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...14 lines deleted...]
-        <w:t>vous ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:r w:rsidR="008056BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003A23D3">
+        <w:t xml:space="preserve">Quels sont vos </w:t>
+      </w:r>
+      <w:r w:rsidR="00B401DD">
+        <w:t>points forts</w:t>
+      </w:r>
+      <w:r w:rsidR="003A23D3">
+        <w:t xml:space="preserve"> ou ceux de votre projet</w:t>
+      </w:r>
+      <w:r w:rsidR="008056BF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">? Quelles </w:t>
+      </w:r>
+      <w:r w:rsidR="00B401DD">
+        <w:t xml:space="preserve">sont vos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">ressources ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F29">
+        <w:t xml:space="preserve">vos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>avantages</w:t>
+      </w:r>
+      <w:r w:rsidR="008056BF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000009" w14:textId="3FCE3BE7">
+    <w:p w14:paraId="00000009" w14:textId="1A2873B7" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...14 lines deleted...]
-        <w:t>existent ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Faiblesses</w:t>
+      </w:r>
+      <w:r w:rsidR="008056BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F29">
+        <w:t>Que</w:t>
+      </w:r>
+      <w:r w:rsidR="00B401DD">
+        <w:t>ls aspects</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87F29">
+        <w:t xml:space="preserve"> faut-il améliorer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>? Quelles</w:t>
+      </w:r>
+      <w:r w:rsidR="0031192D">
+        <w:t xml:space="preserve"> sont les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> limites ou </w:t>
+      </w:r>
+      <w:r w:rsidR="0031192D">
+        <w:t>lacunes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031192D">
+        <w:t>existantes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000000A" w14:textId="77777777">
+    <w:p w14:paraId="0000000A" w14:textId="03EFAC52" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Analyse</w:t>
       </w:r>
-      <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> externes</w:t>
+      <w:r w:rsidR="00B850C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B850C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>es facteurs externes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000000B" w14:textId="24D386F6">
+    <w:p w14:paraId="0000000B" w14:textId="1966E1B3" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...14 lines deleted...]
-        <w:t>avantage ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Opportunités</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">: Quelles tendances, </w:t>
+      </w:r>
+      <w:r w:rsidR="00821956">
+        <w:t>occasions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> ou possibilités ext</w:t>
+      </w:r>
+      <w:r w:rsidR="00821956">
+        <w:t>ernes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7B52">
+        <w:t>pouvez-vous mettre à profit</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850C4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000000C" w14:textId="6705FF9B">
+    <w:p w14:paraId="0000000C" w14:textId="18E1209A" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...14 lines deleted...]
-        <w:t>succès ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Menaces</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>: Quels risques ou défis externes p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF44C6">
+        <w:t>ourraient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA668B">
+        <w:t>compromettre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> votre </w:t>
+      </w:r>
+      <w:r w:rsidR="00B850C4">
+        <w:t>réussite </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000000D" w14:textId="77777777">
+    <w:p w14:paraId="0000000D" w14:textId="68188128" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="001D77AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...8 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="001D77AC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Établissez des priorités</w:t>
+      </w:r>
+      <w:r w:rsidR="00011B72" w:rsidRPr="00D422E1">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="17BD5665">
-        <w:rPr/>
+      <w:r w:rsidR="17BD5665" w:rsidRPr="00D422E1">
         <w:t xml:space="preserve">Identifiez les </w:t>
       </w:r>
-      <w:r w:rsidR="17BD5665">
-[...32 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00A730A4">
+        <w:t>éléments</w:t>
+      </w:r>
+      <w:r w:rsidR="17BD5665" w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> les plus importants de chaque catégorie, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5726D">
+        <w:t xml:space="preserve">c'est-à-dire </w:t>
+      </w:r>
+      <w:r w:rsidR="17BD5665" w:rsidRPr="00D422E1">
         <w:t>ceux</w:t>
       </w:r>
-      <w:r w:rsidR="17BD5665">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> le plus gros impact.</w:t>
+      <w:r w:rsidR="00A730A4">
+        <w:t xml:space="preserve"> qui</w:t>
+      </w:r>
+      <w:r w:rsidR="17BD5665" w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> auront le plus </w:t>
+      </w:r>
+      <w:r w:rsidR="00040D54">
+        <w:t>d'impact</w:t>
+      </w:r>
+      <w:r w:rsidR="17BD5665" w:rsidRPr="00D422E1">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000000E" w14:textId="77777777">
+    <w:p w14:paraId="0000000E" w14:textId="230112BE" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...15 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Prenez des décisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00011B72" w:rsidRPr="00D422E1">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="17BD5665">
-[...24 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">Utilisez </w:t>
+      </w:r>
+      <w:r w:rsidR="00F348B0">
+        <w:t>ce que vous avez tiré de l'analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3577E">
+        <w:t>élaborer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> des stratégies, </w:t>
+      </w:r>
+      <w:r w:rsidR="00624178">
+        <w:t>définir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3577E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="17BD5665">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> plans.</w:t>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3577E">
+        <w:t>objectifs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> ou ajuster vos plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000000F" w14:textId="77777777">
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_1"/>
           <w:id w:val="-943384153"/>
-          <w:tag w:val="goog_rdk_1"/>
-[...2 lines deleted...]
-          </w:placeholder>
         </w:sdtPr>
-        <w:sdtContent>
-[...1 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00011B72" w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline wp14:editId="44580072" wp14:anchorId="183F9744">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="183F9744" wp14:editId="44580072">
             <wp:extent cx="5731510" cy="4302760"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="image3.png" descr="Image"/>
             <wp:cNvGraphicFramePr/>
-            <a:graphic>
-              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png" descr="Image"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+                    <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="4302760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:commentRangeEnd w:id="1"/>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="17BD5665" w:rsidP="17BD5665" w:rsidRDefault="17BD5665" w14:paraId="6CC7E20F" w14:textId="6C83B97F">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+    <w:p w14:paraId="00000010" w14:textId="4EB78650" w:rsidR="007F0A3E" w:rsidRPr="0082571B" w:rsidRDefault="17BD5665">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Utilisez des mots et </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:lastRenderedPageBreak/>
+        <w:t>CONSEILS</w:t>
+      </w:r>
+      <w:r w:rsidR="00011B72" w:rsidRPr="00D422E1">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>visuels</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+        <w:t xml:space="preserve">Utilisez des </w:t>
+      </w:r>
+      <w:r w:rsidR="0082571B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> simples pour le </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+        <w:t xml:space="preserve">visuels et des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rendre</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+        <w:t xml:space="preserve">mots simples pour </w:t>
+      </w:r>
+      <w:r w:rsidR="0082571B" w:rsidRPr="0082571B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> accessible à </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+        <w:t>faciliter l’accessibilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tous</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="007F0A3E" w14:paraId="00000011" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="007F0A3E" w:rsidP="21440A2C" w:rsidRDefault="00011B72" w14:paraId="00000013" w14:textId="77777777">
+    <w:p w14:paraId="00000013" w14:textId="4A4866DA" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665" w:rsidP="21440A2C">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...15 lines deleted...]
-        </w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Modèle modifiable (Tableau)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="138F0832" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">Vous pouvez </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4236">
+        <w:t>copier-coller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> ce tableau dans un document, un </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4236">
+        <w:t xml:space="preserve">tableau collaboratif Miro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">ou un Google Docs </w:t>
+      </w:r>
+      <w:r w:rsidR="002B04CA">
+        <w:t>afin de le compléter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (Tableau)</w:t>
+      <w:r w:rsidR="002B04CA">
+        <w:t>lors d'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve">un atelier ou </w:t>
+      </w:r>
+      <w:r w:rsidR="002B04CA">
+        <w:t>d'une</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B04CA">
+        <w:t>séance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D422E1">
+        <w:t xml:space="preserve"> de réflexion de groupe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000014" w14:textId="7EBBEAFC">
-[...8 lines deleted...]
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="007F0A3E" w14:paraId="00000015" w14:textId="77777777">
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="double" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4351"/>
         <w:gridCol w:w="4711"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0A3E" w:rsidTr="17BD5665" w14:paraId="568CF329" w14:textId="77777777">
+      <w:tr w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w14:paraId="568CF329" w14:textId="77777777" w:rsidTr="00C16852">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4351" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000016" w14:textId="77777777">
+          <w:p w14:paraId="00000016" w14:textId="4A2503CB" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+            <w:r w:rsidRPr="00D422E1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Forces (Internes, positive)</w:t>
+              <w:t>Forces (</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6721">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>internes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, positi</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6721">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ves</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidP="21440A2C" w:rsidRDefault="00011B72" w14:paraId="00000017" w14:textId="77777777">
+          <w:p w14:paraId="00000017" w14:textId="4CD4513D" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665" w:rsidP="21440A2C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+            <w:r w:rsidRPr="00D422E1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Faiblesses (Internes, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+              <w:t>Faiblesses (</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6721">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>négative</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+              <w:t>internes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, négati</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6721">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ves</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0A3E" w:rsidTr="17BD5665" w14:paraId="785953D1" w14:textId="77777777">
+      <w:tr w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w14:paraId="785953D1" w14:textId="77777777" w:rsidTr="00C16852">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4351" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000018" w14:textId="61E34D62">
+          <w:p w14:paraId="00000018" w14:textId="1F956C23" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>bien ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t xml:space="preserve">Quels sont nos </w:t>
+            </w:r>
+            <w:r w:rsidR="00E86C94">
+              <w:t>points forts</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000019" w14:textId="78BF3DD5">
+          <w:p w14:paraId="00000019" w14:textId="3DF74983" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...1 lines deleted...]
-              <w:t>• Qu’est-ce qui a besoin d’être amélioré ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t>Que</w:t>
+            </w:r>
+            <w:r w:rsidR="008340D0">
+              <w:t>ls aspects</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t xml:space="preserve"> faut-il améliorer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0A3E" w:rsidTr="17BD5665" w14:paraId="15F176A9" w14:textId="77777777">
+      <w:tr w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w14:paraId="15F176A9" w14:textId="77777777" w:rsidTr="00C16852">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4351" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000001A" w14:textId="39CFD270">
+          <w:p w14:paraId="0000001A" w14:textId="64A9D6E5" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>nous ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>• Quelles ressources uniques</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86C94">
+              <w:t xml:space="preserve"> possédons-nous</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000001B" w14:textId="26ED5839">
+          <w:p w14:paraId="0000001B" w14:textId="748ADB4A" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>manquent ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>• Quelles compétences</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t xml:space="preserve"> ou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">ressources </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6C37">
+              <w:t xml:space="preserve">nous </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>manquent</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0A3E" w:rsidTr="17BD5665" w14:paraId="6B61DD13" w14:textId="77777777">
+      <w:tr w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w14:paraId="6B61DD13" w14:textId="77777777" w:rsidTr="00C16852">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4351" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000001C" w14:textId="0B874A14">
+          <w:p w14:paraId="0000001C" w14:textId="34A5C1BD" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>possédons ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">• Quels </w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t xml:space="preserve">sont nos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>avantages</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4711" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="0000001D" w14:textId="4AD3503F">
+          <w:p w14:paraId="0000001D" w14:textId="23AB043B" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>interne ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t>À q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">uels défis </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6C37">
+              <w:t>internes sommes-nous confrontés</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55D9A">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F0A3E" w:rsidP="17BD5665" w:rsidRDefault="007F0A3E" w14:paraId="0000001E" w14:textId="77777777">
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E" w:rsidP="17BD5665">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9045" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="double" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4390"/>
         <w:gridCol w:w="4655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F0A3E" w:rsidTr="17BD5665" w14:paraId="246B1E23" w14:textId="77777777">
+      <w:tr w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w14:paraId="246B1E23" w14:textId="77777777" w:rsidTr="00C16852">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidP="21440A2C" w:rsidRDefault="00011B72" w14:paraId="0000001F" w14:textId="77777777">
+          <w:p w14:paraId="0000001F" w14:textId="083D787D" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665" w:rsidP="21440A2C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+            <w:r w:rsidRPr="00D422E1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Opportunités</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+              <w:t>Opportunités (</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6721">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Externes, positive)</w:t>
+              <w:t>externes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, positive</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6721">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4655" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidP="21440A2C" w:rsidRDefault="00011B72" w14:paraId="00000020" w14:textId="77777777">
+          <w:p w14:paraId="00000020" w14:textId="7DA0B718" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665" w:rsidP="21440A2C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+            <w:r w:rsidRPr="00D422E1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Menaces (Externes, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+              <w:t>Menaces (</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6721">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>négative</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="17BD5665" w:rsidR="17BD5665">
+              <w:t>externes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, négative</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6721">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0A3E" w:rsidTr="17BD5665" w14:paraId="3C6FDE7C" w14:textId="77777777">
+      <w:tr w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w14:paraId="3C6FDE7C" w14:textId="77777777" w:rsidTr="00C16852">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000021" w14:textId="7D80DBAB">
+          <w:p w14:paraId="00000021" w14:textId="6FE0AB73" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>bénéficier ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidR="001842AD">
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">uelles tendances pouvons-nous </w:t>
+            </w:r>
+            <w:r w:rsidR="001842AD">
+              <w:t>mettre à profit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4655" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000022" w14:textId="1D41D1F8">
+          <w:p w14:paraId="00000022" w14:textId="581CB27F" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>atteinte ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">• Quels facteurs externes peuvent nous </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42BE8">
+              <w:t>nuire </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0A3E" w:rsidTr="17BD5665" w14:paraId="2AB7169C" w14:textId="77777777">
+      <w:tr w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w14:paraId="2AB7169C" w14:textId="77777777" w:rsidTr="00C16852">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000023" w14:textId="23A5E6B1">
+          <w:p w14:paraId="00000023" w14:textId="57181E0C" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-              <w:rPr/>
+            <w:r w:rsidRPr="00D422E1">
               <w:t xml:space="preserve">• Quelles nouvelles possibilités </w:t>
             </w:r>
-            <w:r w:rsidR="17BD5665">
-[...1 lines deleted...]
-              <w:t>existent ?</w:t>
+            <w:r w:rsidR="001842AD">
+              <w:t>s'offrent à nous </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4655" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000024" w14:textId="7754C034">
+          <w:p w14:paraId="00000024" w14:textId="715E48F9" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>existent ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>• Quel</w:t>
+            </w:r>
+            <w:r w:rsidR="000131AC">
+              <w:t xml:space="preserve">s sont les </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">risques </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42BE8">
+              <w:t xml:space="preserve">ou </w:t>
+            </w:r>
+            <w:r w:rsidR="000131AC">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="004E430F">
+              <w:t>es</w:t>
+            </w:r>
+            <w:r w:rsidR="000131AC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42BE8">
+              <w:t>concurren</w:t>
+            </w:r>
+            <w:r w:rsidR="004E430F">
+              <w:t>ts</w:t>
+            </w:r>
+            <w:r w:rsidR="00A669F1">
+              <w:t xml:space="preserve"> existants</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42BE8">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0A3E" w:rsidTr="17BD5665" w14:paraId="4CEB3729" w14:textId="77777777">
+      <w:tr w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w14:paraId="4CEB3729" w14:textId="77777777" w:rsidTr="00C16852">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000025" w14:textId="5239CC94">
+          <w:p w14:paraId="00000025" w14:textId="4E25F2AE" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>étendre ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidR="001842AD">
+              <w:t>Dans quels domaines pouvons-nous nous développer ou étendre nos activités ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4655" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000026" w14:textId="4A9D2F67">
+          <w:p w14:paraId="00000026" w14:textId="49C5FFEE" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="17BD5665">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="17BD5665">
-[...5 lines deleted...]
-              <w:t>émergent ?</w:t>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42BE8">
+              <w:t>Quels</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D3229">
+              <w:t>obstacles ou menaces</w:t>
+            </w:r>
+            <w:r w:rsidR="00634E9E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>émergent</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42BE8">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D422E1">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F0A3E" w:rsidRDefault="007F0A3E" w14:paraId="00000027" w14:textId="77777777">
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRDefault="007F0A3E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F0A3E">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...136 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00011B72" w:rsidRDefault="00011B72" w14:paraId="6CF99B75" w14:textId="77777777">
+    <w:p w14:paraId="376D52D1" w14:textId="77777777" w:rsidR="00D82BFE" w:rsidRPr="00D422E1" w:rsidRDefault="00D82BFE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D422E1">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00011B72" w:rsidRDefault="00011B72" w14:paraId="7A37E828" w14:textId="77777777">
+    <w:p w14:paraId="70227B71" w14:textId="77777777" w:rsidR="00D82BFE" w:rsidRPr="00D422E1" w:rsidRDefault="00D82BFE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D422E1">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...2 lines deleted...]
-    <w:embedItalic w:fontKey="{43471F04-596A-4C8A-A99C-F4C4D0F81C20}" r:id="rId3"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{876C991C-6959-4221-94D5-8D874989BC5A}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{030526ED-1304-49D8-9F91-12F58170157A}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{CC680C9B-47F9-4DF5-85B6-34A3F20F605D}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{6C5E8F83-B144-4628-B594-DCD5C789105C}" r:id="rId5"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{E3618156-22E3-4264-8A39-A9A71CC77D65}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{3779775B-6BD6-4F1A-BD3D-73402AD1DBD7}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{3F85A74A-4CF3-4DAB-9A5C-02BE699490A1}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{1D56818C-0BD3-4C80-A4E2-8868DE9E2370}" r:id="rId7"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{C2A461C7-F91D-4CF6-920E-0DA9E53ECEE7}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{55A572B5-739F-4E6A-9637-4C64884FBB8D}" r:id="rId8"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{D5BF9198-5581-48A8-9474-3620C6E6AAC4}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="00000030" w14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="00011B72">
+    <w:r w:rsidRPr="00D422E1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    <w:r w:rsidRPr="00D422E1">
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D422E1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D422E1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="007F0A3E" w:rsidRDefault="007F0A3E" w14:paraId="00000031" w14:textId="77777777"/>
+  <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...54 lines deleted...]
-    <w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0000002C" w14:textId="390D7A24" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="00E01F58">
+    <w:r w:rsidRPr="00D422E1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="53DD22E1" wp14:editId="7777777">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="53DD22E1" wp14:editId="02AB0780">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2089852</wp:posOffset>
+                <wp:posOffset>2132965</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>16137</wp:posOffset>
+                <wp:posOffset>82550</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4229553" cy="807892"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4219575" cy="982980"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Rectangle 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3235986" y="3386935"/>
-                        <a:ext cx="4220028" cy="786130"/>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4219575" cy="982980"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="007F0A3E" w:rsidRDefault="00011B72" w14:paraId="027EB470" w14:textId="77777777">
+                        <w:p w14:paraId="280DD196" w14:textId="77777777" w:rsidR="00E01F58" w:rsidRPr="00AA56D2" w:rsidRDefault="00E01F58" w:rsidP="00E01F58">
                           <w:pPr>
-                            <w:spacing w:line="275" w:lineRule="auto"/>
-                            <w:textDirection w:val="btLr"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="027EB470" w14:textId="55139317" w:rsidR="007F0A3E" w:rsidRPr="00E01F58" w:rsidRDefault="00E01F58" w:rsidP="00E01F58">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet</w:t>
+                          </w:r>
                           <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium" w:eastAsia="Lexend Medium" w:cs="Lexend Medium"/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
                             </w:rPr>
-                            <w:t>Co-Financé par l’Union Européenne. Les opinions montré ici sont cependant ceux de(s) auteur(s) uniquement et ne reflètent pas forcément les opinions de l’Union Européenne ou de l’agence exécutive européenne pour l’éducation et la culture (EACEA) . Ni l’Union Européenne ou l’EACEA ne peuvent être tenus pour responsable.. Project number: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="53DD22E1" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.95pt;margin-top:6.5pt;width:332.25pt;height:77.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCCL16xAEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUsm3UdIV2VYS0&#10;gkoLH+A6TmPJsc2M26R/z9jptgXeEC/OjOfic85M1o9jb9hJAWpna17Mcs6Ula7R9lDzH9+3H5ac&#10;YRC2EcZZVfOzQv64ef9uPfhKla5zplHAqInFavA170LwVZah7FQvcOa8shRsHfQikAuHrAExUPfe&#10;ZGWef8wGB40HJxUi3T5PQb5J/dtWyfCtbVEFZmpO2EI6IZ37eGabtagOIHyn5QWG+AcUvdCWHr22&#10;ehZBsCPov1r1WoJD14aZdH3m2lZLlTgQmyL/g81rJ7xKXEgc9FeZ8P+1lV9Pr34HJMPgsUIyI4ux&#10;hT5+CR8bk1jnq1hqDEzS5bwsVouHBWeSYqtluVomNbNbtQcMn5XrWTRqDjSMpJE4vWCgFyn1LSU+&#10;hs7oZquNSU5cAPVkgJ0Ejc6EIo6KKn7LMjbmWherpnC8yW5UohXG/Xjht3fNeQcMvdxqwvQiMOwE&#10;0MALzgZagprjz6MAxZn5YknlVTEviWFIznzxkNMKwX1kfx8RVnaOditwNplPIW3ahPHTMbhWJ94R&#10;1QTlApaGm8hdFjFuz72fsm6/y+YXAAAA//8DAFBLAwQUAAYACAAAACEApmSUr94AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgNKaUNcSqE1BuiaqHq1Y2XODReR7Gbhr9n&#10;e4LbjuZpdqZYjr4VA/axCaThfqJAIFXBNlRr+PxY3c1BxGTImjYQavjBCMvy+qowuQ1n2uCwTbXg&#10;EIq50eBS6nIpY+XQmzgJHRJ7X6H3JrHsa2l7c+Zw38oHpWbSm4b4gzMdvjqsjtuT1/A2jevvFQ5u&#10;vd9XqXtPLuyOo9a3N+PLM4iEY/qD4VKfq0PJnQ7hRDaKVkOWPS4YZSPjTRdAKTUFceBr9jQHWRby&#10;/4byFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEIIvXrEAQAAdgMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKZklK/eAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="280DD196" w14:textId="77777777" w:rsidR="00E01F58" w:rsidRPr="00AA56D2" w:rsidRDefault="00E01F58" w:rsidP="00E01F58">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="027EB470" w14:textId="55139317" w:rsidR="007F0A3E" w:rsidRPr="00E01F58" w:rsidRDefault="00E01F58" w:rsidP="00E01F58">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidRPr="00D422E1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="792BDDA2" wp14:editId="48DAE326">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-114935</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>218440</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2315210" cy="520065"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="6" name="image2.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2315210" cy="520065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00011B72" w:rsidRPr="00D422E1">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="007F0A3E" w:rsidRDefault="007F0A3E" w14:paraId="0000002E" w14:textId="77777777"/>
-  <w:p w:rsidR="007F0A3E" w:rsidRDefault="007F0A3E" w14:paraId="0000002F" w14:textId="77777777"/>
+  <w:p w14:paraId="0000002D" w14:textId="1044C385" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E"/>
+  <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E"/>
+  <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00011B72" w:rsidRDefault="00011B72" w14:paraId="09B6AD03" w14:textId="77777777">
+    <w:p w14:paraId="7C7F0D3F" w14:textId="77777777" w:rsidR="00D82BFE" w:rsidRPr="00D422E1" w:rsidRDefault="00D82BFE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D422E1">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00011B72" w:rsidRDefault="00011B72" w14:paraId="75241ECA" w14:textId="77777777">
+    <w:p w14:paraId="0845EFDD" w14:textId="77777777" w:rsidR="00D82BFE" w:rsidRPr="00D422E1" w:rsidRDefault="00D82BFE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D422E1">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="007F0A3E" w:rsidP="17BD5665" w:rsidRDefault="007F0A3E" w14:paraId="00000028" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E" w:rsidP="17BD5665">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007F0A3E" w:rsidP="17BD5665" w:rsidRDefault="00011B72" w14:paraId="00000029" w14:textId="77777777">
+  <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="00011B72" w:rsidP="17BD5665">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D422E1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline wp14:editId="249F2A2E" wp14:anchorId="6E69367F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E69367F" wp14:editId="249F2A2E">
           <wp:extent cx="2728501" cy="1238833"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="8" name="image1.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr/>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="007F0A3E" w:rsidP="17BD5665" w:rsidRDefault="007F0A3E" w14:paraId="0000002A" w14:textId="77777777">
+  <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E" w:rsidP="17BD5665">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007F0A3E" w:rsidP="17BD5665" w:rsidRDefault="007F0A3E" w14:paraId="0000002B" w14:textId="77777777">
+  <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="007F0A3E" w:rsidRPr="00D422E1" w:rsidRDefault="007F0A3E" w:rsidP="17BD5665">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E54389"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2262,188 +2048,264 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="213546338">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F0A3E"/>
     <w:rsid w:val="00011B72"/>
+    <w:rsid w:val="000131AC"/>
+    <w:rsid w:val="0001674E"/>
+    <w:rsid w:val="00040D54"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="000C2D11"/>
+    <w:rsid w:val="000C48A2"/>
+    <w:rsid w:val="0013083F"/>
+    <w:rsid w:val="001842AD"/>
+    <w:rsid w:val="001D77AC"/>
+    <w:rsid w:val="00206D64"/>
+    <w:rsid w:val="002A2E62"/>
+    <w:rsid w:val="002B04CA"/>
+    <w:rsid w:val="0031192D"/>
+    <w:rsid w:val="0032321A"/>
+    <w:rsid w:val="003A23D3"/>
+    <w:rsid w:val="00413226"/>
+    <w:rsid w:val="004D0DDA"/>
+    <w:rsid w:val="004E430F"/>
+    <w:rsid w:val="00546907"/>
+    <w:rsid w:val="00573CBA"/>
+    <w:rsid w:val="005D3229"/>
+    <w:rsid w:val="005D71EB"/>
+    <w:rsid w:val="006168CB"/>
+    <w:rsid w:val="00624178"/>
+    <w:rsid w:val="00634E9E"/>
+    <w:rsid w:val="006836B1"/>
+    <w:rsid w:val="0075008D"/>
     <w:rsid w:val="007F0A3E"/>
+    <w:rsid w:val="008056BF"/>
+    <w:rsid w:val="00821956"/>
+    <w:rsid w:val="0082571B"/>
+    <w:rsid w:val="008340D0"/>
+    <w:rsid w:val="009347A9"/>
     <w:rsid w:val="00986062"/>
+    <w:rsid w:val="009C768A"/>
+    <w:rsid w:val="009F3FB1"/>
+    <w:rsid w:val="00A21EF5"/>
+    <w:rsid w:val="00A36E34"/>
+    <w:rsid w:val="00A669F1"/>
+    <w:rsid w:val="00A730A4"/>
+    <w:rsid w:val="00AC1AB9"/>
+    <w:rsid w:val="00AE69FD"/>
+    <w:rsid w:val="00AF7B52"/>
+    <w:rsid w:val="00B3577E"/>
+    <w:rsid w:val="00B401DD"/>
+    <w:rsid w:val="00B42BE8"/>
+    <w:rsid w:val="00B850C4"/>
+    <w:rsid w:val="00BA4E2B"/>
+    <w:rsid w:val="00BA6C37"/>
+    <w:rsid w:val="00C16852"/>
+    <w:rsid w:val="00CC3D35"/>
+    <w:rsid w:val="00CC6EFA"/>
+    <w:rsid w:val="00CF44C6"/>
+    <w:rsid w:val="00D422E1"/>
+    <w:rsid w:val="00D720F2"/>
+    <w:rsid w:val="00D82BFE"/>
+    <w:rsid w:val="00E01F58"/>
+    <w:rsid w:val="00E53237"/>
     <w:rsid w:val="00E54E13"/>
+    <w:rsid w:val="00E86C94"/>
+    <w:rsid w:val="00EA668B"/>
+    <w:rsid w:val="00F2171D"/>
+    <w:rsid w:val="00F348B0"/>
+    <w:rsid w:val="00F357E2"/>
+    <w:rsid w:val="00F55D9A"/>
+    <w:rsid w:val="00F5726D"/>
+    <w:rsid w:val="00F87F29"/>
+    <w:rsid w:val="00FA4236"/>
+    <w:rsid w:val="00FA6721"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="17BD5665"/>
     <w:rsid w:val="21440A2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="70C1701B"/>
   <w15:docId w15:val="{D9275D1B-5A81-4BE4-A063-F3A751FEB243}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2599,52 +2461,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2711,363 +2573,411 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
     <w:rPr>
-      <w:noProof w:val="0"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="fr-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="0F4761"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Lexend Black" w:cs="Lexend Black"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Lexend Black" w:hAnsi="Lexend Black" w:cs="Lexend Black"/>
+      <w:smallCaps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="17BD5665"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commentaire">
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="CommentaireCar"/>
     <w:rsid w:val="17BD5665"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentaireCar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Commentaire"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marquedecommentaire">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E01F58"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E01F58"/>
+    <w:rPr>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E01F58"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E01F58"/>
+    <w:rPr>
+      <w:lang w:val="fr-BE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3370,46 +3280,61 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miuYe13jrPRSGEYqK8KTeXBBHfj3g==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCMmtyZnJMNBAIGgtBQUFCMmtyZnJMNBonCgExEiIKIAgEKhwKC0FBQUIya3Jmckx3EAgaC0FBQUIya3Jmckx3IpkDCgtBQUFCMmtyZnJMNBLvAgoLQUFBQjJrcmZyTDQSC0FBQUIya3Jmckw0GjcKCXRleHQvaHRtbBIqUmV2aWV3ZWQgYnkgRmVybWF0IFNjaWVuY2UuPGJyPjxicj4oU2FuZHkpIjIKCnRleHQvcGxhaW4SJFJldmlld2VkIGJ5IEZlcm1hdCBTY2llbmNlLgoKKFNhbmR5KSpHCg5GZXJtYXQgU2NpZW5jZRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoN7ogbczOKDe6IG3M3JJCg5GZXJtYXQgU2NpZW5jZRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgEsEipSZXZpZXdlZCBieSBGZXJtYXQgU2NpZW5jZS48YnI+PGJyPihTYW5keSmwAQC4AQHIAQAYoN7ogbczIKDe6IG3MzAAQghraXguY210MCLdAwoLQUFBQjJrcmZyTHcSswMKC0FBQUIya3Jmckx3EgtBQUFCMmtyZnJMdxpLCgl0ZXh0L2h0bWwSPk1heWJlIHdlIGNvdWxkIGFwcGx5IG9mZmljaWFsIHByb2plY3QgY29sb3VycyB0byB0aGlzIGdyYXBoaWM/IkwKCnRleHQvcGxhaW4SPk1heWJlIHdlIGNvdWxkIGFwcGx5IG9mZmljaWFsIHByb2plY3QgY29sb3VycyB0byB0aGlzIGdyYXBoaWM/KkgKD1RlYW0gTG9nb3BzeWNvbRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwOiptrszOMDoqba7M3JKCg9UZWFtIExvZ29wc3ljb20aNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBQBI+TWF5YmUgd2UgY291bGQgYXBwbHkgb2ZmaWNpYWwgcHJvamVjdCBjb2xvdXJzIHRvIHRoaXMgZ3JhcGhpYz+wAQC4AQHIAQAYwOiptrszIMDoqba7MzAAQghraXguY210NTgAciExempXZG1MS3RoM1NzMkVMVWJ1WTFZZ0VxalNSdGVCMlY=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>418</Words>
+  <Characters>2388</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2801</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>3</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>8f3ee2aa-14e8-420b-9553-96dc973ba40c</vt:lpwstr>
+  </property>
+</Properties>
+</file>