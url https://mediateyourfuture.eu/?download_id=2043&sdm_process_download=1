--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,1996 +1,1311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004265D1" w:rsidP="53F288D3" w:rsidRDefault="00930A71" w14:paraId="00000001" w14:textId="64616AC4">
-[...4 lines deleted...]
-          <w:bCs w:val="0"/>
+    <w:p w14:paraId="00000001" w14:textId="309A7E9E" w:rsidR="004265D1" w:rsidRPr="004E4AD8" w:rsidRDefault="001C4DB9" w:rsidP="53F288D3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4AD8">
+        <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>GENERATEUR DE DECLARATION DE VISION ET DE MISSION</w:t>
+        <w:t xml:space="preserve">GÉNÉRATEUR DE </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0995" w:rsidRPr="004E4AD8">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>DÉCLARATION</w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="004E4AD8">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE VISION ET DE MISSION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="004265D1" w14:paraId="00000002" w14:textId="77777777"/>
-[...10 lines deleted...]
-        <w:t>IMPORTE ?</w:t>
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1"/>
+    <w:p w14:paraId="00000003" w14:textId="047D4462" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004608AE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004608AE">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="00000004" w14:textId="77777777">
+    <w:p w14:paraId="00000004" w14:textId="17847096" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidR="6D3D1143">
-        <w:rPr/>
+      <w:r w:rsidRPr="0087153D">
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...471 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="001C4DB9" w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">générateur de déclaration de vision et de mission </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">vous </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4DB9" w:rsidRPr="0087153D">
+        <w:t>permet de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> définir </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1227" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>la raison d'être</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'orientation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> d'un projet, d'une organisation ou d'une idée. Une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>déclaration de vision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> décrit </w:t>
+      </w:r>
+      <w:r w:rsidR="00054D1D" w:rsidRPr="0087153D">
+        <w:t>l'aspiration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> à long terme</w:t>
+      </w:r>
+      <w:r w:rsidR="006C12C6" w:rsidRPr="0087153D">
+        <w:t>, c'est-à-dire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> votre avenir idéal et l'impact que vous souhaitez avoir. Une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>déclaration de mission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> explique comment vous allez concrétiser cette vision</w:t>
+      </w:r>
+      <w:r w:rsidR="00330950" w:rsidRPr="0087153D">
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> ce que vous faites, pour qui et comment. Pour les étudiants universitaires, cet outil est extrêmement précieux </w:t>
+      </w:r>
+      <w:r w:rsidR="00885736" w:rsidRPr="0087153D">
+        <w:t>pour élaborer des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> projets de groupe, </w:t>
+      </w:r>
+      <w:r w:rsidR="00885736" w:rsidRPr="0087153D">
+        <w:t>des initiatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> d'ONG, </w:t>
+      </w:r>
+      <w:r w:rsidR="00885736" w:rsidRPr="0087153D">
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> concepts de start-up ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00885736" w:rsidRPr="0087153D">
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> plans de carrière personnels. Il favorise une communication claire, renforce la cohésion de l'équipe et vous aide à rester concentré sur </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4A8F" w:rsidRPr="0087153D">
+        <w:t>l'essentiel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="00000005" w14:textId="2672B638">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (TITRE 2)</w:t>
+    <w:p w14:paraId="00000005" w14:textId="24116392" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65B5D" w:rsidRPr="0087153D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="00000006" w14:textId="69D06BAA">
+    <w:p w14:paraId="00000006" w14:textId="7BDA0E13" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...8 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Clarifie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91045" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le sujet</w:t>
+      </w:r>
+      <w:r w:rsidR="00930A71" w:rsidRPr="0087153D">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> étudiant, idée d’entreprise, plan de développement personnel, etc.)</w:t>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">Définissez </w:t>
+      </w:r>
+      <w:r w:rsidR="0036243C" w:rsidRPr="0087153D">
+        <w:t>pour quoi vous rédigez votre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> vision et</w:t>
+      </w:r>
+      <w:r w:rsidR="0036243C" w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> votre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>mission (</w:t>
+      </w:r>
+      <w:r w:rsidR="0036243C" w:rsidRPr="0087153D">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> projet, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036243C" w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">club étudiant, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036243C" w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">idée d’entreprise, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036243C" w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>plan de développement personnel, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="00000007" w14:textId="77777777">
+    <w:p w14:paraId="00000007" w14:textId="73F30ED1" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...29 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rassemble</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91045" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les idées clés</w:t>
+      </w:r>
+      <w:r w:rsidR="00930A71" w:rsidRPr="0087153D">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...56 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">Réfléchissez en groupe </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7D12" w:rsidRPr="0087153D">
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> des mots, des valeurs, des </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7D12" w:rsidRPr="0087153D">
+        <w:t>objectifs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> but principal.</w:t>
+      <w:r w:rsidR="005B7D12" w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">motivations qui décrivent votre </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1396E" w:rsidRPr="0087153D">
+        <w:t>avenir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> idéal et votre </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7D12" w:rsidRPr="0087153D">
+        <w:t>raison d'être</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidP="53F288D3" w:rsidRDefault="00930A71" w14:paraId="00000008" w14:textId="77777777">
+    <w:p w14:paraId="00000008" w14:textId="173D3557" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="0087153D" w:rsidP="53F288D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...37 lines deleted...]
-        <w:t>vue</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Élaborez</w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> votre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>déclaration de vision</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="00000009" w14:textId="77777777">
+    <w:p w14:paraId="00000009" w14:textId="52C3AAE4" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> succès dans 5 à 10 ans.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">Imaginez votre </w:t>
+      </w:r>
+      <w:r w:rsidR="00E272DC">
+        <w:t>réussite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> dans 5 à 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E272DC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>ans.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="0000000A" w14:textId="77777777">
+    <w:p w14:paraId="0000000A" w14:textId="3AA22F0E" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...47 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">Décrivez le changement ou l’impact que vous </w:t>
+      </w:r>
+      <w:r w:rsidR="00E272DC">
+        <w:t>souhaitez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> créer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="0000000B" w14:textId="77777777">
+    <w:p w14:paraId="0000000B" w14:textId="0AF198D6" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="005D42A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Soyez</w:t>
+      </w:r>
+      <w:r w:rsidR="00E272DC">
+        <w:t xml:space="preserve"> inspirant, concis et tourné</w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> vers l’avenir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidP="6D3D1143" w:rsidRDefault="00930A71" w14:paraId="0000000C" w14:textId="77777777">
+    <w:p w14:paraId="0000000C" w14:textId="7A374E29" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="003C4210" w:rsidP="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> de mission</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C4210">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Élaborez</w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> votre déclaration de mission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="0000000D" w14:textId="77777777">
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...36 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">Expliquez ce que vous devez faire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>maintenant</w:t>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> vision.</w:t>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> pour atteindre votre vision.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="0000000E" w14:textId="77777777">
+    <w:p w14:paraId="0000000E" w14:textId="659D6FDF" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...6 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">Identifiez </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0993">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...12 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="001B34F8">
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> cible ou </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4288">
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidR="001B34F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...8 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="0087153D">
         <w:t>bénéficiaires</w:t>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-        <w:rPr/>
+      <w:r w:rsidR="000C4288">
+        <w:t xml:space="preserve"> du projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="0000000F" w14:textId="77777777">
+    <w:p w14:paraId="0000000F" w14:textId="78B799B0" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...54 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">Décrivez comment vous </w:t>
+      </w:r>
+      <w:r w:rsidR="00392E1E">
+        <w:t>apportez de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> valeur </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42B68">
+        <w:t>par vos actions, vos méthodes ou vos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:t xml:space="preserve"> principes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="00000010" w14:textId="77777777">
+    <w:p w14:paraId="00000010" w14:textId="33DDE5A8" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="00392E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...14 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Révisez</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91045" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>et simplifie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91045" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00930A71" w:rsidRPr="0087153D">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...57 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Regroupez</w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:t xml:space="preserve"> les idées clés en 1 ou 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:t>phrases claires pour chaque déclaration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="00000011" w14:textId="7F754462">
+    <w:p w14:paraId="00000011" w14:textId="4000E4A6" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Testez vos déclarations</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00930A71" w:rsidRPr="0087153D">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...49 lines deleted...]
-        <w:t>s’en souvenir ?</w:t>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>Demandez</w:t>
+      </w:r>
+      <w:r w:rsidR="00562DA6">
+        <w:t>-vous </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>: Sont-elles faciles à comprendre</w:t>
+      </w:r>
+      <w:r w:rsidR="00562DA6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00562DA6">
+        <w:t>Donnent-elles une direction claire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00562DA6">
+        <w:t>Sont-elles faciles à retenir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="00000012" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
         <w:t>CONSEILS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidP="6D3D1143" w:rsidRDefault="00930A71" w14:paraId="00000013" w14:textId="77777777">
+    <w:p w14:paraId="00000013" w14:textId="0AE7E1B4" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="6D3D1143" w:rsidP="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Utili</w:t>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...28 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">sez des </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87D5E">
+        <w:t xml:space="preserve">visuels et des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
+        <w:t xml:space="preserve">mots simples pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00151E33">
+        <w:t>faciliter l'accessibilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004265D1" w:rsidP="6D3D1143" w:rsidRDefault="00930A71" w14:paraId="00000014" w14:textId="77777777">
+    <w:p w14:paraId="00000014" w14:textId="74E4A436" w:rsidR="004265D1" w:rsidRPr="00FC0995" w:rsidRDefault="005247AA" w:rsidP="6D3D1143">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-        <w:rPr/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Testez</w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6D3D1143">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Miro, Canva, </w:t>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:t>es outils numériques</w:t>
+      </w:r>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Miro, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Canva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="-1361399353"/>
-          <w:tag w:val="goog_rdk_0"/>
-[...2 lines deleted...]
-          </w:placeholder>
         </w:sdtPr>
-        <w:sdtContent>
-[...1 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
-      <w:r w:rsidRPr="6D3D1143" w:rsidR="6D3D1143">
-[...16 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidR="6D3D1143" w:rsidRPr="0087153D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Mural).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004265D1">
-[...3 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="004265D1" w:rsidRPr="00FC0995">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00930A71" w:rsidRDefault="00930A71" w14:paraId="13FA21ED" w14:textId="77777777">
+    <w:p w14:paraId="119AE70B" w14:textId="77777777" w:rsidR="00937290" w:rsidRPr="0087153D" w:rsidRDefault="00937290">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00930A71" w:rsidRDefault="00930A71" w14:paraId="1BE824B5" w14:textId="77777777">
+    <w:p w14:paraId="1B8A070B" w14:textId="77777777" w:rsidR="00937290" w:rsidRPr="0087153D" w:rsidRDefault="00937290">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{038334F5-420A-434B-929D-E213D4DE5699}" r:id="rId1"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D24C176F-2525-40DD-8273-EF89B12204C1}"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...2 lines deleted...]
-    <w:embedItalic w:fontKey="{8CEE1FFE-BCAF-4AF2-B19F-664374F1A614}" r:id="rId4"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{5482F5F7-BA15-49D2-92A7-A78E712B4C0C}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{1A49DB08-D8E0-47BD-AB1E-B1F282AE82E5}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{756B4837-A162-4492-9762-18420D665BC8}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{A0E0CA65-CE38-49BC-BCF8-19B9B1D080CC}" r:id="rId6"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{B8AC2AB6-1C3E-42B7-B010-5969BA2C5363}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{36CE128D-CDCE-41AB-AF2C-1353181DFCA5}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{2AFF9674-104D-4113-86FE-0A57C10809C0}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{F9C52D80-21B6-4559-A08E-4363880AE48F}" r:id="rId8"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{BC1AD487-60BB-4089-8B0D-163999EA8744}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{B7681409-6432-4504-BF24-D3C4AF8FD388}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{64E06ED3-0715-4076-A199-27C2AA68113B}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="0000001D" w14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="00930A71">
+    <w:r w:rsidRPr="0087153D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    <w:r w:rsidRPr="0087153D">
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0087153D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0087153D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004265D1" w:rsidRDefault="004265D1" w14:paraId="0000001E" w14:textId="77777777"/>
+  <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...54 lines deleted...]
-    <w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000019" w14:textId="0F6AB7AB" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="00AE6C95">
+    <w:r w:rsidRPr="0087153D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7CDF40AF" wp14:editId="7777777">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7CDF40AF" wp14:editId="6D7072FE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2089852</wp:posOffset>
+                <wp:posOffset>2087245</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>16137</wp:posOffset>
+                <wp:posOffset>74930</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4229553" cy="807892"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4219575" cy="967740"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Rectangle 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3235986" y="3386935"/>
-                        <a:ext cx="4220028" cy="786130"/>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4219575" cy="967740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="004265D1" w:rsidRDefault="00930A71" w14:paraId="2ECBDD32" w14:textId="77777777">
+                        <w:p w14:paraId="297F5726" w14:textId="77777777" w:rsidR="00AE6C95" w:rsidRPr="00AE6C95" w:rsidRDefault="00AE6C95" w:rsidP="00AE6C95">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AE6C95">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="153F18A3" w14:textId="77777777" w:rsidR="00AE6C95" w:rsidRPr="00AE6C95" w:rsidRDefault="00AE6C95" w:rsidP="00AE6C95">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AE6C95">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2ECBDD32" w14:textId="43FBAF42" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1">
                           <w:pPr>
                             <w:spacing w:line="275" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r>
-[...6 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="7CDF40AF" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:164.35pt;margin-top:5.9pt;width:332.25pt;height:76.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfgBBUxAEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XpIgWEpEWFW7oqq0&#10;apG2/QDj2MSSY7szhoS/79iwQNu3qi/OjOfic85MVo9jb9lRARrvGl5NSs6Uk741bt/wH983Hz5y&#10;hlG4VljvVMNPCvnj+v271RBqNfWdt60CRk0c1kNoeBdjqIsCZad6gRMflKOg9tCLSC7sixbEQN17&#10;W0zL8qEYPLQBvFSIdPt8DvJ17q+1kvGb1qgisw0nbDGfkM9dOov1StR7EKEz8gJD/AOKXhhHj15b&#10;PYso2AHMX616I8Gj13EifV94rY1UmQOxqco/2Lx2IqjMhcTBcJUJ/19b+fX4GrZAMgwBayQzsRg1&#10;9OlL+NiYxTpdxVJjZJIuZ9NqOV/MOZMUWz4sFrOsZnGrDoDxs/I9S0bDgYaRNRLHF4z0IqW+paTH&#10;0FvTboy12UkLoJ4ssKOg0dlYpVFRxW9Z1qVc51PVOZxuihuVZMVxN1747Xx72gLDIDeGML0IjFsB&#10;NPCKs4GWoOH48yBAcWa/OFJ5Wc2mxDBmZzZflLRCcB/Z3UeEk52n3Yqcnc2nmDftjPHTIXptMu+E&#10;6gzlApaGm8ldFjFtz72fs26/y/oXAAAA//8DAFBLAwQUAAYACAAAACEAgQb+rd4AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW6q04BMRPiIOqStyqolIQVxMvcSBeR7EJ6dt3&#10;e2qPO/NpdiZfD64RPXah9qRgPEpAIJXe1FQp2H9tXhYgQtRkdOMJFXxjgHXx+JDrzPg7fWK/i5Xg&#10;EAqZVmBjbDMpQ2nR6TDyLRJ7Z985HfnsKmk6fedw18g0SWbS6Zr4g9Utvlksr7ubU/A+DdvLBnu7&#10;PR7L2H5E6w/XQannp+F1BSLiEP9g+K3P1aHgTid/IxNEo2CSLuaMsjHmCQwsl5MUxImF2TQFWeTy&#10;/4TiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN+AEFTEAQAAdgMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIEG/q3eAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="297F5726" w14:textId="77777777" w:rsidR="00AE6C95" w:rsidRPr="00AE6C95" w:rsidRDefault="00AE6C95" w:rsidP="00AE6C95">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AE6C95">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="153F18A3" w14:textId="77777777" w:rsidR="00AE6C95" w:rsidRPr="00AE6C95" w:rsidRDefault="00AE6C95" w:rsidP="00AE6C95">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AE6C95">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2ECBDD32" w14:textId="43FBAF42" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1">
+                    <w:pPr>
+                      <w:spacing w:line="275" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidRPr="0087153D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="37C8DAC9" wp14:editId="692195AB">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-114935</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>218440</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2315210" cy="520065"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="image1.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2315210" cy="520065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00930A71" w:rsidRPr="0087153D">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="004265D1" w:rsidRDefault="004265D1" w14:paraId="0000001B" w14:textId="77777777"/>
-  <w:p w:rsidR="004265D1" w:rsidRDefault="004265D1" w14:paraId="0000001C" w14:textId="77777777"/>
+  <w:p w14:paraId="0000001A" w14:textId="443DBC39" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1"/>
+  <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1"/>
+  <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00930A71" w:rsidRDefault="00930A71" w14:paraId="368F2702" w14:textId="77777777">
+    <w:p w14:paraId="5C190473" w14:textId="77777777" w:rsidR="00937290" w:rsidRPr="0087153D" w:rsidRDefault="00937290">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00930A71" w:rsidRDefault="00930A71" w14:paraId="7E8D9E13" w14:textId="77777777">
+    <w:p w14:paraId="30693CD4" w14:textId="77777777" w:rsidR="00937290" w:rsidRPr="0087153D" w:rsidRDefault="00937290">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0087153D">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="004265D1" w:rsidP="6D3D1143" w:rsidRDefault="004265D1" w14:paraId="00000015" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1" w:rsidP="6D3D1143">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="004265D1" w:rsidP="6D3D1143" w:rsidRDefault="00930A71" w14:paraId="00000016" w14:textId="77777777">
+  <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="00930A71" w:rsidP="6D3D1143">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0087153D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline wp14:editId="086207FA" wp14:anchorId="0FE7884C">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FE7884C" wp14:editId="086207FA">
           <wp:extent cx="2728501" cy="1238833"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="image2.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr/>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004265D1" w:rsidP="6D3D1143" w:rsidRDefault="004265D1" w14:paraId="00000017" w14:textId="77777777">
+  <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1" w:rsidP="6D3D1143">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="004265D1" w:rsidP="6D3D1143" w:rsidRDefault="004265D1" w14:paraId="00000018" w14:textId="77777777">
+  <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="004265D1" w:rsidRPr="0087153D" w:rsidRDefault="004265D1" w:rsidP="6D3D1143">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418C48C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2028,298 +1343,360 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="734872D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="372729509">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="580918387">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004265D1"/>
     <w:rsid w:val="00054B8D"/>
+    <w:rsid w:val="00054D1D"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="000C4288"/>
+    <w:rsid w:val="00151E33"/>
+    <w:rsid w:val="001B34F8"/>
+    <w:rsid w:val="001C4DB9"/>
+    <w:rsid w:val="001D2BFD"/>
+    <w:rsid w:val="002A2E62"/>
+    <w:rsid w:val="002C2BD7"/>
+    <w:rsid w:val="002C32D3"/>
+    <w:rsid w:val="00330950"/>
+    <w:rsid w:val="0036243C"/>
+    <w:rsid w:val="00392E1E"/>
+    <w:rsid w:val="003A38DA"/>
+    <w:rsid w:val="003C4210"/>
     <w:rsid w:val="0042062A"/>
     <w:rsid w:val="004265D1"/>
+    <w:rsid w:val="0042723F"/>
+    <w:rsid w:val="004608AE"/>
+    <w:rsid w:val="004E4AD8"/>
+    <w:rsid w:val="00505F93"/>
+    <w:rsid w:val="005247AA"/>
+    <w:rsid w:val="00542EDD"/>
+    <w:rsid w:val="00546EDB"/>
+    <w:rsid w:val="00562DA6"/>
+    <w:rsid w:val="005B7D12"/>
+    <w:rsid w:val="005D42A1"/>
+    <w:rsid w:val="006C12C6"/>
+    <w:rsid w:val="006E0993"/>
+    <w:rsid w:val="007B0A9F"/>
+    <w:rsid w:val="0087153D"/>
+    <w:rsid w:val="00885736"/>
+    <w:rsid w:val="008A2EF5"/>
+    <w:rsid w:val="008E69C3"/>
     <w:rsid w:val="00930A71"/>
+    <w:rsid w:val="00937290"/>
+    <w:rsid w:val="009A1227"/>
+    <w:rsid w:val="00A13B5A"/>
+    <w:rsid w:val="00A408B9"/>
+    <w:rsid w:val="00A42B68"/>
+    <w:rsid w:val="00A43EEE"/>
+    <w:rsid w:val="00AE6C95"/>
+    <w:rsid w:val="00AF1E9B"/>
+    <w:rsid w:val="00B1396E"/>
+    <w:rsid w:val="00B377BC"/>
+    <w:rsid w:val="00B65B5D"/>
+    <w:rsid w:val="00B91045"/>
+    <w:rsid w:val="00C87D5E"/>
+    <w:rsid w:val="00D90F2F"/>
+    <w:rsid w:val="00DA224D"/>
+    <w:rsid w:val="00DA7D89"/>
+    <w:rsid w:val="00E272DC"/>
+    <w:rsid w:val="00E80080"/>
+    <w:rsid w:val="00FB4A8F"/>
+    <w:rsid w:val="00FC0995"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="53F288D3"/>
     <w:rsid w:val="6D3D1143"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="17ADCE0C"/>
   <w15:docId w15:val="{7ED723C7-45C5-4C43-B0DF-22B44023F99A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2475,52 +1852,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2587,311 +1964,359 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
     <w:rPr>
-      <w:noProof w:val="0"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="fr-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="0F4761"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Lexend Black" w:cs="Lexend Black"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Lexend Black" w:hAnsi="Lexend Black" w:cs="Lexend Black"/>
+      <w:smallCaps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="6D3D1143"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commentaire">
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="CommentaireCar"/>
     <w:rsid w:val="6D3D1143"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentaireCar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Commentaire"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marquedecommentaire">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE6C95"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE6C95"/>
+    <w:rPr>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE6C95"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE6C95"/>
+    <w:rPr>
+      <w:lang w:val="fr-BE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3194,46 +2619,61 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh2gsrrUVKGyMci493n0oOfrmk8dQ==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCMmtzMWhCZxAIGgtBQUFCMmtzMWhCZyLjAgoLQUFBQjJrczFoQmcSuQIKC0FBQUIya3MxaEJnEgtBQUFCMmtzMWhCZxohCgl0ZXh0L2h0bWwSFERvIHdlIHByb3ZpZGUgbGlua3M/IiIKCnRleHQvcGxhaW4SFERvIHdlIHByb3ZpZGUgbGlua3M/KkoKEUp1bGllIEd1aWxsZW1pbm90GjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCg/LHywDM4oPyx8sAzckwKEUp1bGllIEd1aWxsZW1pbm90GjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqARYSFERvIHdlIHByb3ZpZGUgbGlua3M/sAEAuAEByAEAGKD8sfLAMyCg/LHywDMwAEIIa2l4LmNtdDU4AGpHCjVzdWdnZXN0SWRJbXBvcnQ1OTdkZjA4MS0yZTgxLTRjYzUtYjEyMy1lNmQyNWIyNzg4NDFfMRIORmVybWF0IFNjaWVuY2VqSAo1c3VnZ2VzdElkSW1wb3J0NTk3ZGYwODEtMmU4MS00Y2M1LWIxMjMtZTZkMjViMjc4ODQxXzMSD1RlYW0gTG9nb3BzeWNvbXIhMTEwdnZsSnFiUVNfSXZVME9vREthWElVekhCM056NDlz</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>298</Words>
+  <Characters>1702</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1997</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>3</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>f5b9a2c8-f981-4bb7-94b0-ac484144f4a7</vt:lpwstr>
+  </property>
+</Properties>
+</file>