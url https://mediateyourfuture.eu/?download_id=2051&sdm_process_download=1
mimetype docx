--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,4944 +1,3885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="31E18F81" wp14:textId="59490F2F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+    <w:p w14:paraId="31E18F81" w14:textId="77A50FBF" w:rsidR="00BC6757" w:rsidRPr="00C82CDC" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-        <w:t>FICHE DE PLANNING BUDGETAIRE</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C82CDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00656645" w:rsidRPr="00C82CDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EUILLE DE PLANIFICATION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82CDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088789A" w:rsidRPr="00C82CDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BUDGÉTAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="672A6659" wp14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="47497915" wp14:textId="4462FECD">
-[...9 lines deleted...]
-        <w:t>IMPORTE ?</w:t>
+    <w:p w14:paraId="47497915" w14:textId="2EDC6E9F" w:rsidR="00BC6757" w:rsidRDefault="004C6B18">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6B18">
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT ?</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="325DED20" wp14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="325DED20" w14:textId="66CB4247" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:name="_heading=h.4ihu1789q5fx" w:id="0"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.4ihu1789q5fx"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cet </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>Cet outil est conçu pour vous aider à planifier et à organiser les aspects financiers de votre projet de manière claire et structurée. Il fonctionne comme un tabl</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>outil</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>eur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> est </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve"> divisé en deux </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>conçu</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve">grandes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour vous aider à </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>sections</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>planifier</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et à </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>organiser</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> les aspects financiers de </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>revenus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>votre</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>recettes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>projet</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00547FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de manière </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>prévu</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>claire</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00547FBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>structurée</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve">) et </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Il </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>les dépenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>fonctionne</w:t>
-[...296 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (coûts prévus). Il s'agit de la feuille de route financière du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="0A37501D" wp14:textId="77777777"/>
-[...10 lines deleted...]
-        <w:t>L’UTILISER ?</w:t>
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+    <w:p w14:paraId="494DB3C2" w14:textId="449AB382" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6A46">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="671A4536" wp14:textId="77777777">
+    <w:p w14:paraId="671A4536" w14:textId="0BFA52B6" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...134 lines deleted...]
-        <w:t xml:space="preserve"> dans le document final.</w:t>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Préparez un brouillon avec tou</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tes les informations que vous possédez (ou auxquelles vous pensez) </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6A46">
+        <w:t>relatives aux dépenses et aux recettes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB11CD">
+        <w:t xml:space="preserve"> susceptibles d’être</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6A46">
+        <w:t xml:space="preserve"> intégrées au</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> document final.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="78F2B95A" wp14:textId="08301053">
+    <w:p w14:paraId="78F2B95A" w14:textId="055C0584" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> et remplissez étape par étape.</w:t>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choisissez le modèle que vous </w:t>
+      </w:r>
+      <w:r w:rsidR="003E153A">
+        <w:t>souhaitez</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utiliser ou créez le </w:t>
+      </w:r>
+      <w:r w:rsidR="003E153A">
+        <w:t>vôtre, puis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E153A">
+        <w:t>remplissez-le</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> étape par étape.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="771C0166" wp14:textId="77777777">
+    <w:p w14:paraId="771C0166" w14:textId="3CBD2321" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vérifi</w:t>
       </w:r>
-      <w:r w:rsidR="53FF75A1">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">ez que le </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95E46">
+        <w:t xml:space="preserve">montant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>total des recettes couvre celui des dépenses.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="5DAB6C7B" wp14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="2D0A1CE4" wp14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="2D0A1CE4" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>CONSEILS</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="44704768" wp14:textId="77777777">
+    <w:p w14:paraId="44704768" w14:textId="0F5E9C8E" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Utilis</w:t>
       </w:r>
-      <w:r w:rsidR="53FF75A1">
-[...36 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:t xml:space="preserve">ez des </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8024C">
+        <w:t xml:space="preserve">visuels et des </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mots simples pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8024C">
+        <w:t xml:space="preserve">faciliter </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84829">
+        <w:t>l'accessibilité</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="36A23FB8" wp14:textId="77777777">
+    <w:p w14:paraId="36A23FB8" w14:textId="627F033E" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="00B84829" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...18 lines deleted...]
-        <w:t>outi</w:t>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Testez</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des outi</w:t>
       </w:r>
       <w:r w:rsidR="53FF75A1">
-        <w:rPr/>
-        <w:t>ls</w:t>
+        <w:t xml:space="preserve">ls numériques </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tels que</w:t>
       </w:r>
       <w:r w:rsidR="53FF75A1">
-        <w:rPr/>
+        <w:t xml:space="preserve"> les modèles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="53FF75A1">
+        <w:t>Canva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="53FF75A1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57527158" w14:textId="5294DD01" w:rsidR="00BC6757" w:rsidRPr="00F46599" w:rsidRDefault="007D593A" w:rsidP="7B15F445">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00E1514D" w:rsidRPr="00F46599">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Feuille de planification budgétaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+    <w:p w14:paraId="6856716C" w14:textId="77D070CE" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 - Catégories de dépenses et de </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1C6C">
+        <w:t>revenus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4A7D8C" w14:textId="50B34440" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1C6C">
+        <w:t>evenus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87D81">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1C6C">
+        <w:t>recettes</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="53FF75A1">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Canva.</w:t>
+      <w:r w:rsidR="00547FBA" w:rsidRPr="00547FBA">
+        <w:t>prévu</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1C6C">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00547FBA" w:rsidRPr="00547FBA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87D81">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="57527158" wp14:textId="7309939A">
-[...14 lines deleted...]
-        <w:t>FICHE DE PLANNING BUDGETAIRE</w:t>
+    <w:p w14:paraId="0BA30124" w14:textId="44B060AE" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="00930989">
+      <w:r>
+        <w:t xml:space="preserve">Cette première étape consiste à dresser la liste de toutes les sources de financement que vous </w:t>
+      </w:r>
+      <w:r w:rsidR="007D07DF">
+        <w:t>espérez obtenir</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pour votre projet. N'oubliez pas que votre projet peut bénéficier de plusieurs sources de financement. Soyez aussi précis que possible pour chaque ligne.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="02EB378F" wp14:textId="77777777"/>
-[...256 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="6E90F981" wp14:textId="3255847A">
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="00930989"/>
+    <w:p w14:paraId="6E90F981" w14:textId="3E2DBF4C" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> argent donné par les agences gouvernementales.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subventions </w:t>
+      </w:r>
+      <w:r w:rsidR="00746E2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>publiques</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90523">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90523">
+        <w:t>fonds alloués</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidR="00746E2B">
+        <w:t>des organismes publics</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="3CA24412" wp14:textId="6762CD10">
+    <w:p w14:paraId="3CA24412" w14:textId="708D5F81" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Exemples : Mairie, conseil régional, ministère de la culture.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemples</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90523">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90523">
+        <w:t>mairie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, conseil régional, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90523">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inistère de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90523">
+        <w:t>Culture</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="2A6864E1" wp14:textId="73B74F8A">
+    <w:p w14:paraId="2A6864E1" w14:textId="330666BE" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Argent d’entreprises, fondations ou de banques.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00817FBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inancement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s privés</w:t>
+      </w:r>
+      <w:r w:rsidR="00121920">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00121920">
+        <w:t>fonds provenant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> d’entreprises, </w:t>
+      </w:r>
+      <w:r w:rsidR="00121920">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fondations ou de banques.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="523087AE" wp14:textId="4A5075BF">
+    <w:p w14:paraId="523087AE" w14:textId="6390B96E" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Une fondation d’entreprise soutenant des projets culturels, un sponsor local.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemples</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21418">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: fondation d’entreprise soutenant des projets culturels, un sponsor local.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="43915FA1" wp14:textId="2851FF1B">
+    <w:p w14:paraId="43915FA1" w14:textId="15488327" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Argent collecté du public ou des membres de votre équipe.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dons et contributions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21418">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21418">
+        <w:t>fonds</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21418">
+        <w:t>collectés</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21418">
+        <w:t xml:space="preserve">auprès </w:t>
+      </w:r>
+      <w:r>
+        <w:t>du public ou des membres de votre équipe.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="1AE2EEEB" wp14:textId="5371F61E">
+    <w:p w14:paraId="1AE2EEEB" w14:textId="43B3EA37" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Une campagne de financement participatif, des abonnements d’une association.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemples</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21418">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: campagne de financement participatif, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21418">
+        <w:t>cotisations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A858BB">
+        <w:t xml:space="preserve">des membres </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50988">
+        <w:t>e l'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>association.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="6F40879D" wp14:textId="758FDEDF">
-      <w:pPr>
+    <w:p w14:paraId="6F40879D" w14:textId="54D3381A" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="00D15B91">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Argent généré par les activités du projet.</w:t>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ventes de produits</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46140">
+        <w:t xml:space="preserve">fonds </w:t>
+      </w:r>
+      <w:r>
+        <w:t>généré</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46140">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> par les activités du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="65DE61B3" wp14:textId="12BE54C2">
-      <w:pPr>
+    <w:p w14:paraId="65DE61B3" w14:textId="122B4E34" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="00D15B91">
+      <w:pPr>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Vente de tickets pour un spectacle, des créations d’artistes, des livres, des T-shirts.</w:t>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemples</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15B91">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15B91">
+        <w:t>vente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15B91">
+        <w:t>billets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pour un spectacle, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B204C3">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">créations d’artistes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B204C3">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">livres, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B204C3">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00894BFC">
+        <w:t>T-shirts</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="065AE360" wp14:textId="518CFAD9">
+    <w:p w14:paraId="065AE360" w14:textId="5B3563B3" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> La contribution financière des leaders du projet, si possible.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contributions personnelles</w:t>
+      </w:r>
+      <w:r w:rsidR="001D176D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E304BD">
+        <w:t>contributions financières</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> des leaders du projet, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D176D">
+        <w:t>le cas échéant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="384CEE28" wp14:textId="77777777">
-[...38 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="384CEE28" w14:textId="4E47F037" w:rsidR="00BC6757" w:rsidRDefault="009E5A70">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Total des recettes</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E304BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>somme</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de tou</w:t>
+      </w:r>
+      <w:r w:rsidR="00694CB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s les </w:t>
+      </w:r>
+      <w:r w:rsidR="00690C4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>recettes</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="72A3D3EC" wp14:textId="77777777"/>
-[...25 lines deleted...]
-        <w:t>attendus</w:t>
+    <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+    <w:p w14:paraId="3C43D5AF" w14:textId="0866F138" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E7779">
+        <w:t xml:space="preserve">Dépenses </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87D81" w:rsidRPr="000E7779">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E7779">
+        <w:t xml:space="preserve">coûts </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87D81" w:rsidRPr="000E7779">
+        <w:t>prévus)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="04A0FE1A" wp14:textId="77777777">
-[...117 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="04A0FE1A" w14:textId="62BCB6B5" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="000E7779">
+      <w:r>
+        <w:t xml:space="preserve">Cette </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6145">
+        <w:t>seconde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> étape présente </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6145">
+        <w:t>l'ensemble des</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dépenses </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55123">
+        <w:t>à engager pour mettre</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6145">
+        <w:t xml:space="preserve"> en œuvre votre projet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Elle permet de déterminer le montant total </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11BC1">
+        <w:t>à</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> collecter.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="7B257769" wp14:textId="37936793">
+    <w:p w14:paraId="7B257769" w14:textId="29B32808" w:rsidR="00BC6757" w:rsidRDefault="00F006BE" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...15 lines deleted...]
-        <w:t>services :</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Frais</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="4856E7BF" wp14:textId="77777777">
+    <w:p w14:paraId="4856E7BF" w14:textId="49A6042D" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...22 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rémunération des artistes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F006BE">
+        <w:t>des intervenants et des</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0084754F">
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1132C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> d’atelier</w:t>
+      </w:r>
+      <w:r w:rsidR="0084754F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="337E8A54" wp14:textId="77777777">
+    <w:p w14:paraId="337E8A54" w14:textId="4C214836" w:rsidR="00BC6757" w:rsidRDefault="007524DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Frais de déplacement</w:t>
+      </w:r>
       <w:r w:rsidR="53FF75A1">
-        <w:rPr/>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> et d’hébergement.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="6862FBDB" wp14:textId="39975CB9">
+    <w:p w14:paraId="6862FBDB" w14:textId="2B451B1A" w:rsidR="00BC6757" w:rsidRDefault="00BB254E" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...15 lines deleted...]
-        <w:t>promotion :</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Frais</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de communication et promotion</w:t>
+      </w:r>
+      <w:r w:rsidR="0081007C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="4E9FC39D" wp14:textId="77777777">
+    <w:p w14:paraId="4E9FC39D" w14:textId="1B0178F0" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Conception et </w:t>
       </w:r>
-      <w:r w:rsidR="53FF75A1">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="0081007C">
+        <w:t>impression</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0081007C">
+        <w:t>d'affiches</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0081007C">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2923">
+        <w:t>flyer</w:t>
+      </w:r>
+      <w:r w:rsidR="0081007C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidR="0081007C">
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> programmes.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="2E2303C9" wp14:textId="77777777">
+    <w:p w14:paraId="2E2303C9" w14:textId="08EFE0B7" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Publicité </w:t>
+      </w:r>
+      <w:r w:rsidR="003236A2">
+        <w:t xml:space="preserve">sur les réseaux sociaux, frais </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62B1">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> relations presse.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="3D40CC29" wp14:textId="395594E5">
+    <w:p w14:paraId="3D40CC29" w14:textId="2637CFA5" w:rsidR="00BC6757" w:rsidRDefault="00BB254E" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...15 lines deleted...]
-        <w:t>équipements :</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Frais</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logistique</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1603">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1603">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de matériel</w:t>
+      </w:r>
+      <w:r w:rsidR="001354F6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="05D18CEA" wp14:textId="77777777">
+    <w:p w14:paraId="05D18CEA" w14:textId="162F4582" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Location de salle, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F40C3">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>matériel de sonorisation et d'éclairage.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="795FD7E7" wp14:textId="5601A7BD">
+    <w:p w14:paraId="795FD7E7" w14:textId="56D95169" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...11 lines deleted...]
-        <w:t>)</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Coût </w:t>
+      </w:r>
+      <w:r w:rsidR="00035E90">
+        <w:t>des matériaux créatifs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (peinture, toiles, argile, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="48A48F4B" wp14:textId="77777777">
+    <w:p w14:paraId="48A48F4B" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Frais d'assurance pour l'événement.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="44F77837" wp14:textId="3EF99AB0">
+    <w:p w14:paraId="44F77837" w14:textId="481E9616" w:rsidR="00BC6757" w:rsidRDefault="00BB254E" w:rsidP="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...15 lines deleted...]
-        <w:t>d’administration :</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Frais</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F33E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de fonctionnement</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et d’administration</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1A85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="3D47C2DC" wp14:textId="77777777">
+    <w:p w14:paraId="3D47C2DC" w14:textId="30EDB231" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="53FF75A1">
-[...13 lines deleted...]
-        <w:t>d’assurance</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Frais </w:t>
+      </w:r>
+      <w:r w:rsidR="000F33E8">
+        <w:t>bancaires</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et d’assurance</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="2BA131E2" wp14:textId="77777777">
+    <w:p w14:paraId="2BA131E2" w14:textId="1F00A7DA" w:rsidR="00BC6757" w:rsidRDefault="009A48BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Provision pour</w:t>
+      </w:r>
       <w:r w:rsidR="53FF75A1">
-        <w:rPr/>
-        <w:t>Coûts</w:t>
+        <w:t xml:space="preserve"> imprévus (</w:t>
+      </w:r>
+      <w:r w:rsidR="000F33E8">
+        <w:t>prévoir toujours</w:t>
       </w:r>
       <w:r w:rsidR="53FF75A1">
-        <w:rPr/>
-        <w:t xml:space="preserve"> des </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F33E8">
+        <w:t>entre</w:t>
       </w:r>
       <w:r w:rsidR="53FF75A1">
-        <w:rPr/>
-[...35 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> 5 à 10% du budget total pour les dépenses imprévues).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6D8667" w14:textId="06148C2C" w:rsidR="00BC6757" w:rsidRDefault="00C50035">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Total des d</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>épenses = (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>somme</w:t>
+      </w:r>
+      <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de tous les coûts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+    <w:p w14:paraId="77EC93E6" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2 - Choisissez un modèle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3532D8B2" w14:textId="4398F13D" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+      <w:r>
+        <w:t xml:space="preserve">Utilisez un modèle simple, comme celui ci-dessous, ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00951FD0">
+        <w:t>l'</w:t>
+      </w:r>
+      <w:r w:rsidR="005F432F">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> des modèles déjà formatés via l’appli</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4A5E">
+        <w:t>cation</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="53FF75A1">
-[...5 lines deleted...]
-        <w:t>).</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Canva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> qui offre un large choix d’options.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="0B6D8667" wp14:textId="77777777">
-[...173 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="60061E4C" wp14:textId="77777777"/>
+    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="8642" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="double" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3312"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1361"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="6C1D38B4" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="6C1D38B4" w14:textId="77777777" w:rsidTr="005F432F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="77124EA1" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77124EA1" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+            <w:r w:rsidRPr="53FF75A1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Catégorie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="31FF54C8" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FF54C8" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+            <w:r w:rsidRPr="53FF75A1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="745C7101" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="745C7101" w14:textId="6DE7D4B8" w:rsidR="00BC6757" w:rsidRDefault="00561646">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Somme (€)</w:t>
+              <w:t>Montant</w:t>
+            </w:r>
+            <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (€)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="53EB64DA" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="53EB64DA" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="02E0BDE7" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E0BDE7" w14:textId="1777B1A6" w:rsidR="00BC6757" w:rsidRDefault="00981694">
+            <w:r>
+              <w:t>Recettes</w:t>
+            </w:r>
             <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
-              <w:t>Revenus</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006309BD">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>revenus</w:t>
+            </w:r>
+            <w:r w:rsidR="006309BD">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
-[...3 lines deleted...]
-              <w:rPr/>
               <w:t>anticipés</w:t>
             </w:r>
-            <w:r w:rsidR="53FF75A1">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="006309BD">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="44EAFD9C" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="4B94D5A5" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="4733F359" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="4733F359" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="6B3D885A" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3D885A" w14:textId="3121F12A" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="53FF75A1">
-[...5 lines deleted...]
-              <w:t>gouvernement</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Subventions </w:t>
+            </w:r>
+            <w:r w:rsidR="00C0096F">
+              <w:t>publiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="6D94ABDD" wp14:textId="5FF25168">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D94ABDD" w14:textId="5FF25168" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
+            <w:r>
               <w:t>Mairie, région, ministère</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="3DEEC669" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="3F2DBFDB" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="3F2DBFDB" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="11F8B3AF" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F8B3AF" w14:textId="1B9FFA5E" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="53FF75A1">
-[...5 lines deleted...]
-              <w:t>privés</w:t>
+            <w:r>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75528">
+              <w:t>inancement</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s privés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="62F2B2D0" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F2B2D0" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>Entreprises, fondations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="2D530C69" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782573BD" w14:textId="6354A391" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r>
+              <w:t>Dons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED9F0B5" w14:textId="66622FD9" w:rsidR="00BC6757" w:rsidRPr="00936F6A" w:rsidRDefault="000F7576" w:rsidP="7B15F445">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Collecte</w:t>
+            </w:r>
+            <w:r w:rsidR="003927A8">
+              <w:t xml:space="preserve"> de fonds, </w:t>
+            </w:r>
             <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
-              <w:t xml:space="preserve">Entreprises, </w:t>
+              <w:t>financement</w:t>
+            </w:r>
+            <w:r w:rsidR="00936F6A">
+              <w:t xml:space="preserve"> participatif</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="383399D0" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2088E3C3" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r>
+              <w:t>Ventes de produits/services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="097AE290" w14:textId="403F0A51" w:rsidR="00BC6757" w:rsidRDefault="00B75528">
+            <w:r>
+              <w:t>Billets</w:t>
             </w:r>
             <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
-              <w:t>fondations</w:t>
+              <w:t xml:space="preserve"> d’entrée, vente de T-shirt</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="3656B9AB" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="2D530C69" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="29E02015" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="6ED9F0B5" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02013414" w14:textId="1774E997" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="53FF75A1">
-[...5 lines deleted...]
-              <w:t>financement</w:t>
+            <w:r>
+              <w:t>Contribution</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75528">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> personnelle</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75528">
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E4CC97" w14:textId="7B31FBE0" w:rsidR="00BC6757" w:rsidRPr="0088789A" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Contribution</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75528">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> des membres de l’équipe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="45FB0818" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="383399D0" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="0AF43679" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...13 lines deleted...]
-              <w:t>/services</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D85DFA4" w14:textId="30B560EA" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+            <w:r w:rsidR="00817AFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DES RECETTES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...13 lines deleted...]
-              <w:t>, vente de T-shirt</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58803070" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="392BB703" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CDD160" w14:textId="06F58F74" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépenses </w:t>
+            </w:r>
+            <w:r w:rsidR="000E5471">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>coûts anticipés</w:t>
+            </w:r>
+            <w:r w:rsidR="000E5471">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="049F31CB" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="29E02015" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="39817638" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="02013414" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FA2DD0" w14:textId="1217F44A" w:rsidR="00BC6757" w:rsidRDefault="000760DA" w:rsidP="7B15F445">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Frais de</w:t>
+            </w:r>
+            <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="347AF550" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4679CE9C" w14:textId="2BDC0DA1" w:rsidR="00BC6757" w:rsidRDefault="000760DA" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>Rémunération</w:t>
+            </w:r>
             <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
-[...4 lines deleted...]
-              <w:t>personnelle</w:t>
+              <w:t xml:space="preserve"> des intervenants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="55A30BA4" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="15E4CC97" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBCC388" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="53FF75A1">
-[...13 lines deleted...]
-              <w:t>l’équipe</w:t>
+            <w:r>
+              <w:t>Repas de l’équipe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="53128261" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="0AF43679" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="2C4C7474" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="1D85DFA4" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CED3C2C" w14:textId="5F96BCC1" w:rsidR="00BC6757" w:rsidRDefault="000760DA" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...48 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Dépenses</w:t>
-[...27 lines deleted...]
-              <w:t>anticipés</w:t>
+              <w:t>Frais de matériel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="4101652C" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0562CB0E" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="4B99056E" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CE0A41" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="39817638" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="2BC4F369" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...24 lines deleted...]
-          </w:p>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...28 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="4679CE9C" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDE5A1E" w14:textId="629775E7" w:rsidR="00BC6757" w:rsidRDefault="000760DA" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Matériel informatique, </w:t>
+            </w:r>
             <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
-[...4 lines deleted...]
-              <w:t>intervenants</w:t>
+              <w:t>sonor</w:t>
+            </w:r>
+            <w:r>
+              <w:t>isation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="3CF2D8B6" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D98A12B" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="55A30BA4" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="297A33FA" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="0FB78278" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="5EBCC388" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1550CFB7" w14:textId="007E6F8B" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r>
+              <w:t>Matéri</w:t>
+            </w:r>
+            <w:r w:rsidR="000760DA">
+              <w:t>aux</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> créatif</w:t>
+            </w:r>
+            <w:r w:rsidR="000760DA">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (peinture, papier)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5997CC1D" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="7E6AC465" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B68ECA" w14:textId="30929363" w:rsidR="00BC6757" w:rsidRDefault="000760DA">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Frais</w:t>
+            </w:r>
+            <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110FFD37" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B699379" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="218A6FFC" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE9F23F" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24636C1E" w14:textId="316286CE" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r>
+              <w:t>Impr</w:t>
+            </w:r>
+            <w:r w:rsidR="000760DA">
+              <w:t>ession</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000760DA">
+              <w:t xml:space="preserve">d'affiches et de </w:t>
+            </w:r>
+            <w:r w:rsidR="001A2923">
+              <w:t>flyer</w:t>
+            </w:r>
+            <w:r w:rsidR="000760DA">
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F72F646" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="3CF741DC" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CE6F91" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC1D335" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="53FF75A1">
-[...5 lines deleted...]
-              <w:t>l’équipe</w:t>
+            <w:r>
+              <w:t>Publicité en ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="1FC39945" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CDCEAD" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="2C4C7474" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="67008FD3" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="1CED3C2C" wp14:textId="2F9B2F12">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F12D32" w14:textId="37D723DB" w:rsidR="00BC6757" w:rsidRDefault="001F5795" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Coûts </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+              <w:t>Frais</w:t>
+            </w:r>
+            <w:r w:rsidR="53FF75A1" w:rsidRPr="53FF75A1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>des équipements</w:t>
+              <w:t xml:space="preserve"> logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="0562CB0E" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB9E253" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="34CE0A41" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DE523C" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="2BC4F369" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="25DEEECD" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="62EBF3C5" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E56223" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="7EDE5A1E" wp14:textId="77777777">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A10709" w14:textId="65C8C8A3" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r>
+              <w:t xml:space="preserve">Location </w:t>
+            </w:r>
+            <w:r w:rsidR="001F5795">
+              <w:t>de salle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07547A01" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="159DC049" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5043CB0F" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA9C2CB" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r>
+              <w:t>Transport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07459315" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="2CA1943A" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6537F28F" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A53597" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r>
+              <w:t>Assurance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFB9E20" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="794875AB" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A4E803" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="7B15F445">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Autres dépenses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DF9E56" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E871BC" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="015A48E1" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144A5D23" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FAE469" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r>
+              <w:t>Frais de gestion du projet (banque)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="738610EB" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC6757" w14:paraId="2489CB57" w14:textId="77777777" w:rsidTr="005F432F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="637805D2" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BFCA7F" w14:textId="0A7B655E" w:rsidR="00BC6757" w:rsidRDefault="00D34179">
+            <w:r>
+              <w:t>Réserve pour i</w:t>
+            </w:r>
             <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
-              <w:t>Equipement</w:t>
+              <w:t>mprévus (5</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="53FF75A1">
-              <w:rPr/>
-[...4 lines deleted...]
-              <w:t>sonore</w:t>
+              <w:t>10% du budget)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="6D98A12B" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="463F29E8" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="297A33FA" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="0D9CDBCB" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="2946DB82" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06125F40" w14:textId="098F6B45" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5BA0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DES </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5BA0" w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5BA0" w:rsidRPr="00CF5BA0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5BA0" w:rsidRPr="53FF75A1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">PENSES </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...23 lines deleted...]
-          </w:p>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7B4B86" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC4FE52" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r w:rsidRPr="53FF75A1">
               <w:rPr>
-                <w:b w:val="1"/>
-[...445 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>(B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidTr="53FF75A1" w14:paraId="59793502" wp14:textId="77777777">
+      <w:tr w:rsidR="00BC6757" w14:paraId="59793502" w14:textId="77777777" w:rsidTr="005F432F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3312" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E49759E" w14:textId="4A969D05" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r w:rsidRPr="53FF75A1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>SOLDE (A - B)</w:t>
+              <w:t>SOLDE (A-B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="3A0FF5F2" wp14:textId="77777777"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0FF5F2" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="53FF75A1" w:rsidR="53FF75A1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36317DC1" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+            <w:r w:rsidRPr="53FF75A1">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>A-B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="00BC6757" w14:paraId="2BA226A1" wp14:textId="743B06A5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2BA226A1" w14:textId="743B06A5" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="53FF75A1"/>
+    <w:p w14:paraId="1BC0F884" w14:textId="212DB424" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 – Solde budg</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76FEB">
+        <w:t>étaire</w:t>
+      </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="1BC0F884" wp14:textId="77777777">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> du budget</w:t>
+    <w:p w14:paraId="01ADACD9" w14:textId="692329DE" w:rsidR="00BC6757" w:rsidRPr="00D76FEB" w:rsidRDefault="53FF75A1" w:rsidP="00A15038">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solde = </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76FEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total des </w:t>
+      </w:r>
+      <w:r w:rsidR="002350F6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>revenus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76FEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Total des d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53FF75A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>épenses</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="7B15F445" w:rsidRDefault="007D593A" w14:paraId="01ADACD9" wp14:textId="77777777">
-[...68 lines deleted...]
-        <w:t>totaux</w:t>
+    <w:p w14:paraId="17AD93B2" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="00A15038"/>
+    <w:p w14:paraId="3D00F0B7" w14:textId="0CB39405" w:rsidR="00BC6757" w:rsidRPr="00525D3A" w:rsidRDefault="53FF75A1" w:rsidP="00A15038">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">L'objectif est d'avoir un solde positif ou nul (Solde ≥ 0). Si votre solde est négatif, cela signifie que vos dépenses dépassent vos </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5483">
+        <w:t>revenus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et que vous devez revoir votre </w:t>
+      </w:r>
+      <w:r w:rsidR="00525D3A">
+        <w:t>plan financier</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Vous avez alors deux options</w:t>
+      </w:r>
+      <w:r w:rsidR="00325FB8">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="17AD93B2" wp14:textId="77777777"/>
-[...196 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="618B063E" wp14:textId="77777777">
+    <w:p w14:paraId="618B063E" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Trouver de nouvelles sources de financement.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="49123D5E" wp14:textId="77777777">
+    <w:p w14:paraId="49123D5E" w14:textId="1DF90B12" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
-        <w:rPr/>
-[...6 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Réduire certaines de vos dépenses </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF79EA">
+        <w:t>afin de</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="53FF75A1">
-[...56 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00D93430">
+        <w:t>les adapter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> à vos </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA34D0">
         <w:t>revenus</w:t>
       </w:r>
-      <w:r w:rsidR="53FF75A1">
-        <w:rPr/>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="333D4ACE" wp14:textId="77777777">
-[...117 lines deleted...]
-        <w:t xml:space="preserve"> de fonds.</w:t>
+    <w:p w14:paraId="333D4ACE" w14:textId="1FB10360" w:rsidR="00BC6757" w:rsidRDefault="53FF75A1" w:rsidP="00A15038">
+      <w:r>
+        <w:t xml:space="preserve">Un budget bien élaboré témoigne de votre sérieux et de votre professionnalisme. C'est un document indispensable que vous devrez présenter à vos futurs partenaires et </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91114">
+        <w:t>financeurs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="0DE4B5B7" wp14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="2DBF0D7D" wp14:textId="77777777"/>
+    <w:p w14:paraId="0DE4B5B7" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="00A15038"/>
+    <w:p w14:paraId="66204FF1" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="00A15038"/>
+    <w:p w14:paraId="2DBF0D7D" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="00A15038"/>
     <w:sectPr w:rsidR="00BC6757">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007D593A" w:rsidRDefault="007D593A" w14:paraId="296FEF7D" wp14:textId="77777777">
+    <w:p w14:paraId="69431BA9" w14:textId="77777777" w:rsidR="00D76B60" w:rsidRDefault="00D76B60">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007D593A" w:rsidRDefault="007D593A" w14:paraId="7194DBDC" wp14:textId="77777777">
+    <w:p w14:paraId="7CB3A841" w14:textId="77777777" w:rsidR="00D76B60" w:rsidRDefault="00D76B60">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{323E3331-24DF-4827-9473-56BBCB578824}" r:id="rId1"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{34C9F036-8427-444C-8A03-07EF4DB5D1F2}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...2 lines deleted...]
-    <w:embedItalic w:fontKey="{1C7099FD-B86C-4718-89EC-91D25E9A3497}" r:id="rId4"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{753CF542-BB8A-49E0-92EB-B7DC6CEF7693}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{134DEA03-BC2E-45F8-85F3-B1DAC9B7C662}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{6C0E12EE-8259-44B1-879B-D6E1A1FDD514}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{16C34C98-8C96-4013-85B8-63B3C9988114}" r:id="rId6"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{E64B0410-0AEC-49B2-BC20-32C14E1B2B77}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{727BD118-15B4-4316-8E53-8B541EE3FC78}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...7 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B6BBC954-E071-4270-BA90-EF8B90379A2B}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{1B617E85-D742-46A0-BBFE-56D9ECB1E796}" r:id="rId8"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{3414A0AB-7608-4020-9BBC-0566EC5AD1D0}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{F58BCB54-6A42-4B2B-8859-4A911C4C6DE4}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{4A940502-F87A-4704-A612-73CB11F427EE}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="133EDD17" wp14:textId="77777777">
+  <w:p w14:paraId="133EDD17" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="007D593A">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="30D7AA69" wp14:textId="77777777"/>
+  <w:p w14:paraId="30D7AA69" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...3 lines deleted...]
-    </w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="286BB59C" w14:textId="7E2388BE" w:rsidR="00BC6757" w:rsidRDefault="0088789A">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5DAA5211" wp14:editId="7777777">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5DAA5211" wp14:editId="0BF30453">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-117739</wp:posOffset>
+            <wp:posOffset>-118745</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>169778</wp:posOffset>
+            <wp:posOffset>223520</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2315420" cy="625163"/>
+          <wp:extent cx="2315210" cy="520065"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="image2.png" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:docPr id="5" name="image2.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPr id="5" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2315420" cy="625163"/>
+                    <a:ext cx="2315210" cy="520065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="6D0701A1" wp14:textId="77777777">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="650CEAD0" wp14:editId="7777777">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="650CEAD0" wp14:editId="1F9868C3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2089852</wp:posOffset>
+                <wp:posOffset>2091055</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>16137</wp:posOffset>
+                <wp:posOffset>66675</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4229553" cy="807892"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4219575" cy="960120"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Rectangle 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3235986" y="3386935"/>
-                        <a:ext cx="4220028" cy="786130"/>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4219575" cy="960120"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w14:paraId="2063FB42" wp14:textId="77777777">
+                        <w:p w14:paraId="7B4BCA4F" w14:textId="77777777" w:rsidR="0088789A" w:rsidRPr="00AA56D2" w:rsidRDefault="0088789A" w:rsidP="0088789A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="259D3349" w14:textId="77777777" w:rsidR="0088789A" w:rsidRPr="00AA56D2" w:rsidRDefault="0088789A" w:rsidP="0088789A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2063FB42" w14:textId="32BF988B" w:rsidR="00BC6757" w:rsidRDefault="00BC6757">
                           <w:pPr>
                             <w:spacing w:line="275" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r>
-[...6 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="650CEAD0" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:164.65pt;margin-top:5.25pt;width:332.25pt;height:75.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPVAZgxAEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCpF2MOEXRIsOA&#10;YgvQ7QMUWY4FyJJGKrHz96PkNMm2t6EvMiledM4hvXoYe8OOClA7W/NilnOmrHSNtvua//yx+fSZ&#10;MwzCNsI4q2p+Usgf1h8/rAZfqdJ1zjQKGDWxWA2+5l0IvsoylJ3qBc6cV5aCrYNeBHJhnzUgBure&#10;m6zM87tscNB4cFIh0u3zFOTr1L9tlQzf2xZVYKbmhC2kE9K5i2e2XolqD8J3Wp5hiP9A0Qtt6dFL&#10;q2cRBDuA/qdVryU4dG2YSddnrm21VIkDsSnyv9i8dsKrxIXEQX+RCd+vrfx2fPVbIBkGjxWSGVmM&#10;LfTxS/jYmMQ6XcRSY2CSLudlsVzcLziTFFve5UWZ1Myu1R4wfFGuZ9GoOdAwkkbi+IKBXqTUt5T4&#10;GDqjm402JjlxAdSTAXYUNDoTijgqqvgjy9iYa12smsLxJrtSiVYYd+OZ3841py0w9HKjCdOLwLAV&#10;QAMvOBtoCWqOvw4CFGfmqyWVl8W8JIYhOfPFfU4rBLeR3W1EWNk52q3A2WQ+hbRpE8bHQ3CtTrwj&#10;qgnKGSwNN5E7L2Lcnls/ZV1/l/VvAAAA//8DAFBLAwQUAAYACAAAACEAqmi1ld4AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGnDRQS4lQIqTdE1RbUqxsvcdp4HcVuGv6e&#10;5USPO/M0O1MsR9eKAfvQeFIwmyYgkCpvGqoVfO5W988gQtRkdOsJFfxggGV5e1Po3PgLbXDYxlpw&#10;CIVcK7AxdrmUobLodJj6Dom9b987Hfnsa2l6feFw18p5kiyk0w3xB6s7fLNYnbZnp+D9IayPKxzs&#10;er+vYvcRrf86jUrdTcbXFxARx/gPw199rg4ldzr4M5kgWgXpPEsZZSN5BMFAlqW85cDCYvYEsizk&#10;9YTyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9UBmDEAQAAdgMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKpotZXeAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="7B4BCA4F" w14:textId="77777777" w:rsidR="0088789A" w:rsidRPr="00AA56D2" w:rsidRDefault="0088789A" w:rsidP="0088789A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="259D3349" w14:textId="77777777" w:rsidR="0088789A" w:rsidRPr="00AA56D2" w:rsidRDefault="0088789A" w:rsidP="0088789A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2063FB42" w14:textId="32BF988B" w:rsidR="00BC6757" w:rsidRDefault="00BC6757">
+                    <w:pPr>
+                      <w:spacing w:line="275" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="007D593A">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="1231BE67" wp14:textId="77777777"/>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w14:paraId="36FEB5B0" wp14:textId="77777777"/>
+  <w:p w14:paraId="6D0701A1" w14:textId="672A12FA" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+  <w:p w14:paraId="1231BE67" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
+  <w:p w14:paraId="36FEB5B0" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007D593A" w:rsidRDefault="007D593A" w14:paraId="769D0D3C" wp14:textId="77777777">
+    <w:p w14:paraId="211754B8" w14:textId="77777777" w:rsidR="00D76B60" w:rsidRDefault="00D76B60">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="007D593A" w:rsidRDefault="007D593A" w14:paraId="54CD245A" wp14:textId="77777777">
+    <w:p w14:paraId="5892427D" w14:textId="77777777" w:rsidR="00D76B60" w:rsidRDefault="00D76B60">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="00BC6757" w14:paraId="6B62F1B3" wp14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B62F1B3" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="53FF75A1">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="007D593A" w14:paraId="02F2C34E" wp14:textId="77777777">
+  <w:p w14:paraId="02F2C34E" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="007D593A" w:rsidP="53FF75A1">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" wp14:editId="232F953D" wp14:anchorId="67984E96">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67984E96" wp14:editId="232F953D">
           <wp:extent cx="2728501" cy="1238833"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="image1.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr/>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="00BC6757" w14:paraId="680A4E5D" wp14:textId="77777777">
+  <w:p w14:paraId="680A4E5D" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="53FF75A1">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BC6757" w:rsidP="53FF75A1" w:rsidRDefault="00BC6757" w14:paraId="19219836" wp14:textId="77777777">
+  <w:p w14:paraId="19219836" w14:textId="77777777" w:rsidR="00BC6757" w:rsidRDefault="00BC6757" w:rsidP="53FF75A1">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B60091F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C5F7AE3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FAE519F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DB087B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4999,440 +3940,581 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EE3AE7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B17D1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1962572448">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="731931535">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1924221553">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2061514059">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="960454654">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1159734371">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC6757"/>
+    <w:rsid w:val="00035E90"/>
+    <w:rsid w:val="00066B96"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="000760DA"/>
+    <w:rsid w:val="000A5483"/>
+    <w:rsid w:val="000B1A59"/>
+    <w:rsid w:val="000E5471"/>
+    <w:rsid w:val="000E7779"/>
+    <w:rsid w:val="000F33E8"/>
+    <w:rsid w:val="000F4B7E"/>
+    <w:rsid w:val="000F7065"/>
+    <w:rsid w:val="000F7576"/>
+    <w:rsid w:val="00121920"/>
+    <w:rsid w:val="001354F6"/>
+    <w:rsid w:val="00165653"/>
+    <w:rsid w:val="001A2923"/>
+    <w:rsid w:val="001D176D"/>
+    <w:rsid w:val="001F5795"/>
+    <w:rsid w:val="00211AC3"/>
+    <w:rsid w:val="00232E29"/>
+    <w:rsid w:val="002350F6"/>
+    <w:rsid w:val="00253E35"/>
+    <w:rsid w:val="002A2E62"/>
+    <w:rsid w:val="002F1C6C"/>
+    <w:rsid w:val="003236A2"/>
+    <w:rsid w:val="00325FB8"/>
     <w:rsid w:val="003265AA"/>
+    <w:rsid w:val="00332475"/>
+    <w:rsid w:val="003359CA"/>
+    <w:rsid w:val="003927A8"/>
+    <w:rsid w:val="003B4A5E"/>
+    <w:rsid w:val="003C0291"/>
+    <w:rsid w:val="003D3195"/>
+    <w:rsid w:val="003E153A"/>
+    <w:rsid w:val="0045650D"/>
+    <w:rsid w:val="004C6B18"/>
+    <w:rsid w:val="004D73CB"/>
+    <w:rsid w:val="00525D3A"/>
+    <w:rsid w:val="00547FBA"/>
+    <w:rsid w:val="00561646"/>
+    <w:rsid w:val="005F432F"/>
+    <w:rsid w:val="006126D3"/>
+    <w:rsid w:val="006309BD"/>
+    <w:rsid w:val="00656645"/>
+    <w:rsid w:val="00690C4C"/>
+    <w:rsid w:val="00694CB9"/>
+    <w:rsid w:val="006C6A46"/>
+    <w:rsid w:val="006D1603"/>
+    <w:rsid w:val="00703963"/>
+    <w:rsid w:val="00726771"/>
+    <w:rsid w:val="0073756A"/>
+    <w:rsid w:val="007467C8"/>
+    <w:rsid w:val="00746E2B"/>
+    <w:rsid w:val="007524DE"/>
+    <w:rsid w:val="007A6145"/>
+    <w:rsid w:val="007C2ADB"/>
+    <w:rsid w:val="007D07DF"/>
     <w:rsid w:val="007D593A"/>
+    <w:rsid w:val="007F40C3"/>
+    <w:rsid w:val="0081007C"/>
+    <w:rsid w:val="00817AFE"/>
+    <w:rsid w:val="00817FBF"/>
+    <w:rsid w:val="0084754F"/>
+    <w:rsid w:val="0088789A"/>
+    <w:rsid w:val="00894BFC"/>
+    <w:rsid w:val="00930989"/>
+    <w:rsid w:val="00936F6A"/>
+    <w:rsid w:val="00951FD0"/>
+    <w:rsid w:val="00981694"/>
+    <w:rsid w:val="009A48BF"/>
+    <w:rsid w:val="009B0B63"/>
+    <w:rsid w:val="009E5A70"/>
+    <w:rsid w:val="009E5D97"/>
+    <w:rsid w:val="00A0377F"/>
+    <w:rsid w:val="00A15038"/>
+    <w:rsid w:val="00A858BB"/>
+    <w:rsid w:val="00A91114"/>
+    <w:rsid w:val="00AC5791"/>
+    <w:rsid w:val="00AD5928"/>
+    <w:rsid w:val="00B204C3"/>
+    <w:rsid w:val="00B33D89"/>
+    <w:rsid w:val="00B472A5"/>
+    <w:rsid w:val="00B50988"/>
+    <w:rsid w:val="00B752CA"/>
+    <w:rsid w:val="00B75528"/>
+    <w:rsid w:val="00B8024C"/>
+    <w:rsid w:val="00B84829"/>
+    <w:rsid w:val="00BA34D0"/>
+    <w:rsid w:val="00BB11CD"/>
+    <w:rsid w:val="00BB254E"/>
     <w:rsid w:val="00BC6757"/>
+    <w:rsid w:val="00C0096F"/>
+    <w:rsid w:val="00C1132C"/>
+    <w:rsid w:val="00C12E50"/>
+    <w:rsid w:val="00C50035"/>
+    <w:rsid w:val="00C55123"/>
+    <w:rsid w:val="00C7154B"/>
+    <w:rsid w:val="00C82CDC"/>
+    <w:rsid w:val="00CA2943"/>
+    <w:rsid w:val="00CF5BA0"/>
+    <w:rsid w:val="00D15B91"/>
+    <w:rsid w:val="00D32DE8"/>
+    <w:rsid w:val="00D34179"/>
+    <w:rsid w:val="00D46140"/>
+    <w:rsid w:val="00D54DE3"/>
+    <w:rsid w:val="00D55B84"/>
+    <w:rsid w:val="00D744E1"/>
+    <w:rsid w:val="00D76B60"/>
+    <w:rsid w:val="00D76FEB"/>
+    <w:rsid w:val="00D87D81"/>
+    <w:rsid w:val="00D92A45"/>
+    <w:rsid w:val="00D93430"/>
+    <w:rsid w:val="00DD62B1"/>
+    <w:rsid w:val="00DF79EA"/>
+    <w:rsid w:val="00E11BC1"/>
+    <w:rsid w:val="00E14F77"/>
+    <w:rsid w:val="00E1514D"/>
+    <w:rsid w:val="00E21418"/>
+    <w:rsid w:val="00E304BD"/>
+    <w:rsid w:val="00E418C2"/>
+    <w:rsid w:val="00E57055"/>
+    <w:rsid w:val="00E71A60"/>
+    <w:rsid w:val="00E90523"/>
+    <w:rsid w:val="00E95E46"/>
+    <w:rsid w:val="00EC1A85"/>
+    <w:rsid w:val="00F006BE"/>
+    <w:rsid w:val="00F13B9F"/>
+    <w:rsid w:val="00F22EBD"/>
+    <w:rsid w:val="00F46599"/>
+    <w:rsid w:val="00F85E97"/>
+    <w:rsid w:val="00F90F5E"/>
+    <w:rsid w:val="00FA1D12"/>
+    <w:rsid w:val="00FC6CC6"/>
+    <w:rsid w:val="00FF6085"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="53FF75A1"/>
     <w:rsid w:val="7B15F445"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6079121E"/>
   <w15:docId w15:val="{81593805-28D3-47DA-B088-B58F58D8A3EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5588,52 +4670,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5700,297 +4782,346 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
     <w:rPr>
-      <w:noProof w:val="0"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="0F4761"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Lexend Black" w:cs="Lexend Black"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Lexend Black" w:hAnsi="Lexend Black" w:cs="Lexend Black"/>
+      <w:smallCaps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="53FF75A1"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0088789A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0088789A"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0088789A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0088789A"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6293,46 +5424,76 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgCKzWZpaxrsbzREsH69SL4i1B6VA==">CgMxLjAyDmguNGlodTE3ODlxNWZ4OABqSgo1c3VnZ2VzdElkSW1wb3J0ZTFlN2ZiNTEtNWI0ZS00OTEyLThjOWItZDI0MjNmNzQ3NjlmXzESEUp1bGllIEd1aWxsZW1pbm90akgKNXN1Z2dlc3RJZEltcG9ydGUxZTdmYjUxLTViNGUtNDkxMi04YzliLWQyNDIzZjc0NzY5Zl80Eg9UZWFtIExvZ29wc3ljb21qSAo1c3VnZ2VzdElkSW1wb3J0ZTFlN2ZiNTEtNWI0ZS00OTEyLThjOWItZDI0MjNmNzQ3NjlmXzISD1RlYW0gTG9nb3BzeWNvbXIhMXVnV1dneUFlUUo4WXpiWGZwLTBRMlFNUnhoWUdtQ0d3</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>691</Words>
+  <Characters>3944</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4626</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>3</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>6bf9aab7-7421-4a72-af2f-c55e2305835a</vt:lpwstr>
+  </property>
+</Properties>
+</file>