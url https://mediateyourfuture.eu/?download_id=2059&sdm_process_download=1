--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,4158 +1,2079 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="725D9699" wp14:textId="0A10F9D7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+    <w:p w14:paraId="725D9699" w14:textId="4550D2A0" w:rsidR="00F728C6" w:rsidRPr="0070192B" w:rsidRDefault="733B7C0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...147 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="73F9C911" wp14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070192B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">TABLEAU DE BORD DE SUIVI </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30709" w:rsidRPr="0070192B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BUDGÉTAIRE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
+    <w:p w14:paraId="46ABA92D" w14:textId="546D1230" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="0061651A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0061651A">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430BCB5B" w14:textId="4864BD43" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="005E6AA7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">Le tableau de bord de suivi budgétaire est l'outil indispensable pour surveiller et gérer les finances de votre projet. Il permet une gestion </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25AB3">
+        <w:t>rigoureuse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> et garantit la transparence et la crédibilité de </w:t>
+      </w:r>
+      <w:r w:rsidR="001570D5">
+        <w:t>vos opérations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6" w:rsidP="005E6AA7"/>
+    <w:p w14:paraId="494DB3C2" w14:textId="2A5E1628" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6AA7">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F9C911" w14:textId="2FB2AAC1" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...24 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="73E0F6EE" wp14:textId="6E516181">
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Préparez le tableau de référence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E0F6EE" w14:textId="6E55BDE3" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00747097" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...10 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="21DBD615" wp14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Saisissez</w:t>
+      </w:r>
+      <w:r w:rsidR="733B7C0A" w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les informations </w:t>
+      </w:r>
+      <w:r w:rsidR="008E47C1">
+        <w:t>pertinentes</w:t>
+      </w:r>
+      <w:r w:rsidR="733B7C0A" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> et les détails correspondant</w:t>
+      </w:r>
+      <w:r w:rsidR="008E47C1">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00294830">
+        <w:t>au fur et à mesure qu'</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00294830">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00294830">
+        <w:t>s apparaissent</w:t>
+      </w:r>
+      <w:r w:rsidR="733B7C0A" w:rsidRPr="00B5226F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EB378F" w14:textId="44454C3C" w:rsidR="00F728C6" w:rsidRPr="005E6AA7" w:rsidRDefault="00524C3B" w:rsidP="005E6AA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...45 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Effectuez</w:t>
+      </w:r>
+      <w:r w:rsidR="733B7C0A" w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des analyses régulières et </w:t>
+      </w:r>
+      <w:r w:rsidR="733B7C0A" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">prenez les </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mesures</w:t>
+      </w:r>
+      <w:r w:rsidR="733B7C0A" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> nécessaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0A1CE4" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
         <w:t>CONSEILS</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="32C27DD0" wp14:textId="77777777">
+    <w:p w14:paraId="32C27DD0" w14:textId="186CE1B3" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Utilis</w:t>
       </w:r>
-      <w:r w:rsidR="733B7C0A">
-[...32 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="0393556A" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">ez un visuel simple pour rendre le tableau plus </w:t>
+      </w:r>
+      <w:r w:rsidR="001B47AE">
+        <w:t>facile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> à utiliser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0393556A" w14:textId="79B86B09" w:rsidR="00F728C6" w:rsidRPr="002A17CB" w:rsidRDefault="733B7C0A" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...48 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réservez un </w:t>
+      </w:r>
+      <w:r w:rsidR="001958C9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">créneau de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>suivi hebd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>omadaire dans votre agenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7C9F84" w14:textId="77008BD4" w:rsidR="002A17CB" w:rsidRDefault="002A17CB">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B012E09" w14:textId="77777777" w:rsidR="002A17CB" w:rsidRPr="00B5226F" w:rsidRDefault="002A17CB" w:rsidP="002A17CB">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253CC95F" w14:textId="28978ED3" w:rsidR="00F728C6" w:rsidRPr="001532F1" w:rsidRDefault="00F21075">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...33 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="4F84A081" wp14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001532F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
+    <w:p w14:paraId="13492099" w14:textId="7B7967BC" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">1 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00F46202">
+        <w:t>De quoi s'agit-il </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F84A081" w14:textId="1945E6B2" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidR="733B7C0A">
-[...124 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="42EA28CB" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">Il s'agit d'un document structuré et dynamique, similaire à une simple feuille de calcul Excel ou Google Sheets, qui vous permet d'organiser et de comparer les données financières </w:t>
+      </w:r>
+      <w:r w:rsidR="00641AE5">
+        <w:t>essentielles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> de votre projet tout au long de sa durée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EA28CB" w14:textId="040178EE" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidR="733B7C0A">
-[...96 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">C'est un outil de référence pour le suivi continu de votre budget. Il repose sur la comparaison de trois éléments d'information clés pour chaque poste de dépenses et de </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5823">
         <w:t>recettes</w:t>
       </w:r>
-      <w:r w:rsidR="733B7C0A">
-[...4 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="3ACA22F7" wp14:textId="77777777">
+      <w:r w:rsidR="00E126F5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACA22F7" w14:textId="6B2901C6" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...80 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Le prévision</w:t>
+      </w:r>
+      <w:r w:rsidR="0014345A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (budget prévisionnel)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5823">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>ce que vous aviez estimé au départ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="4EDC9892" wp14:textId="77777777">
+    <w:p w14:paraId="4EDC9892" w14:textId="587DB866" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...126 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="0FF616A8" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8143C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>réalisé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dépenses/recettes réelles)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5823">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>ce qui a effectivement été dépensé ou perçu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF616A8" w14:textId="1B7E67C2" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...31 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L'écart (la différence)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5823">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">la différence entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4DEC">
+        <w:t>ce qui a été prévu et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="733B7C0A">
-[...62 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00BD4DEC">
+        <w:t>ce qui a été réalisé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71622D96" w14:textId="1E4CA2FC" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="007C5823">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48259F12" w14:textId="2CF344D1" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="1CCE8BF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">2 - Pourquoi le suivi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71ADD">
+        <w:t>est-il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> essentiel</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71ADD">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="1E6E995B" wp14:textId="5B085A41">
-[...12 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="3D3AA622" wp14:textId="77777777">
+    <w:p w14:paraId="1E6E995B" w14:textId="42F870B7" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="1CCE8BF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71ADD">
+        <w:t>outils </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3AA622" w14:textId="4F0CC37A" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="0056698B">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidR="733B7C0A">
-[...81 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Il est essentiel de consulter régulièrement</w:t>
+      </w:r>
+      <w:r w:rsidR="733B7C0A" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> ce tableau</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de suivi</w:t>
+      </w:r>
+      <w:r w:rsidR="733B7C0A" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> pour transformer une idée créative en un projet réussi et bien géré.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="double" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2109"/>
         <w:gridCol w:w="6953"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidTr="1CCE8BF9" w14:paraId="5F55F62B" wp14:textId="77777777">
+      <w:tr w:rsidR="00F728C6" w:rsidRPr="00B5226F" w14:paraId="5F55F62B" w14:textId="77777777" w:rsidTr="00414650">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="7082ABCA" wp14:textId="77777777">
+          <w:p w14:paraId="7082ABCA" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
+            <w:r w:rsidRPr="00B5226F">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Avantage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6953" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="74343D4F" wp14:textId="77777777">
+          <w:p w14:paraId="74343D4F" w14:textId="4145BE90" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-              <w:rPr/>
+            <w:r w:rsidRPr="00B5226F">
               <w:t xml:space="preserve">Explication </w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t>Détaillée</w:t>
+            <w:r w:rsidR="003C784A">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>étaillée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidTr="1CCE8BF9" w14:paraId="2DA0DA24" wp14:textId="77777777">
+      <w:tr w:rsidR="00F728C6" w:rsidRPr="00B5226F" w14:paraId="2DA0DA24" w14:textId="77777777" w:rsidTr="00414650">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="677CA61A" wp14:textId="77777777">
+          <w:p w14:paraId="677CA61A" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
+            <w:r w:rsidRPr="00B5226F">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticipation et </w:t>
-[...6 lines deleted...]
-              <w:t>réaction</w:t>
+              <w:t>Anticipation et réaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6953" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="3004D7B1" wp14:textId="77777777">
+          <w:p w14:paraId="3004D7B1" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-[...49 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>Cela vous permet d'anticiper les problèmes de trésorerie et de réagir immédiatement.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="0F468F4E" wp14:textId="77777777">
+          <w:p w14:paraId="0F468F4E" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> critiques.</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>Vous pouvez détecter les écarts avant qu'ils ne deviennent critiques.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="2BC6FE81" wp14:textId="77777777">
+          <w:p w14:paraId="2BC6FE81" w14:textId="3789763E" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Par </w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t xml:space="preserve">Par exemple, si une dépense est plus élevée que prévu ou si </w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t>exemple</w:t>
+            <w:r w:rsidR="002B46E6">
+              <w:t>une recette prévue</w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...81 lines deleted...]
-              <w:t xml:space="preserve"> pas. </w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t xml:space="preserve"> ne se concrétise pas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidTr="1CCE8BF9" w14:paraId="4A9CA663" wp14:textId="77777777">
+      <w:tr w:rsidR="00F728C6" w:rsidRPr="00B5226F" w14:paraId="4A9CA663" w14:textId="77777777" w:rsidTr="00414650">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="4A9A93E4" wp14:textId="77777777">
+          <w:p w14:paraId="4A9A93E4" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
+            <w:r w:rsidRPr="00B5226F">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Ajustement</w:t>
-[...13 lines deleted...]
-              <w:t>stratégique</w:t>
+              <w:t>Ajustement stratégique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6953" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="7C2B878D" wp14:textId="77777777">
+          <w:p w14:paraId="7C2B878D" w14:textId="3F2C0D7F" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">En </w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t xml:space="preserve">En cas de divergence, l'équipe peut </w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t>cas</w:t>
+            <w:r w:rsidR="00201E3E">
+              <w:t>adapter rapidement</w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...41 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t xml:space="preserve"> sa stratégie.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="443437A9" wp14:textId="41FAC7A4">
+          <w:p w14:paraId="443437A9" w14:textId="3CCF669B" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="1CCE8BF9" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1CCE8BF9">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Faut-il </w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>Faut-il réduire les dépenses consacrées à un poste non essentiel ou s'efforcer de trouver de nouvelles sources de financement (augmentation des ventes, nouveaux partenariats)</w:t>
             </w:r>
-            <w:r w:rsidR="1CCE8BF9">
-[...1 lines deleted...]
-              <w:t>réduire</w:t>
+            <w:r w:rsidR="00201E3E">
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="1CCE8BF9">
-[...73 lines deleted...]
-              <w:t>) ?</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidTr="1CCE8BF9" w14:paraId="18184D93" wp14:textId="77777777">
+      <w:tr w:rsidR="00F728C6" w:rsidRPr="00B5226F" w14:paraId="18184D93" w14:textId="77777777" w:rsidTr="00414650">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="48A06CED" wp14:textId="77777777">
+          <w:p w14:paraId="48A06CED" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
+            <w:r w:rsidRPr="00B5226F">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Optimisation</w:t>
-[...13 lines deleted...]
-              <w:t>dépenses</w:t>
+              <w:t>Optimisation des dépenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6953" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="1069D075" wp14:textId="77777777">
+          <w:p w14:paraId="1069D075" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-[...57 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>Ce suivi permet une utilisation plus efficace des ressources disponibles.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="4BB9834F" wp14:textId="77777777">
+          <w:p w14:paraId="4BB9834F" w14:textId="419B169C" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> par la poste).</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>Vous pouvez ajuster les dépenses sans compromettre la qualité du projet (par exemple, en décidant de distribuer vous-même les dépliants plutôt que de les envoyer par la poste).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidTr="1CCE8BF9" w14:paraId="0882EF4B" wp14:textId="77777777">
+      <w:tr w:rsidR="00F728C6" w:rsidRPr="00B5226F" w14:paraId="0882EF4B" w14:textId="77777777" w:rsidTr="00414650">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="20568778" wp14:textId="77777777">
+          <w:p w14:paraId="20568778" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
+            <w:r w:rsidRPr="00B5226F">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Crédibilité</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> et transparence</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Crédibilité et transparence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6953" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="3DA12360" wp14:textId="77777777">
+          <w:p w14:paraId="3DA12360" w14:textId="6D7AC07E" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Le </w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t xml:space="preserve">Le suivi budgétaire garantit une gestion rigoureuse. Il renforce votre crédibilité auprès des </w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t>suivi</w:t>
+            <w:r w:rsidR="00635299">
+              <w:t>financeurs</w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...97 lines deleted...]
-              <w:t xml:space="preserve"> de vous demander des états financiers.</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>, des partenaires et des institutions culturelles susceptibles de vous demander des états financiers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidTr="1CCE8BF9" w14:paraId="4CE14525" wp14:textId="77777777">
+      <w:tr w:rsidR="00F728C6" w:rsidRPr="00B5226F" w14:paraId="4CE14525" w14:textId="77777777" w:rsidTr="00414650">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="30694790" wp14:textId="77777777">
+          <w:p w14:paraId="30694790" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
+            <w:r w:rsidRPr="00B5226F">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning </w:t>
-[...6 lines deleted...]
-              <w:t>futur</w:t>
+              <w:t>Planning futur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6953" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="7C689CB7" wp14:textId="77777777">
+          <w:p w14:paraId="7C689CB7" w14:textId="7F8F6690" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-              <w:rPr/>
+            <w:r w:rsidRPr="00B5226F">
               <w:t xml:space="preserve">Les données </w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t>concrètes</w:t>
+            <w:r w:rsidR="00AC3F08">
+              <w:t>réelles</w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t xml:space="preserve"> recueillies constituent une base </w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...1 lines deleted...]
-              <w:t>recueillies</w:t>
+            <w:r w:rsidR="00AC3F08">
+              <w:t xml:space="preserve">de travail </w:t>
             </w:r>
-            <w:r w:rsidR="733B7C0A">
-[...49 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>solide pour planifier vos prochains projets.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="200128F7" wp14:textId="77777777">
+          <w:p w14:paraId="200128F7" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="00152F12">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="733B7C0A">
-[...33 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00B5226F">
+              <w:t>Vous pouvez ainsi établir des estimations plus précises et plus réalistes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00F728C6" w14:paraId="0D0B940D" wp14:textId="77777777"/>
-[...13 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
+    <w:p w14:paraId="01B34F8F" w14:textId="77777777" w:rsidR="005C1FC3" w:rsidRDefault="005C1FC3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BCD052" w14:textId="56B00F7A" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="1CCE8BF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>3 – Comment l’utiliser</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1FC3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="62D1A057" wp14:textId="3A6D1191">
+    <w:p w14:paraId="62D1A057" w14:textId="1CA7B469" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="1CCE8BF9">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidR="1CCE8BF9">
-[...33 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="0C6217C5" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">Utiliser le tableau de bord se résume à trois actions simples et </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:t>continues </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4059E3" w14:textId="77777777" w:rsidR="005C1FC3" w:rsidRDefault="005C1FC3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E470BE8" w14:textId="56FFCBF5" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>Préparer le tableau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6217C5" w14:textId="0ADFFB84" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidR="733B7C0A">
-        <w:rPr/>
+      <w:r w:rsidRPr="00B5226F">
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...84 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="3134F7B9" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Structurez-le</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>créez des lignes pour tous les postes budgétaires</w:t>
+      </w:r>
+      <w:r w:rsidR="00073813">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>: dépenses et recettes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3134F7B9" w14:textId="668C5AB6" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidR="733B7C0A">
-        <w:rPr/>
+      <w:r w:rsidRPr="00B5226F">
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...75 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Trois colonnes</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>veillez à disposer d'au moins trois colonnes</w:t>
+      </w:r>
+      <w:r w:rsidR="00073813">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>: Prévision</w:t>
+      </w:r>
+      <w:r w:rsidR="00073813">
+        <w:t>nel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>, Ré</w:t>
+      </w:r>
+      <w:r w:rsidR="00073813">
+        <w:t>alisé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> et Écart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="11275669" wp14:textId="77777777">
+    <w:p w14:paraId="11275669" w14:textId="57FD0AE3" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidR="733B7C0A">
-        <w:rPr/>
+      <w:r w:rsidRPr="00B5226F">
         <w:t xml:space="preserve">• </w:t>
       </w:r>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...183 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="536D551B" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Remplissez les postes prévisionnels</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>saisissez toutes les estimations financières initiales issues de votre budget prévisionnel ou copiez simplement le document que vous avez créé pour le budget prévisionnel et adaptez-le.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BB9B1D" w14:textId="77777777" w:rsidR="005C1FC3" w:rsidRDefault="005C1FC3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3677B230" w14:textId="75C528D0" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Collecte et suivi continus des données </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536D551B" w14:textId="035B4890" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...211 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="0FEC11C3" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>• Saisissez les dépenses et les recettes dès que possible</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">dès qu’une dépense est engagée (paiement d’une facture, achat de matériel) ou qu’une recette est perçue (virement de subvention, ventes diverses), </w:t>
+      </w:r>
+      <w:r w:rsidR="002600A3">
+        <w:t>saisissez-les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> dans la colonne «</w:t>
+      </w:r>
+      <w:r w:rsidR="002600A3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>Ré</w:t>
+      </w:r>
+      <w:r w:rsidR="002600A3">
+        <w:t>alisé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEC11C3" w14:textId="63852412" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...142 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="47F9593B" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>• Conservez les pièces justificatives</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>chaque montant saisi dans la colonne «</w:t>
+      </w:r>
+      <w:r w:rsidR="005A00BC">
+        <w:t> Réalisé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>» doit être justifié par un document (facture, reçu, confirmation de virement). Classez-les dans un dossier physique ou numérique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA0BB4D" w14:textId="77777777" w:rsidR="008F4F68" w:rsidRDefault="008F4F68">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B92604F" w14:textId="51FD472F" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>Analyse et actions correctives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F9593B" w14:textId="0A4CC912" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="733B7C0A">
-        <w:rPr/>
+      <w:r w:rsidRPr="00B5226F">
         <w:t xml:space="preserve">•    </w:t>
       </w:r>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...44 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="6B6F3AAC" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vérifiez l'écart</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>calculez la différence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6F3AAC" w14:textId="78DC8E93" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="733B7C0A" w:rsidR="733B7C0A">
-[...129 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="250B66AB" wp14:textId="77777777">
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Un écart négatif est un signal d'alerte</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>l'argent sort plus vite que prévu (dépenses) ou n'entre pas assez vite (recettes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250B66AB" w14:textId="3497C69B" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A" w:rsidP="733B7C0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="733B7C0A">
-[...84 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="19208CFC" wp14:textId="3BA9EF40">
+      <w:r w:rsidRPr="008F4F68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Un écart positif</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4F68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> indique généralement que le projet se déroule bien et que le budget initial est respecté.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19208CFC" w14:textId="35640E15" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="1CCE8BF9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...52 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Réunion</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE30A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">toutes les semaines ou toutes les deux semaines, l'équipe doit analyser les écarts </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3209">
+        <w:t>importants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> et prendre des décisions pour ajuster le cap</w:t>
+      </w:r>
+      <w:r w:rsidR="000B496D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>: faut-il renégocier un prix</w:t>
+      </w:r>
+      <w:r w:rsidR="000B496D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve">? Faut-il </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7C18">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>contacter un partenaire financier</w:t>
+      </w:r>
+      <w:r w:rsidR="000B496D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>? Faut-il trouver une solution moins coûteuse</w:t>
+      </w:r>
+      <w:r w:rsidR="000B496D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5226F">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B94D5A5" w14:textId="5660C2BC" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="003A2354" w:rsidP="1CCE8BF9">
+      <w:r>
+        <w:t>En utilisant</w:t>
+      </w:r>
+      <w:r w:rsidR="1CCE8BF9" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> cet outil </w:t>
+      </w:r>
+      <w:r w:rsidR="009818A1">
+        <w:t>de manière rigoureuse</w:t>
+      </w:r>
+      <w:r w:rsidR="1CCE8BF9" w:rsidRPr="00B5226F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="1CCE8BF9">
-[...164 lines deleted...]
-        <w:rPr/>
+      <w:r>
+        <w:t xml:space="preserve">vous </w:t>
+      </w:r>
+      <w:r w:rsidR="009818A1">
         <w:t>gardez</w:t>
       </w:r>
-      <w:r w:rsidR="1CCE8BF9">
-[...41 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="1CCE8BF9" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> un contrôle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>total</w:t>
+      </w:r>
+      <w:r w:rsidR="1CCE8BF9" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> sur la santé </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2D80">
+        <w:t>financière</w:t>
+      </w:r>
+      <w:r w:rsidR="1CCE8BF9" w:rsidRPr="00B5226F">
+        <w:t xml:space="preserve"> de votre projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202DACA0" w14:textId="4C10963A" w:rsidR="00220BDD" w:rsidRDefault="00220BDD">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09929841" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="733B7C0A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5226F">
+        <w:lastRenderedPageBreak/>
         <w:t>4 - Un exemple simple</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00F728C6" w14:paraId="3DEEC669" wp14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
+    <w:p w14:paraId="41D1EA38" w14:textId="0C0489D8" w:rsidR="00F728C6" w:rsidRDefault="009E517F">
+      <w:r w:rsidRPr="009E517F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4C0877AE" wp14:editId="2982C933">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2528D573" wp14:editId="59EFF1D0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-4443</wp:posOffset>
+              <wp:posOffset>-635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-3807</wp:posOffset>
+              <wp:posOffset>635</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5120640" cy="2972364"/>
-            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:extent cx="5372100" cy="3158004"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapNone/>
-            <wp:docPr id="6" name="image1.png"/>
-            <wp:cNvGraphicFramePr/>
+            <wp:docPr id="892744633" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="892744633" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5120640" cy="2972364"/>
+                      <a:ext cx="5372100" cy="3158004"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F728C6">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D3005F" w:rsidRDefault="00D3005F" w14:paraId="3656B9AB" wp14:textId="77777777">
+    <w:p w14:paraId="76038B31" w14:textId="77777777" w:rsidR="00E37B87" w:rsidRPr="00B5226F" w:rsidRDefault="00E37B87">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B5226F">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D3005F" w:rsidRDefault="00D3005F" w14:paraId="45FB0818" wp14:textId="77777777">
+    <w:p w14:paraId="6E89B9E8" w14:textId="77777777" w:rsidR="00E37B87" w:rsidRPr="00B5226F" w:rsidRDefault="00E37B87">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B5226F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{3073CC3E-9BD9-4CD8-9EB0-E13CB9861DB6}" r:id="rId1"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{4C3E873A-7685-4EA5-983A-A06BC7BBA2D8}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...2 lines deleted...]
-    <w:embedItalic w:fontKey="{B38D5294-A736-4EC0-A4C5-DD61A45702E3}" r:id="rId4"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{58FC2B1C-EE28-4166-B01F-F7218FCACC87}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{0710065E-EEF0-4461-A47B-CB4D77018F06}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{1D3F2515-F16D-4D58-B118-0B3B9119EAAF}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{329C15F9-2D40-45EC-AE4D-050CE8540B3B}" r:id="rId6"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{B45CAA2D-A625-4145-910D-FDBD3A968440}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{CC6BB107-0FBD-43AB-9465-E81F441B8AE1}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...7 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{4602A3F5-128B-472C-82F4-3EC20AC88F22}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{F28F5382-E543-4331-9316-A0C334A10223}" r:id="rId8"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{FFF4FA04-CBDD-449D-82A0-07DB7DEEB227}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{33BC3856-C40D-479B-B846-CE73F60811A6}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{FFB0CDAD-C969-4EB6-811F-E8B7DB608F0E}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="133EDD17" wp14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="133EDD17" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00D3005F">
+    <w:r w:rsidRPr="00B5226F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    <w:r w:rsidRPr="00B5226F">
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B5226F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B5226F">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00F728C6" w14:paraId="4B99056E" wp14:textId="77777777"/>
+  <w:p w14:paraId="4B99056E" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...54 lines deleted...]
-    <w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="286BB59C" w14:textId="03891708" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="008C418B">
+    <w:r w:rsidRPr="00B5226F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="081D8E21" wp14:editId="7777777">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="081D8E21" wp14:editId="6408B6F8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2089852</wp:posOffset>
+                <wp:posOffset>2155825</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>16137</wp:posOffset>
+                <wp:posOffset>70485</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4229553" cy="807892"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4219575" cy="952500"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Rectangle 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3235986" y="3386935"/>
-                        <a:ext cx="4220028" cy="786130"/>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4219575" cy="952500"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00D3005F" w14:paraId="7CA96AC0" wp14:textId="77777777">
+                        <w:p w14:paraId="7D075A66" w14:textId="77777777" w:rsidR="008C418B" w:rsidRPr="00B5226F" w:rsidRDefault="008C418B" w:rsidP="008C418B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B5226F">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="1E23E72E" w14:textId="77777777" w:rsidR="008C418B" w:rsidRPr="00B5226F" w:rsidRDefault="008C418B" w:rsidP="008C418B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B5226F">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="62688762" w14:textId="77777777" w:rsidR="008C418B" w:rsidRPr="00B5226F" w:rsidRDefault="008C418B" w:rsidP="008C418B">
                           <w:pPr>
                             <w:spacing w:line="275" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r>
-[...6 lines deleted...]
-                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="7CA96AC0" w14:textId="5D3CB562" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6">
+                          <w:pPr>
+                            <w:spacing w:line="275" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="081D8E21" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:169.75pt;margin-top:5.55pt;width:332.25pt;height:75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYRsJcwgEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUsDRqukK7KkJa&#10;QaWFD3Adp7Hk2GbGbdK/Z+yUtsAb4sWZ8Vx8zpnJ+nEaDDspQO1sw4tFzpmy0rXaHhr+/dv23QfO&#10;MAjbCuOsavhZIX/cvH2zHn2tStc70ypg1MRiPfqG9yH4OstQ9moQuHBeWQp2DgYRyIVD1oIYqftg&#10;sjLP32ejg9aDkwqRbp/nIN+k/l2nZPjadagCMw0nbCGdkM59PLPNWtQHEL7X8gJD/AOKQWhLj15b&#10;PYsg2BH0X60GLcGh68JCuiFzXaelShyITZH/wea1F14lLiQO+qtM+P/ayi+nV78DkmH0WCOZkcXU&#10;wRC/hI9NSazzVSw1BSbpclkWq+qh4kxSbFWVVZ7UzG7VHjB8Um5g0Wg40DCSRuL0goFepNRfKfEx&#10;dEa3W21McuICqCcD7CRodCYUcVRU8VuWsTHXulg1h+NNdqMSrTDtpwu/vWvPO2Do5VYTpheBYSeA&#10;Bl5wNtISNBx/HAUozsxnSyqvimVJDENyltUDUWRwH9nfR4SVvaPdCpzN5lNImzZj/HgMrtOJd0Q1&#10;Q7mApeEmcpdFjNtz76es2++y+QkAAP//AwBQSwMEFAAGAAgAAAAhANPckVveAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfIk7ixpGxMUJpOCGk3xLQB2jVrTNOtcaom68q/n3eC&#10;m+339Py9Yjn6VgzYxyaQhmyqQCBVwTZUa/j6XN0/gYjJkDVtINTwixGW5e1NYXIbzrTBYZtqwSEU&#10;c6PBpdTlUsbKoTdxGjok1n5C703ita+l7c2Zw30rH5RaSG8a4g/OdPjmsDpuT17D+zyuDysc3Hq3&#10;q1L3kVz4Po5a303G1xcQCcf0Z4YrPqNDyUz7cCIbRathNnt+ZCsLWQbialBqzu32PC34JMtC/u9Q&#10;XgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAYRsJcwgEAAHYDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDT3JFb3gAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="7D075A66" w14:textId="77777777" w:rsidR="008C418B" w:rsidRPr="00B5226F" w:rsidRDefault="008C418B" w:rsidP="008C418B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B5226F">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="1E23E72E" w14:textId="77777777" w:rsidR="008C418B" w:rsidRPr="00B5226F" w:rsidRDefault="008C418B" w:rsidP="008C418B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B5226F">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="62688762" w14:textId="77777777" w:rsidR="008C418B" w:rsidRPr="00B5226F" w:rsidRDefault="008C418B" w:rsidP="008C418B">
+                    <w:pPr>
+                      <w:spacing w:line="275" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="7CA96AC0" w14:textId="5D3CB562" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6">
+                    <w:pPr>
+                      <w:spacing w:line="275" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidRPr="00B5226F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5BAC2E73" wp14:editId="2E4E8106">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-114935</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>221615</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2315210" cy="520065"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="7" name="image3.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="7" name="image3.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2315210" cy="520065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00D3005F" w:rsidRPr="00B5226F">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00F728C6" w14:paraId="62486C05" wp14:textId="77777777"/>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidRDefault="00F728C6" w14:paraId="4101652C" wp14:textId="77777777"/>
+  <w:p w14:paraId="7315D46B" w14:textId="7378FCD9" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
+  <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
+  <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D3005F" w:rsidRDefault="00D3005F" w14:paraId="049F31CB" wp14:textId="77777777">
+    <w:p w14:paraId="4F718492" w14:textId="77777777" w:rsidR="00E37B87" w:rsidRPr="00B5226F" w:rsidRDefault="00E37B87">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B5226F">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D3005F" w:rsidRDefault="00D3005F" w14:paraId="53128261" wp14:textId="77777777">
+    <w:p w14:paraId="4A9AACC9" w14:textId="77777777" w:rsidR="00E37B87" w:rsidRPr="00B5226F" w:rsidRDefault="00E37B87">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B5226F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00F728C6" w14:paraId="1299C43A" wp14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6" w:rsidP="733B7C0A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00D3005F" w14:paraId="4DDBEF00" wp14:textId="77777777">
+  <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00D3005F" w:rsidP="733B7C0A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B5226F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" wp14:editId="3D696C14" wp14:anchorId="66678482">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66678482" wp14:editId="3D696C14">
           <wp:extent cx="2728501" cy="1238833"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="8" name="image2.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr/>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00F728C6" w14:paraId="3461D779" wp14:textId="77777777">
+  <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6" w:rsidP="733B7C0A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00F728C6" w:rsidP="733B7C0A" w:rsidRDefault="00F728C6" w14:paraId="3CF2D8B6" wp14:textId="77777777">
+  <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00F728C6" w:rsidRPr="00B5226F" w:rsidRDefault="00F728C6" w:rsidP="733B7C0A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18651FF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -4310,416 +2231,504 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="389D1B68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47960482"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1916932118">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1045134840">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1779180672">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1014571465">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F728C6"/>
+    <w:rsid w:val="00073813"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="000B496D"/>
+    <w:rsid w:val="000B6CBD"/>
+    <w:rsid w:val="000D2D80"/>
+    <w:rsid w:val="0014345A"/>
+    <w:rsid w:val="00152F12"/>
+    <w:rsid w:val="001532F1"/>
+    <w:rsid w:val="001570D5"/>
+    <w:rsid w:val="001958C9"/>
+    <w:rsid w:val="001B47AE"/>
+    <w:rsid w:val="001C3617"/>
+    <w:rsid w:val="00201E3E"/>
+    <w:rsid w:val="00220BDD"/>
+    <w:rsid w:val="002600A3"/>
+    <w:rsid w:val="00294830"/>
+    <w:rsid w:val="002A17CB"/>
+    <w:rsid w:val="002B159E"/>
+    <w:rsid w:val="002B46E6"/>
+    <w:rsid w:val="0030645D"/>
+    <w:rsid w:val="003A2354"/>
+    <w:rsid w:val="003C784A"/>
+    <w:rsid w:val="00411B4E"/>
+    <w:rsid w:val="00414650"/>
+    <w:rsid w:val="00435F5C"/>
+    <w:rsid w:val="0050152C"/>
+    <w:rsid w:val="00524C3B"/>
+    <w:rsid w:val="0056698B"/>
+    <w:rsid w:val="005A00BC"/>
+    <w:rsid w:val="005C1FC3"/>
+    <w:rsid w:val="005C3209"/>
+    <w:rsid w:val="005E6AA7"/>
+    <w:rsid w:val="0061651A"/>
+    <w:rsid w:val="00635299"/>
+    <w:rsid w:val="00641AE5"/>
+    <w:rsid w:val="006F1130"/>
+    <w:rsid w:val="0070192B"/>
+    <w:rsid w:val="00747097"/>
+    <w:rsid w:val="0075778C"/>
+    <w:rsid w:val="007C5823"/>
+    <w:rsid w:val="007D18CF"/>
+    <w:rsid w:val="008071B7"/>
+    <w:rsid w:val="00850CC5"/>
+    <w:rsid w:val="008C418B"/>
+    <w:rsid w:val="008E47C1"/>
+    <w:rsid w:val="008F4F68"/>
+    <w:rsid w:val="00916168"/>
+    <w:rsid w:val="009631FA"/>
+    <w:rsid w:val="009815A9"/>
+    <w:rsid w:val="009818A1"/>
+    <w:rsid w:val="009B625A"/>
+    <w:rsid w:val="009E517F"/>
+    <w:rsid w:val="00A25AB3"/>
+    <w:rsid w:val="00A30709"/>
+    <w:rsid w:val="00A71ADD"/>
+    <w:rsid w:val="00A8143C"/>
+    <w:rsid w:val="00AB5990"/>
+    <w:rsid w:val="00AC3F08"/>
+    <w:rsid w:val="00AE7669"/>
+    <w:rsid w:val="00AF426D"/>
+    <w:rsid w:val="00B5226F"/>
+    <w:rsid w:val="00BA7C18"/>
+    <w:rsid w:val="00BD4DEC"/>
+    <w:rsid w:val="00C11A81"/>
+    <w:rsid w:val="00C2648F"/>
     <w:rsid w:val="00D3005F"/>
+    <w:rsid w:val="00D31EAC"/>
+    <w:rsid w:val="00D96691"/>
     <w:rsid w:val="00DE3DFF"/>
+    <w:rsid w:val="00E10E1A"/>
+    <w:rsid w:val="00E126F5"/>
+    <w:rsid w:val="00E21154"/>
+    <w:rsid w:val="00E37B87"/>
+    <w:rsid w:val="00E83D12"/>
+    <w:rsid w:val="00EE6CFC"/>
+    <w:rsid w:val="00F21075"/>
+    <w:rsid w:val="00F46202"/>
+    <w:rsid w:val="00F6024A"/>
     <w:rsid w:val="00F728C6"/>
+    <w:rsid w:val="00FE30A3"/>
+    <w:rsid w:val="00FE4F7B"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="1CCE8BF9"/>
     <w:rsid w:val="733B7C0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="650CF0C7"/>
   <w15:docId w15:val="{1083765F-609B-46D4-AB51-C13353FAE7B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4875,52 +2884,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4987,297 +2996,346 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
     <w:rPr>
-      <w:noProof w:val="0"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="fr-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="0F4761"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Lexend Black" w:cs="Lexend Black"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Lexend Black" w:hAnsi="Lexend Black" w:cs="Lexend Black"/>
+      <w:smallCaps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="733B7C0A"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C418B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008C418B"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C418B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008C418B"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5573,53 +3631,83 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mifhQzo+hXcDX6Ln9loZRcNp8zHmg==">CgMxLjA4AGpICjVzdWdnZXN0SWRJbXBvcnQ0YmZkMzM3YS05MWVjLTQ0MGItYmM4ZC1jMjQxZmY3MWZiZWVfMRIPVGVhbSBMb2dvcHN5Y29tciExaUdHUU5XTFFfN0pGSjVFbWh0T2lUY05KOEpNbUhDQzg=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>693</Words>
+  <Characters>3956</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4640</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>3</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>f74e7596-b407-471d-99b6-dd61ff348490</vt:lpwstr>
+  </property>
+</Properties>
+</file>