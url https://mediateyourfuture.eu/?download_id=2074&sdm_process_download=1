--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -1,3400 +1,2047 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidP="696356C9" w:rsidRDefault="00B43186" w14:paraId="4CC22517" wp14:textId="4130F94A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+    <w:p w14:paraId="4CC22517" w14:textId="375E56CB" w:rsidR="002B303B" w:rsidRPr="00300856" w:rsidRDefault="00DB0F36" w:rsidP="696356C9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...26 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="2B1E2D0C" wp14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00300856">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MODÈLE</w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00300856">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75C58" w:rsidRPr="00300856">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E CONVENTION</w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00300856">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE PARTENARIAT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47497915" w14:textId="53E1BABF" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="00AB4B93">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4B93">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1E2D0C" w14:textId="69B56626" w:rsidR="002B303B" w:rsidRDefault="1C0B174A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidR="1C0B174A">
-[...122 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="01DD0769" wp14:textId="77777777">
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">Un modèle </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75C58">
+        <w:t>de convention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> de partenariat est un document type structuré et réutilisable qui sert de base opérationnelle pour officialiser la collaboration entre deux ou plusieurs entités (associations, institutions, entreprises, etc.) dans le cadre d'un projet commun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494DB3C2" w14:textId="5ABED65C" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75C58">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DD0769" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="00AD705B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...51 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="75CC1035" wp14:textId="77777777">
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>Définissez les différentes sections utiles qui seront communes à tous les partenariats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CC1035" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="00AD705B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...59 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="64D18A5E" wp14:textId="77777777">
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>Choisissez ou créez le modèle que vous souhaitez utiliser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D18A5E" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="00AD705B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...47 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="03FE36DB" wp14:textId="77777777">
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>Faites une copie du modèle et conservez-la à portée de main.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FE36DB" w14:textId="77777777" w:rsidR="002B303B" w:rsidRDefault="1C0B174A" w:rsidP="00AD705B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...117 lines deleted...]
-        <w:rPr/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>Regroupez les informations dont vous avez besoin pour remplir le modèle en fonction de la collaboration que vous souhaitez mettre en place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C2ABEC" w14:textId="77777777" w:rsidR="003C050D" w:rsidRPr="00DB0F36" w:rsidRDefault="003C050D" w:rsidP="003C050D"/>
+    <w:p w14:paraId="2D0A1CE4" w14:textId="48DEA724" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
         <w:t>CONSEILS</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidP="1C0B174A" w:rsidRDefault="00B43186" w14:paraId="19287C65" wp14:textId="77777777">
+    <w:p w14:paraId="19287C65" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="1C0B174A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="1C0B174A">
-[...24 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidP="1C0B174A" w:rsidRDefault="00B43186" w14:paraId="578EC269" wp14:textId="77777777">
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>tilisez un modèle simple qui sera facilement adaptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2D5F13" w14:textId="2A5E741D" w:rsidR="00B63EF0" w:rsidRPr="009C5504" w:rsidRDefault="1C0B174A" w:rsidP="009C5504">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-          <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...78 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5504">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilisez un langage </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63EF0" w:rsidRPr="009C5504">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clair </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5504">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>et des visuels simples pour une meilleure accessibilité.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63EF0" w:rsidRPr="009C5504">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BA61ED" w14:textId="688E1F0F" w:rsidR="1C0B174A" w:rsidRPr="003C050D" w:rsidRDefault="0002129C" w:rsidP="1C0B174A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="2391D3A2" wp14:textId="1EE81C40">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C050D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Modèle de convention de partenariat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
+    <w:p w14:paraId="3805AD1E" w14:textId="44AFD7B4" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">1 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00331A88">
+        <w:t>En quoi consiste-t-il </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2391D3A2" w14:textId="098D8BEA" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidR="1C0B174A">
-[...8 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="2E2B9E83" wp14:textId="77777777">
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>Cet outil définit clairement</w:t>
+      </w:r>
+      <w:r w:rsidR="00331A88">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2B9E83" w14:textId="31E360E9" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="00331A88">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...18 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L'objet</w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> collaboration</w:t>
       </w:r>
-      <w:r w:rsidR="1C0B174A">
-[...36 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="23E1477B" wp14:textId="77777777">
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> (les objectifs spécifiques et les </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finalités</w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> du projet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E1477B" w14:textId="769C7ED9" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...25 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les rôles et </w:t>
+      </w:r>
+      <w:r w:rsidR="00331A88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>responsabilités</w:t>
       </w:r>
-      <w:r w:rsidR="1C0B174A">
-[...18 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> de chaque partenaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="7A435125" wp14:textId="77777777">
+    <w:p w14:paraId="7A435125" w14:textId="32945956" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Les contributions</w:t>
       </w:r>
-      <w:r w:rsidR="1C0B174A">
-        <w:rPr/>
+      <w:r w:rsidRPr="00DB0F36">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="1C0B174A">
-[...72 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="66B7021B" wp14:textId="77777777">
+      <w:r w:rsidR="00331A88">
+        <w:t xml:space="preserve">ressources </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">financières, humaines ou matérielles) que chaque partenaire s’engage à </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1437">
+        <w:t>apporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B7021B" w14:textId="0512AE8C" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...32 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00634AF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>es modalités de gouvernance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00634AF4">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8641D">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> suivi et </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8641D">
+        <w:t>d'évaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00634AF4">
+        <w:t xml:space="preserve"> du projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="48CE06B8" wp14:textId="77777777">
+    <w:p w14:paraId="48CE06B8" w14:textId="4EF06242" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="00A750FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-[...102 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="002B303B" w14:paraId="41C8F396" wp14:textId="77777777">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>Il s'agit d'un</w:t>
+      </w:r>
+      <w:r w:rsidR="005C127D">
+        <w:t>e convention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> de partenariat dont le contenu doit être adapté à chaque nouvelle relation, transformant ainsi une intention de collaboration en un engagement formel et transparent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="3A67A2AC" wp14:textId="711F2BE5">
-[...12 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="7B8A4EBE" wp14:textId="77777777">
+    <w:p w14:paraId="3A67A2AC" w14:textId="3AB06569" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>2 - Pourquoi cet outil est-il nécessaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00994854">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8A4EBE" w14:textId="1ECD9936" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
       <w:pPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidR="1C0B174A">
-[...16 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">Cet outil est important car il </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5B2A">
+        <w:t>fournit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="1C0B174A">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00FF7EBC">
+        <w:t>exemple de référence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
         <w:t xml:space="preserve"> pour </w:t>
       </w:r>
-      <w:r w:rsidR="1C0B174A">
-[...16 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="7BD1F875" wp14:textId="77777777">
+      <w:r w:rsidR="000E5B2A">
+        <w:t xml:space="preserve">établir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>une collaboration formelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD1F875" w14:textId="714E4EC1" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="00561E87">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...150 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="4BE36276" wp14:textId="0D1D74D0">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Consolid</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2BE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ation de</w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la collaboration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">cela permet de formaliser la relation entre votre organisation et vos partenaires (associations culturelles, </w:t>
+      </w:r>
+      <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+        <w:lastRenderedPageBreak/>
+        <w:t>établissements d'enseignement, institutions locales, etc.), en passant d'un accord informel à un engagement clair et mutuellement bénéfique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE36276" w14:textId="0887B175" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...13 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="4C8D4777" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Clarté et cohérence</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2BE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">cela garantit que </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EC6">
+        <w:t>toutes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EC6">
+        <w:t>parties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EC6">
+        <w:t>prenantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> comprennent et s'accordent sur la vision, les objectifs spécifiques du projet et les résultats attendus. Cela permet de réduire au minimum les malentendus et les conflits potentiels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8D4777" w14:textId="2161AFA4" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...152 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="5FCBECE8" wp14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Responsabili</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73EC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0090105E">
+        <w:t>a convention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> définit précisément les rôles, les responsabilités et les contributions (financières, humaines, matérielles) de chaque partenaire, ce qui permet un suivi efficace et une meilleure responsabilisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A3D3EC" w14:textId="59353FF7" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="004B20CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:rPr/>
-[...205 lines deleted...]
-        <w:t>modèle</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cadre juridique et crédibilité</w:t>
+      </w:r>
+      <w:r w:rsidR="00090744">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">un document formel renforce la crédibilité du projet auprès des jeunes, des </w:t>
+      </w:r>
+      <w:r w:rsidR="00090744">
+        <w:t>financeurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> et du grand public. Il sert également de cadre juridique en cas de désaccord ou lorsque des éclaircissements </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0D8F">
+        <w:t>s'avèrent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> nécessaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
+    <w:p w14:paraId="4EC704FC" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="696356C9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>3 - Points clés à inclure dans le modèle</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="double" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3265"/>
         <w:gridCol w:w="5797"/>
       </w:tblGrid>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidTr="1C0B174A" w14:paraId="06ECEDF9" wp14:textId="77777777">
+      <w:tr w:rsidR="002B303B" w:rsidRPr="00DB0F36" w14:paraId="06ECEDF9" w14:textId="77777777" w:rsidTr="00073F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidP="696356C9" w:rsidRDefault="00B43186" w14:paraId="644FEE8B" wp14:textId="77777777">
+          <w:p w14:paraId="644FEE8B" w14:textId="034EC986" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="696356C9">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Section du </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00073F00">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>contrat</w:t>
+              <w:t>de la convention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidP="696356C9" w:rsidRDefault="00B43186" w14:paraId="6E407B9B" wp14:textId="517DC806">
+          <w:p w14:paraId="6E407B9B" w14:textId="517DC806" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="696356C9">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Contenu </w:t>
-[...6 lines deleted...]
-              <w:t>recommandé</w:t>
+              <w:t>Contenu recommandé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidTr="1C0B174A" w14:paraId="01CFB223" wp14:textId="77777777">
+      <w:tr w:rsidR="002B303B" w:rsidRPr="00DB0F36" w14:paraId="01CFB223" w14:textId="77777777" w:rsidTr="00073F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidP="696356C9" w:rsidRDefault="00B43186" w14:paraId="70A8C1A4" wp14:textId="77777777">
+          <w:p w14:paraId="70A8C1A4" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="696356C9">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Préambule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="15165137" wp14:textId="77777777">
+          <w:p w14:paraId="15165137" w14:textId="448AF71B" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1C0B174A">
-[...37 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve">Brève présentation des partenaires et </w:t>
+            </w:r>
+            <w:r w:rsidR="007D5253">
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve">la vision </w:t>
+            </w:r>
+            <w:r w:rsidR="007D5253">
+              <w:t>commune</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve"> du projet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidTr="1C0B174A" w14:paraId="32104207" wp14:textId="77777777">
+      <w:tr w:rsidR="002B303B" w:rsidRPr="00DB0F36" w14:paraId="32104207" w14:textId="77777777" w:rsidTr="00073F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="076727AB" wp14:textId="77777777">
+          <w:p w14:paraId="076727AB" w14:textId="5128B901" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002514DF">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>But de la convention</w:t>
+              <w:t>Objet</w:t>
+            </w:r>
+            <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la convention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="2CE01677" wp14:textId="77777777">
+          <w:p w14:paraId="2CE01677" w14:textId="56DA5BEC" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1C0B174A">
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> contemporain).</w:t>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve">Description précise de l'action </w:t>
+            </w:r>
+            <w:r w:rsidR="002514DF">
+              <w:t>ou du projet commun</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve"> (par exemple, un cycle d'ateliers visant à sensibiliser les jeunes à l'art contemporain).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidTr="1C0B174A" w14:paraId="35AB03E5" wp14:textId="77777777">
+      <w:tr w:rsidR="002B303B" w:rsidRPr="00DB0F36" w14:paraId="35AB03E5" w14:textId="77777777" w:rsidTr="00073F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidP="1C0B174A" w:rsidRDefault="00B43186" w14:paraId="0DD1BD4F" wp14:textId="77777777">
+          <w:p w14:paraId="0DD1BD4F" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="1C0B174A">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Rôles</w:t>
-[...13 lines deleted...]
-              <w:t>responsabilités</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Rôles et responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="5AF40D75" wp14:textId="77777777">
+          <w:p w14:paraId="5AF40D75" w14:textId="4C37081B" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002514DF">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1C0B174A">
-[...53 lines deleted...]
-              <w:t>).</w:t>
+            <w:r>
+              <w:t>Qui fait quoi </w:t>
+            </w:r>
+            <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+              <w:t>: logistique, communication, financement, ressources humaines (médiateurs).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="124C17EC" wp14:textId="77777777">
+          <w:p w14:paraId="124C17EC" w14:textId="720B4B7B" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1C0B174A">
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> d'action.</w:t>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t>Désigner une personne de contact (coordinateur) pour chaque catégorie d'action.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidTr="1C0B174A" w14:paraId="00AD2920" wp14:textId="77777777">
+      <w:tr w:rsidR="002B303B" w:rsidRPr="00DB0F36" w14:paraId="00AD2920" w14:textId="77777777" w:rsidTr="00073F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="5FB05CC8" wp14:textId="77777777">
+          <w:p w14:paraId="5FB05CC8" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Ressources</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> et contributions</w:t>
+              <w:t>Ressources et contributions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="0AB8C37E" wp14:textId="77777777">
+          <w:p w14:paraId="0AB8C37E" w14:textId="73B4DCF6" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="00514679">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1C0B174A">
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> aux réseaux).</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Inventaire </w:t>
+            </w:r>
+            <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
+              <w:t>des contributions de chaque partie (financières, matérielles, en personnel, accès aux réseaux).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidTr="1C0B174A" w14:paraId="34385F8C" wp14:textId="77777777">
+      <w:tr w:rsidR="002B303B" w:rsidRPr="00DB0F36" w14:paraId="34385F8C" w14:textId="77777777" w:rsidTr="00073F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidP="1C0B174A" w:rsidRDefault="00B43186" w14:paraId="26729902" wp14:textId="77777777">
+          <w:p w14:paraId="26729902" w14:textId="77466A9D" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="00514679" w:rsidP="1C0B174A">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Suivi</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+              <w:t>Méthodes de s</w:t>
+            </w:r>
+            <w:r w:rsidR="1C0B174A" w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> et </w:t>
-[...20 lines deleted...]
-              <w:t>d’évaluation</w:t>
+              <w:t>uivi et d’évaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="259BD58C" wp14:textId="77777777">
+          <w:p w14:paraId="259BD58C" w14:textId="01E00A6B" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1C0B174A">
-[...45 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve">Fréquence des réunions de suivi et </w:t>
+            </w:r>
+            <w:r w:rsidR="00531C5F">
+              <w:t xml:space="preserve">des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t>retour</w:t>
+            </w:r>
+            <w:r w:rsidR="00531C5F">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve"> d'information sur les étapes et </w:t>
+            </w:r>
+            <w:r w:rsidR="00531C5F">
+              <w:t>la progression</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve"> du projet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidTr="1C0B174A" w14:paraId="08316EB6" wp14:textId="77777777">
+      <w:tr w:rsidR="002B303B" w:rsidRPr="00DB0F36" w14:paraId="08316EB6" w14:textId="77777777" w:rsidTr="00073F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidP="696356C9" w:rsidRDefault="00B43186" w14:paraId="6531740E" wp14:textId="77777777">
+          <w:p w14:paraId="6531740E" w14:textId="5711AE5B" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="696356C9">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+              <w:t>Communication et visibilité</w:t>
+            </w:r>
+            <w:r w:rsidR="00A219BA">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>visibilité</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r w:rsidR="00A219BA">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>partenaire</w:t>
+              <w:t xml:space="preserve"> contrepartie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="7068EB7E" wp14:textId="77777777">
+          <w:p w14:paraId="7068EB7E" w14:textId="427C17C4" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1C0B174A">
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> de gestion de la communication.</w:t>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve">La manière dont les partenaires seront </w:t>
+            </w:r>
+            <w:r w:rsidR="00091E67">
+              <w:t>mentionnés</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve"> (logos, réseaux sociaux) et les méthodes de gestion de la communication.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidTr="1C0B174A" w14:paraId="2A160193" wp14:textId="77777777">
+      <w:tr w:rsidR="002B303B" w:rsidRPr="00DB0F36" w14:paraId="2A160193" w14:textId="77777777" w:rsidTr="00073F00">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3265" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="0C35D787" wp14:textId="77777777">
+          <w:p w14:paraId="0C35D787" w14:textId="759278E9" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="1C0B174A" w:rsidR="1C0B174A">
+            <w:r w:rsidRPr="00DB0F36">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Durée et fin</w:t>
+              <w:t xml:space="preserve">Durée et </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2C32">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>résiliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="3D7F07A7" wp14:textId="77777777">
+          <w:p w14:paraId="3D7F07A7" w14:textId="20AC5253" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="1C0B174A">
-[...25 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t>Dates de début et de fin du partenariat</w:t>
+            </w:r>
+            <w:r w:rsidR="00C038A6">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve">conditions </w:t>
+            </w:r>
+            <w:r w:rsidR="001F2C32">
+              <w:t>de résiliation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB0F36">
+              <w:t xml:space="preserve"> anticipée.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="002B303B" w14:paraId="0E27B00A" wp14:textId="77777777"/>
-[...154 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
+    <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
+    <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EC93E6" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="00D66AE9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:lastRenderedPageBreak/>
+        <w:t>2 - Choisissez un modèle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24564452" w14:textId="0EF41FF9" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="00D66AE9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">Vous trouverez en ligne divers modèles que vous pourrez adapter à votre organisation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00044B43">
+        <w:t>aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> parti</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B43">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>s prenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00044B43">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>s et au projet en question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B46CA0E" w14:textId="5324E28E" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="1C0B174A" w:rsidP="00044B43">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">Les dispositions légales relatives aux </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81FD9">
+        <w:t xml:space="preserve">conventions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t>de partenariat peuvent varier d'un pays à l'autre</w:t>
+      </w:r>
+      <w:r w:rsidR="00C137C0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve">; par conséquent, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C137C0">
+        <w:t>veuillez vous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> renseigner </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3552">
+        <w:t>au préalable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F36">
+        <w:t xml:space="preserve"> sur ce sujet afin de vous assurer de disposer d'une base juridique valable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B94D5A5" w14:textId="270E4E3B" w:rsidR="002B303B" w:rsidRDefault="1C0B174A" w:rsidP="00044B43">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F36">
         <w:t>Pensez à conserver un modèle vierge pour de futures références.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002B303B">
+    <w:p w14:paraId="77509042" w14:textId="77777777" w:rsidR="001B24BC" w:rsidRDefault="001B24BC" w:rsidP="00044B43">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001B24BC">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00B43186" w:rsidRDefault="00B43186" w14:paraId="53128261" wp14:textId="77777777">
+    <w:p w14:paraId="15369B3C" w14:textId="77777777" w:rsidR="00BD660F" w:rsidRPr="00DB0F36" w:rsidRDefault="00BD660F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DB0F36">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00B43186" w:rsidRDefault="00B43186" w14:paraId="62486C05" wp14:textId="77777777">
+    <w:p w14:paraId="46681C4B" w14:textId="77777777" w:rsidR="00BD660F" w:rsidRPr="00DB0F36" w:rsidRDefault="00BD660F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DB0F36">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{0F71DE8F-2DC0-42F5-B276-8D9B4E4C4572}" r:id="rId1"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{BF5739F3-51A8-4421-BCB4-F910F37675A7}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...2 lines deleted...]
-    <w:embedItalic w:fontKey="{4D517FAE-3EA7-4AB7-BE50-469121F931F0}" r:id="rId4"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{DE4FF2A3-43D1-4FCE-ADC9-995ACA28D512}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{75B5D43F-ECA4-4F1A-B8C8-A7F6438F2C1C}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{6E52B132-7CB3-4091-AD4E-6AAAA852FD5E}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{99A7F219-9E41-45F4-8FE2-05FC95129F01}" r:id="rId6"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{5A1E9685-A50D-475C-B5B4-83186BBA4DCF}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{4DBB1CD1-D964-491C-B3BF-AA342A4EF0C3}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...7 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{A671D134-995B-4585-AFF0-8FDF71568FFC}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{0AE941AA-CCD0-46A4-919E-42E47E47EFEA}" r:id="rId8"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{2E0E2F57-D2E8-42BF-83D8-A9C3D51E504F}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{146169DA-31C2-4933-8820-9A62AAEF80F2}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{0B7392FF-6F7C-4EA3-8A28-40D3B8D8AF1D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="133EDD17" wp14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="133EDD17" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="00B43186">
+    <w:r w:rsidRPr="00DB0F36">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    <w:r w:rsidRPr="00DB0F36">
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0F36">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DB0F36">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="002B303B" w14:paraId="3461D779" wp14:textId="77777777"/>
+  <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...54 lines deleted...]
-    <w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="286BB59C" w14:textId="3C763BEA" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002E562B">
+    <w:r w:rsidRPr="00DB0F36">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="14AE55D0" wp14:editId="7777777">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="14AE55D0" wp14:editId="3C9F4B78">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2089852</wp:posOffset>
+                <wp:posOffset>2148205</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>16137</wp:posOffset>
+                <wp:posOffset>70485</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4229553" cy="807892"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4219575" cy="967740"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Rectangle 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3235986" y="3386935"/>
-                        <a:ext cx="4220028" cy="786130"/>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4219575" cy="967740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="00B43186" w14:paraId="7CA96AC0" wp14:textId="77777777">
+                        <w:p w14:paraId="27592768" w14:textId="77777777" w:rsidR="002E562B" w:rsidRPr="00DB0F36" w:rsidRDefault="002E562B" w:rsidP="002E562B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DB0F36">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="22499514" w14:textId="77777777" w:rsidR="002E562B" w:rsidRPr="00DB0F36" w:rsidRDefault="002E562B" w:rsidP="002E562B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DB0F36">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="7BE8E100" w14:textId="77777777" w:rsidR="002E562B" w:rsidRPr="00DB0F36" w:rsidRDefault="002E562B" w:rsidP="002E562B">
                           <w:pPr>
                             <w:spacing w:line="275" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r>
-[...6 lines deleted...]
-                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="7CA96AC0" w14:textId="22295972" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B">
+                          <w:pPr>
+                            <w:spacing w:line="275" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="14AE55D0" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:169.15pt;margin-top:5.55pt;width:332.25pt;height:76.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfgBBUxAEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XpIgWEpEWFW7oqq0&#10;apG2/QDj2MSSY7szhoS/79iwQNu3qi/OjOfic85MVo9jb9lRARrvGl5NSs6Uk741bt/wH983Hz5y&#10;hlG4VljvVMNPCvnj+v271RBqNfWdt60CRk0c1kNoeBdjqIsCZad6gRMflKOg9tCLSC7sixbEQN17&#10;W0zL8qEYPLQBvFSIdPt8DvJ17q+1kvGb1qgisw0nbDGfkM9dOov1StR7EKEz8gJD/AOKXhhHj15b&#10;PYso2AHMX616I8Gj13EifV94rY1UmQOxqco/2Lx2IqjMhcTBcJUJ/19b+fX4GrZAMgwBayQzsRg1&#10;9OlL+NiYxTpdxVJjZJIuZ9NqOV/MOZMUWz4sFrOsZnGrDoDxs/I9S0bDgYaRNRLHF4z0IqW+paTH&#10;0FvTboy12UkLoJ4ssKOg0dlYpVFRxW9Z1qVc51PVOZxuihuVZMVxN1747Xx72gLDIDeGML0IjFsB&#10;NPCKs4GWoOH48yBAcWa/OFJ5Wc2mxDBmZzZflLRCcB/Z3UeEk52n3Yqcnc2nmDftjPHTIXptMu+E&#10;6gzlApaGm8ldFjFtz72fs26/y/oXAAAA//8DAFBLAwQUAAYACAAAACEAgstEVt4AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidBqoqxKkQUm+IigLq1Y23cdp4HcVuGv6e&#10;7QluO5qn2ZlyNflOjDjENpCGbKZAINXBttRo+PpcPyxBxGTImi4QavjBCKvq9qY0hQ0X+sBxmxrB&#10;IRQLo8Gl1BdSxtqhN3EWeiT2DmHwJrEcGmkHc+Fw38m5UgvpTUv8wZkeXx3Wp+3Za3h7jJvjGke3&#10;2e3q1L8nF75Pk9b3d9PLM4iEU/qD4Vqfq0PFnfbhTDaKTkOeL3NG2cgyEFdAqTmP2fO1yJ9AVqX8&#10;v6H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN+AEFTEAQAAdgMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILLRFbeAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="27592768" w14:textId="77777777" w:rsidR="002E562B" w:rsidRPr="00DB0F36" w:rsidRDefault="002E562B" w:rsidP="002E562B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DB0F36">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="22499514" w14:textId="77777777" w:rsidR="002E562B" w:rsidRPr="00DB0F36" w:rsidRDefault="002E562B" w:rsidP="002E562B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DB0F36">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="7BE8E100" w14:textId="77777777" w:rsidR="002E562B" w:rsidRPr="00DB0F36" w:rsidRDefault="002E562B" w:rsidP="002E562B">
+                    <w:pPr>
+                      <w:spacing w:line="275" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="7CA96AC0" w14:textId="22295972" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B">
+                    <w:pPr>
+                      <w:spacing w:line="275" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidRPr="00DB0F36">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="72267ECB" wp14:editId="7EFD7F90">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-114935</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>221615</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2315210" cy="520065"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="image1.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2315210" cy="520065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00B43186" w:rsidRPr="00DB0F36">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="002B303B" w14:paraId="1299C43A" wp14:textId="77777777"/>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidRDefault="002B303B" w14:paraId="4DDBEF00" wp14:textId="77777777"/>
+  <w:p w14:paraId="7315D46B" w14:textId="658BBA48" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
+  <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
+  <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00B43186" w:rsidRDefault="00B43186" w14:paraId="4101652C" wp14:textId="77777777">
+    <w:p w14:paraId="14C9B7B2" w14:textId="77777777" w:rsidR="00BD660F" w:rsidRPr="00DB0F36" w:rsidRDefault="00BD660F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DB0F36">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00B43186" w:rsidRDefault="00B43186" w14:paraId="4B99056E" wp14:textId="77777777">
+    <w:p w14:paraId="196EF67E" w14:textId="77777777" w:rsidR="00BD660F" w:rsidRPr="00DB0F36" w:rsidRDefault="00BD660F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DB0F36">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidP="1C0B174A" w:rsidRDefault="002B303B" w14:paraId="3DEEC669" wp14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B" w:rsidP="1C0B174A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidP="1C0B174A" w:rsidRDefault="00B43186" w14:paraId="3656B9AB" wp14:textId="77777777">
+  <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="00B43186" w:rsidP="1C0B174A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DB0F36">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" wp14:editId="2C6003C6" wp14:anchorId="6878408B">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6878408B" wp14:editId="2C6003C6">
           <wp:extent cx="2728501" cy="1238833"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="image3.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr/>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image3.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidP="1C0B174A" w:rsidRDefault="002B303B" w14:paraId="45FB0818" wp14:textId="77777777">
+  <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B" w:rsidP="1C0B174A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002B303B" w:rsidP="1C0B174A" w:rsidRDefault="002B303B" w14:paraId="049F31CB" wp14:textId="77777777">
+  <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="002B303B" w:rsidRPr="00DB0F36" w:rsidRDefault="002B303B" w:rsidP="1C0B174A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16240C91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C1D77EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BD01E4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3542,187 +2189,254 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="817041606">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2019506264">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2028095476">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="261496769">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B303B"/>
+    <w:rsid w:val="00003A37"/>
+    <w:rsid w:val="0002129C"/>
+    <w:rsid w:val="00044B43"/>
+    <w:rsid w:val="00073F00"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="00090744"/>
+    <w:rsid w:val="00091E67"/>
+    <w:rsid w:val="000E5B2A"/>
+    <w:rsid w:val="001B24BC"/>
+    <w:rsid w:val="001F2C32"/>
+    <w:rsid w:val="002514DF"/>
+    <w:rsid w:val="00255AE8"/>
     <w:rsid w:val="002B303B"/>
+    <w:rsid w:val="002E562B"/>
+    <w:rsid w:val="00300856"/>
+    <w:rsid w:val="00325AFA"/>
+    <w:rsid w:val="00331A88"/>
+    <w:rsid w:val="003B2BE2"/>
+    <w:rsid w:val="003C050D"/>
+    <w:rsid w:val="003D75E2"/>
+    <w:rsid w:val="004128D2"/>
+    <w:rsid w:val="004B20CB"/>
+    <w:rsid w:val="00503C36"/>
+    <w:rsid w:val="00514679"/>
+    <w:rsid w:val="00531C5F"/>
+    <w:rsid w:val="00561E87"/>
+    <w:rsid w:val="005A3743"/>
+    <w:rsid w:val="005C127D"/>
+    <w:rsid w:val="005C36E5"/>
+    <w:rsid w:val="005D3552"/>
+    <w:rsid w:val="005F4AC6"/>
+    <w:rsid w:val="00634AF4"/>
+    <w:rsid w:val="006F0D8F"/>
+    <w:rsid w:val="007B5C45"/>
+    <w:rsid w:val="007D5253"/>
+    <w:rsid w:val="007E1437"/>
+    <w:rsid w:val="0090105E"/>
+    <w:rsid w:val="00937961"/>
+    <w:rsid w:val="00994854"/>
     <w:rsid w:val="009A03C6"/>
+    <w:rsid w:val="009C5504"/>
+    <w:rsid w:val="00A219BA"/>
+    <w:rsid w:val="00A750FF"/>
+    <w:rsid w:val="00AB4B93"/>
+    <w:rsid w:val="00AD705B"/>
     <w:rsid w:val="00B43186"/>
+    <w:rsid w:val="00B63EF0"/>
+    <w:rsid w:val="00BD660F"/>
+    <w:rsid w:val="00C038A6"/>
+    <w:rsid w:val="00C137C0"/>
+    <w:rsid w:val="00C73EC6"/>
+    <w:rsid w:val="00CE2D17"/>
+    <w:rsid w:val="00D54E3F"/>
+    <w:rsid w:val="00D66AE9"/>
+    <w:rsid w:val="00DB0F36"/>
+    <w:rsid w:val="00E75C58"/>
+    <w:rsid w:val="00F81FD9"/>
+    <w:rsid w:val="00F8641D"/>
+    <w:rsid w:val="00FD72AD"/>
+    <w:rsid w:val="00FF6A5C"/>
+    <w:rsid w:val="00FF7EBC"/>
     <w:rsid w:val="1C0B174A"/>
     <w:rsid w:val="696356C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="66150EBE"/>
   <w15:docId w15:val="{29D2D43A-7166-478A-98F3-8183398905E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3878,52 +2592,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3990,297 +2704,346 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
     <w:rPr>
-      <w:noProof w:val="0"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="fr-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="0F4761"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Lexend Black" w:cs="Lexend Black"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Lexend Black" w:hAnsi="Lexend Black" w:cs="Lexend Black"/>
+      <w:smallCaps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="1C0B174A"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E562B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E562B"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E562B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E562B"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4576,53 +3339,68 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjCuAtGE+0soOLIjgPwseesK/5qmQ==">CgMxLjAyDmguZ2VhM2F5MjM2NG5tOAByITFPdVphRzloMFNVQVAtRGl1MjFaS3Z6a1dteXVVNENjbw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>623</Words>
+  <Characters>3552</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4167</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>3</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>7d73a52f-d4eb-41dc-9218-075f9bde8498</vt:lpwstr>
+  </property>
+</Properties>
+</file>