--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -1,2522 +1,3208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000001" w14:textId="77777777">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00545A07" w:rsidRPr="00D0460C" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0460C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CARTE DE RÉPARTITION DES RESSOURCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="7EABE295" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
+    <w:p w14:paraId="00000003" w14:textId="172C44FA" w:rsidR="00545A07" w:rsidRDefault="09CB36EF" w:rsidP="09CB36EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09CB36EF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POURQUOI </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57E32">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>CET OUTIL EST-IL IMPORTANT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="09CB36EF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="20DB0EEE" w:rsidR="00545A07" w:rsidRDefault="006C0178" w:rsidP="00230823">
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve">es projets échouent </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">souvent </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve">non pas parce que l'idée est mauvaise, mais parce que l'équipe se rend compte trop tard </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que le</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve"> temps, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">le matériel, </w:t>
+      </w:r>
+      <w:r w:rsidR="000864B6">
+        <w:t>les fonds</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ou les ressources humaines manquent</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve">. Une </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>carte de répartition des ressources</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> vous aide à comprendre ce dont vous disposez, ce dont vous avez besoin et comment répartir les ressources entre les différentes activités de votre projet.</w:t>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve"> vous aide à comprendre ce dont vous disposez, ce dont vous avez besoin et comment répartir les ressources entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07EF8">
+        <w:t>les différentes activités</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve"> de votre projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000005" w14:textId="77777777"/>
-    <w:p w:rsidR="00545A07" w:rsidP="09CB36EF" w:rsidRDefault="00BE0442" w14:paraId="00000006" w14:textId="4EAE5230">
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07" w:rsidP="00230823"/>
+    <w:p w14:paraId="00000006" w14:textId="4D738713" w:rsidR="00545A07" w:rsidRDefault="09CB36EF" w:rsidP="09CB36EF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+      <w:r w:rsidRPr="09CB36EF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pour les équipes en démarrage, cet </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+        <w:t xml:space="preserve">Pour les équipes </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70A1C">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>outil :</w:t>
+        <w:t>qui débutent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09CB36EF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, cet outil</w:t>
+      </w:r>
+      <w:r w:rsidR="00230823">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="09CB36EF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000007" w14:textId="77777777">
+    <w:p w14:paraId="00000007" w14:textId="28D40085" w:rsidR="00545A07" w:rsidRDefault="000864B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Evite le stress et les problèmes de dernière minute,</w:t>
+        <w:t>Évite</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve"> le stress et les problèmes de dernière minute</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000008" w14:textId="77777777">
+    <w:p w14:paraId="00000008" w14:textId="6824C0A9" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:t>Favorise une planification réaliste,</w:t>
+        <w:t>Favorise une planification réaliste</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000009" w14:textId="77777777">
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>Clarifie les responsabilités</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="0000000A" w14:textId="77777777">
+    <w:p w14:paraId="0000000A" w14:textId="7E48D873" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Garantit que chaque activité dispose du personnel, du matériel et du budget nécessaires.</w:t>
+        <w:t xml:space="preserve">Garantit que chaque activité dispose </w:t>
+      </w:r>
+      <w:r w:rsidR="000864B6">
+        <w:t>des ressources humaines</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, du matériel et du budget nécessaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000000B" w14:textId="77777777"/>
-    <w:p w:rsidR="00545A07" w:rsidP="09CB36EF" w:rsidRDefault="00BE0442" w14:paraId="0000000C" w14:textId="2F988E46">
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
+    <w:p w14:paraId="0000000C" w14:textId="2D1D8FA2" w:rsidR="00545A07" w:rsidRDefault="00433913" w:rsidP="09CB36EF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Cela s'avère particulièrement pertinent dans le domaine de la médiation culturelle, où les activités impliquent des tâches variées (travail créatif, communication, logistique, animation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidR="09CB36EF" w:rsidRPr="09CB36EF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>). ￼</w:t>
-[...12 lines deleted...]
-      </w:sdt>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r w:rsidR="09CB36EF" w:rsidRPr="09CB36EF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> particulièrement pertinent </w:t>
+      </w:r>
+      <w:r w:rsidR="00857306">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="09CB36EF" w:rsidRPr="09CB36EF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> médiation culturelle où les activités impliquent des tâches variées (travail créatif, communication, logistique, animation).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="0000000D" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:rStyle w:val="Marquedecommentaire"/>
+    <w:p w14:paraId="0000000D" w14:textId="226BB2F8" w:rsidR="00D0460C" w:rsidRDefault="00D0460C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000E8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:commentReference w:id="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidP="09CB36EF" w:rsidRDefault="00BE0442" w14:paraId="0000000E" w14:textId="0AC31A57">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="0000000E" w14:textId="0ADE77CE" w:rsidR="00545A07" w:rsidRDefault="09CB36EF" w:rsidP="09CB36EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+      <w:r w:rsidRPr="09CB36EF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">COMMENT </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+        <w:lastRenderedPageBreak/>
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24261">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>L’UTILISER ?</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="09CB36EF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="0000000F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="0000000F" w14:textId="63CD4CAC" w:rsidR="00545A07" w:rsidRPr="004C0E63" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1/ Dressez la liste des activités de votre projet</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3299">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à partir de votre plan, notez chaque atelier, réunion, événement, tâche de création ou action de communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="4A4D7607" w:rsidR="00545A07" w:rsidRPr="004C0E63" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2/ Identifiez les ressources disponibles</w:t>
+      </w:r>
+      <w:r w:rsidR="002F52EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pensez aux ressources humaines (équipe), au matériel et à l'équipement, aux outils techniques, aux locaux et au budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="6B91E5CC" w:rsidR="00545A07" w:rsidRPr="004C0E63" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3/ Associez les ressources aux activités</w:t>
+      </w:r>
+      <w:r w:rsidR="002F52EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pour chaque activité, précisez ce qui est nécessaire et ce qui existe déjà (personnes ou matériel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="580FC749" w:rsidR="00545A07" w:rsidRPr="004C0E63" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A551C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Repérez les lacunes</w:t>
+      </w:r>
+      <w:r w:rsidR="002F52EE" w:rsidRPr="00A551C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A551C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A551C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>identifiez ce qui manque</w:t>
+      </w:r>
+      <w:r w:rsidR="00A551C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: matériel à emprunter, bénévoles à recruter, compétences à développer, budget nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="541EE112" w:rsidR="00545A07" w:rsidRPr="004C0E63" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5/ Ajustez le plan</w:t>
+      </w:r>
+      <w:r w:rsidR="006E72CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">réaffectez les ressources, réduisez la charge de travail ou modifiez les activités afin que </w:t>
+      </w:r>
+      <w:r w:rsidR="006E72CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l'ensemble soit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réalisable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="28CDDA2E" w:rsidR="00545A07" w:rsidRDefault="00BE0442" w:rsidP="00345866">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="9900FF"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.8k1771svigo3" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1/ Dressez la liste des activités de votre projet :</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>6/ Mettez à jour tout au long du projet</w:t>
+      </w:r>
+      <w:r w:rsidR="004D41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à partir de votre plan, notez chaque atelier, réunion, événement, tâche de création ou action de communication.</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve">à mesure que </w:t>
+      </w:r>
+      <w:r w:rsidR="004D41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="9900FF"/>
+        <w:t>la situation évolue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2/ Identifiez les ressources disponibles :</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">, réexaminez et ajustez </w:t>
+      </w:r>
+      <w:r w:rsidR="004D41AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00024E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pensez aux ressources humaines (équipe), au matériel et à l'équipement, aux outils techniques, aux locaux et au budget.</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>carte de répartition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t>pour chaque activité, précisez ce qui est nécessaire et ce qui existe déjà (personnes ou matériel).</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000012" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CONSEILS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="51E0A3C9" w:rsidR="00545A07" w:rsidRDefault="00BE0442" w:rsidP="000A6CF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="142" w:hanging="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Soyez honnête</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6CF5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: surestimer vos capacités mène à la frustration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442" w:rsidP="000A6CF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="142" w:hanging="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Commencez par ce qui est gratuit ou déjà disponible (locaux, bénévoles, matériel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="07B00953" w:rsidR="00545A07" w:rsidRDefault="006F14A9" w:rsidP="000A6CF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="142" w:hanging="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Renseignez-vous</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6CF5">
+        <w:t xml:space="preserve"> auprès des</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve"> partenaires à l'avance</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6CF5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t>: de nombreuses ressources peuvent être empruntées (salles, équipement, expertise).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442" w:rsidP="000A6CF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="142" w:hanging="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utilisez des couleurs (vert = disponible, jaune = partiellement disponible, rouge = manquant) pour faciliter la visualisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="3BBE6111" w:rsidR="00545A07" w:rsidRDefault="00A44894" w:rsidP="000A6CF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="142" w:hanging="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve">a carte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de répartition doit rester </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t>simple</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t>: les é</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tudiants</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">professionnels du secteur de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t xml:space="preserve">jeunesse et les bénévoles doivent pouvoir la </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comprendre</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>identifiez ce qui manque : matériel à emprunter, bénévoles à recruter, compétences à développer, budget nécessaire.</w:t>
+        <w:t>immédiatement</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000013" w14:textId="77777777">
-[...39 lines deleted...]
-        <w:t>réaffectez les ressources, réduisez la charge de travail ou modifiez les activités afin que tout devienne réalisable.</w:t>
+    <w:p w14:paraId="0000001D" w14:textId="7A091954" w:rsidR="00894ABA" w:rsidRDefault="00894ABA">
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000014" w14:textId="77777777">
-[...113 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+    <w:p w14:paraId="0000001E" w14:textId="3B4FD163" w:rsidR="00545A07" w:rsidRPr="00D0460C" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0460C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MODÈLE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D0460C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>CARTE DE RÉPARTITION DES RESSOURCES</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="005C083A" w:rsidRPr="00D0460C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>arte de répartition des ressources</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000001F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidP="09CB36EF" w:rsidRDefault="00BE0442" w14:paraId="00000020" w14:textId="2A4DE497">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="00000020" w14:textId="0E49E9C8" w:rsidR="00545A07" w:rsidRDefault="09CB36EF" w:rsidP="09CB36EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+      <w:r w:rsidRPr="09CB36EF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1 - LISTE DES ACTIVITÉS DU PROJET</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BE0442">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+      <w:r w:rsidRPr="09CB36EF">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qu’allez-vous </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="09CB36EF" w:rsidR="09CB36EF">
+        <w:t>Qu’allez-vous faire</w:t>
+      </w:r>
+      <w:r w:rsidR="00263EBD">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>faire ?</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="09CB36EF">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000021" w14:textId="77777777"/>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00545A07" w14:paraId="636AEFB4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000022" w14:textId="77777777">
+          <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description de l’activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000023" w14:textId="77777777">
+          <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date / Durée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000024" w14:textId="77777777">
-[...16 lines deleted...]
-          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a8"/>
               <w:tblW w:w="2715" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2488"/>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="66"/>
               <w:gridCol w:w="81"/>
             </w:tblGrid>
             <w:tr w:rsidR="00545A07" w14:paraId="7AE29D5E" w14:textId="77777777">
               <w:trPr>
                 <w:gridAfter w:val="3"/>
+                <w:wAfter w:w="227" w:type="dxa"/>
                 <w:tblHeader/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000025" w14:textId="77777777">
+                <w:p w14:paraId="00000025" w14:textId="47F6EEA7" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>Responsabilité</w:t>
+                    <w:t>Responsab</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00263EBD">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>le</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00545A07" w14:paraId="62BC0DD1" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2488" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000026" w14:textId="77777777">
+                <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="80" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000027" w14:textId="77777777">
+                <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="66" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000028" w14:textId="77777777">
+                <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="81" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000029" w14:textId="77777777">
+                <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000002A" w14:textId="77777777">
+          <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00545A07" w14:paraId="187AB1FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000002B" w14:textId="77777777"/>
+          <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000002C" w14:textId="77777777"/>
+          <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000002D" w14:textId="77777777"/>
+          <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000002E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000030" w14:textId="1463DED0">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="00000030" w14:textId="59FA453E" w:rsidR="00545A07" w:rsidRDefault="09CB36EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C530D7">
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">QUELLES RESSOURCES </w:t>
+      </w:r>
+      <w:r w:rsidR="00C530D7">
+        <w:t>DISPOSONS-NOUS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0442">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="09CB36EF">
-[...1 lines deleted...]
-        <w:t>Humain, matériel, technique, financier, espace</w:t>
+      <w:r>
+        <w:t>Humain</w:t>
+      </w:r>
+      <w:r w:rsidR="00565393">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, matériel</w:t>
+      </w:r>
+      <w:r w:rsidR="00565393">
+        <w:t>les</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, technique</w:t>
+      </w:r>
+      <w:r w:rsidR="00565393">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, financi</w:t>
+      </w:r>
+      <w:r w:rsidR="00565393">
+        <w:t>ères</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4677">
+        <w:t>locaux</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000031" w14:textId="77777777"/>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00545A07" w14:paraId="6EDEC296" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000032" w14:textId="77777777">
+          <w:p w14:paraId="00000032" w14:textId="3F7ED20B" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Type de Ressources</w:t>
+              <w:t xml:space="preserve">Type de </w:t>
+            </w:r>
+            <w:r w:rsidR="00F63FD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ressources</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000033" w14:textId="77777777">
+          <w:p w14:paraId="00000033" w14:textId="7B143AC4" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:r w:rsidR="00F63FD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Humain, matériel, technique, espace, budget…)</w:t>
+              <w:t>umain</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63FD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, matériel</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63FD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>les</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, technique</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63FD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F63FD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, budget…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000034" w14:textId="77777777">
+          <w:p w14:paraId="00000034" w14:textId="44BB1B6C" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Source (équipe, partenaire, donation…)</w:t>
+              <w:t>Source (équipe, partenaire, don…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000035" w14:textId="77777777">
-[...16 lines deleted...]
-          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="aa"/>
               <w:tblW w:w="2769" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2622"/>
               <w:gridCol w:w="66"/>
               <w:gridCol w:w="81"/>
             </w:tblGrid>
             <w:tr w:rsidR="00545A07" w14:paraId="360B42CD" w14:textId="77777777">
               <w:trPr>
                 <w:gridAfter w:val="2"/>
+                <w:wAfter w:w="147" w:type="dxa"/>
                 <w:tblHeader/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2622" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000036" w14:textId="77777777">
+                <w:p w14:paraId="00000036" w14:textId="01285555" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>Quantité/Disponibilité</w:t>
+                    <w:t>Quantité</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007D5370">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>/</w:t>
+                  </w:r>
+                  <w:r w:rsidR="007D5370">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>Disponibilité</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00545A07" w14:paraId="690E9108" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2622" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000037" w14:textId="77777777">
+                <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="66" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000038" w14:textId="77777777">
+                <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="81" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000039" w14:textId="77777777">
+                <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000003A" w14:textId="77777777">
+          <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00545A07" w14:paraId="72DBD6CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000003B" w14:textId="77777777"/>
+          <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000003C" w14:textId="77777777"/>
+          <w:p w14:paraId="0000003C" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000003D" w14:textId="77777777"/>
+          <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000003E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="0000003F" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0000003F" w14:textId="56777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>3 - RÉPARTITION DES RESSOURCES</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-        <w:t>Liez chaque activité avec ce qui lui est nécessaire</w:t>
+      <w:r w:rsidR="00E65EF0">
+        <w:t>Associez</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> chaque activité avec ce qui lui est nécessaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000040" w14:textId="77777777"/>
+    <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2266"/>
       </w:tblGrid>
       <w:tr w:rsidR="00545A07" w14:paraId="133E0C56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000041" w14:textId="77777777">
+          <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000042" w14:textId="77777777">
+          <w:p w14:paraId="00000042" w14:textId="15059381" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Re</w:t>
+              <w:t xml:space="preserve">Ressources </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>ssources requises</w:t>
+            <w:r w:rsidR="00E65EF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nécessaires</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="ac"/>
               <w:tblW w:w="96" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="96"/>
             </w:tblGrid>
             <w:tr w:rsidR="00545A07" w14:paraId="76CC35EF" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="96" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000043" w14:textId="77777777">
+                <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000044" w14:textId="77777777">
+          <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000045" w14:textId="77777777">
+          <w:p w14:paraId="00000045" w14:textId="5C42F1E9" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Disponible/Manquant</w:t>
+              <w:t>Disponible</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65EF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65EF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Manquant</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65EF0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000046" w14:textId="77777777">
+          <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Action requise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00545A07" w14:paraId="4E6BF21E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000047" w14:textId="77777777"/>
+          <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000048" w14:textId="77777777"/>
+          <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000049" w14:textId="77777777"/>
+          <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000004A" w14:textId="77777777"/>
+          <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000004B" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
+    <w:p w14:paraId="0000004D" w14:textId="06D9ED73" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>4 – PLAN DE RESSOURCE FINAL</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>Une fois que les fossés sont refermés, finalisez votre allocation</w:t>
+        <w:t xml:space="preserve">Une fois que les </w:t>
+      </w:r>
+      <w:r w:rsidR="00465AC1">
+        <w:t>lacunes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sont </w:t>
+      </w:r>
+      <w:r w:rsidR="00465AC1">
+        <w:t>comblées</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, finalisez votre </w:t>
+      </w:r>
+      <w:r w:rsidR="00465AC1">
+        <w:t>répartition</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000004E" w14:textId="77777777"/>
+    <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ad"/>
         <w:tblW w:w="9062" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2181"/>
         <w:gridCol w:w="2203"/>
         <w:gridCol w:w="2216"/>
         <w:gridCol w:w="2462"/>
       </w:tblGrid>
       <w:tr w:rsidR="00545A07" w14:paraId="472E3792" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="0000004F" w14:textId="77777777">
+          <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000050" w14:textId="77777777">
+          <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ressources finales confirmées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000051" w14:textId="77777777">
+          <w:p w14:paraId="00000051" w14:textId="27E43BC9" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Responsabilité</w:t>
+              <w:t>Responsab</w:t>
+            </w:r>
+            <w:r w:rsidR="00212E60">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>le</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000052" w14:textId="77777777">
-[...16 lines deleted...]
-          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="ae"/>
               <w:tblW w:w="2246" w:type="dxa"/>
               <w:tblInd w:w="0" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2019"/>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="66"/>
               <w:gridCol w:w="81"/>
             </w:tblGrid>
             <w:tr w:rsidR="00545A07" w14:paraId="1E344F8D" w14:textId="77777777">
               <w:trPr>
                 <w:gridAfter w:val="3"/>
+                <w:wAfter w:w="227" w:type="dxa"/>
                 <w:tblHeader/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2019" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000053" w14:textId="77777777">
+                <w:p w14:paraId="00000053" w14:textId="7146B474" w:rsidR="00545A07" w:rsidRDefault="00212E60">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
+                      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>Deadline</w:t>
+                    <w:t>Échéance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00545A07" w14:paraId="57DCA837" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2019" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000054" w14:textId="77777777">
+                <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="80" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000055" w14:textId="77777777">
+                <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="66" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000056" w14:textId="77777777">
+                <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="81" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000057" w14:textId="77777777">
+                <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000058" w14:textId="77777777">
+          <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00545A07" w14:paraId="5316C3F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000059" w14:textId="77777777"/>
+          <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000005A" w14:textId="77777777"/>
+          <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000005B" w14:textId="77777777"/>
+          <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000005C" w14:textId="77777777"/>
+          <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00545A07" w14:paraId="2B68B219" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000005D" w14:textId="77777777"/>
+          <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000005E" w14:textId="77777777"/>
+          <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000005F" w14:textId="77777777"/>
+          <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000060" w14:textId="77777777"/>
+          <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00545A07" w14:paraId="6A853AFA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000061" w14:textId="77777777"/>
+          <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000062" w14:textId="77777777"/>
+          <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2216" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000063" w14:textId="77777777"/>
+          <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2462" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
           </w:tcPr>
-          <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000064" w14:textId="77777777"/>
+          <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000065" w14:textId="77777777">
+    <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000E8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00545A07">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...88 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE0442" w:rsidRDefault="00BE0442" w14:paraId="2B1441BB" w14:textId="77777777">
+    <w:p w14:paraId="13E37339" w14:textId="77777777" w:rsidR="0047517C" w:rsidRDefault="0047517C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE0442" w:rsidRDefault="00BE0442" w14:paraId="4C8391D2" w14:textId="77777777">
+    <w:p w14:paraId="6E004D2F" w14:textId="77777777" w:rsidR="0047517C" w:rsidRDefault="0047517C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Noto Sans Symbols">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:embedRegular w:fontKey="{64248415-F373-4890-ADA0-77704DE3869C}" r:id="rId1"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lexend">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{83A42759-533F-42EC-829E-9850280C600E}" r:id="rId2"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{496670BA-6F08-442E-A1EA-9D8E3C5A8B93}" r:id="rId4"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{45F8B150-411E-4BB5-9F5A-00867CD8A396}"/>
+  </w:font>
+  <w:font w:name="Lexend">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{52D45847-F747-4E69-99CD-A92F4E5687B1}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{797A7DBD-6E56-480C-932F-598EC6E1B6E2}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{463F9A06-B15C-4E41-BAD9-1D8ECA58D2E8}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...6 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{4D694D03-7132-46E1-9183-56638A96FBAD}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{003FA897-0510-49AB-828B-53686394504A}"/>
   </w:font>
   <w:font w:name="Lexend Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{01B05B9E-E5B1-4650-9AAB-646FC3EA3A56}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{16B4FB39-0B25-44B6-870F-9EB7315A019F}" r:id="rId8"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{DBB19D00-7864-4EDB-BF9A-C9F0D5F8A707}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{449775AF-F9D8-4C80-A20F-ECDCE2E63A3F}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{38E58358-9447-4C0B-9806-A3998F75A382}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="0000006E" w14:textId="77777777">
+  <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000006F" w14:textId="77777777"/>
+  <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...53 lines deleted...]
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="0000006B" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0000006A" w14:textId="765823F9" w:rsidR="00545A07" w:rsidRDefault="001806BA">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="49F3AE73" wp14:editId="7777777">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="49F3AE73" wp14:editId="1BA789F4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2089852</wp:posOffset>
+                <wp:posOffset>2200275</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>16137</wp:posOffset>
+                <wp:posOffset>85725</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4229553" cy="807892"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="4219575" cy="937260"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Rectangle 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
-                        <a:off x="3235986" y="3386935"/>
-                        <a:ext cx="4220028" cy="786130"/>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4219575" cy="937260"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="51077E04" w14:textId="77777777">
+                        <w:p w14:paraId="010CB1EF" w14:textId="77777777" w:rsidR="001806BA" w:rsidRPr="00AA56D2" w:rsidRDefault="001806BA" w:rsidP="001806BA">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5F12CDB4" w14:textId="77777777" w:rsidR="001806BA" w:rsidRPr="00AA56D2" w:rsidRDefault="001806BA" w:rsidP="001806BA">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="51077E04" w14:textId="3D9B11F5" w:rsidR="00545A07" w:rsidRDefault="00545A07">
                           <w:pPr>
                             <w:spacing w:line="275" w:lineRule="auto"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
-                          <w:r>
-[...6 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-          </w:drawing>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="49F3AE73" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:173.25pt;margin-top:6.75pt;width:332.25pt;height:73.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXm2cexAEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xotzRqukK7KkJa&#10;QaWFD3Adp7Hk2GbGbdK/Z+yUtsAb4sWZ8Vx8zpnJ+nHsDTspQO1szYtZzpmy0jXaHmr+/dv23QfO&#10;MAjbCOOsqvlZIX/cvH2zHnylStc50yhg1MRiNfiadyH4KstQdqoXOHNeWQq2DnoRyIVD1oAYqHtv&#10;sjLPH7LBQePBSYVIt89TkG9S/7ZVMnxtW1SBmZoTtpBOSOc+ntlmLaoDCN9peYEh/gFFL7SlR6+t&#10;nkUQ7Aj6r1a9luDQtWEmXZ+5ttVSJQ7Epsj/YPPaCa8SFxIH/VUm/H9t5ZfTq98ByTB4rJDMyGJs&#10;oY9fwsfGJNb5KpYaA5N0OS+L1WK54ExSbPV+WT4kNbNbtQcMn5TrWTRqDjSMpJE4vWCgFyn1V0p8&#10;DJ3RzVYbk5y4AOrJADsJGp0JRRwVVfyWZWzMtS5WTeF4k92oRCuM+/HCb++a8w4YernVhOlFYNgJ&#10;oIEXnA20BDXHH0cBijPz2ZLKq2JeEsOQnPlimdMKwX1kfx8RVnaOditwNplPIW3ahPHjMbhWJ94R&#10;1QTlApaGm8hdFjFuz72fsm6/y+YnAAAA//8DAFBLAwQUAAYACAAAACEA84kbHd4AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgaNipUmk4IaTfExAbaNWu8plvjVE3WlX+P&#10;d4KTbb2n5++Vy8l3YsQhtoE0qFkGAqkOtqVGw9d29fAMIiZD1nSBUMMPRlhWtzelKWy40CeOm9QI&#10;DqFYGA0upb6QMtYOvYmz0COxdgiDN4nPoZF2MBcO9518zLJcetMSf3CmxzeH9Wlz9hreF3F9XOHo&#10;1rtdnfqP5ML3adL6/m56fQGRcEp/ZrjiMzpUzLQPZ7JRdBrmi/yJrSzMeV4NmVLcbs9brhTIqpT/&#10;O1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJebZx7EAQAAdgMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPOJGx3eAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="010CB1EF" w14:textId="77777777" w:rsidR="001806BA" w:rsidRPr="00AA56D2" w:rsidRDefault="001806BA" w:rsidP="001806BA">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="5F12CDB4" w14:textId="77777777" w:rsidR="001806BA" w:rsidRPr="00AA56D2" w:rsidRDefault="001806BA" w:rsidP="001806BA">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="51077E04" w14:textId="3D9B11F5" w:rsidR="00545A07" w:rsidRDefault="00545A07">
+                    <w:pPr>
+                      <w:spacing w:line="275" w:lineRule="auto"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00482410">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1AC31BF0" wp14:editId="00577110">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-114935</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>221615</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2315210" cy="520065"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="image2.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2315210" cy="520065"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00BE0442">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000006C" w14:textId="77777777"/>
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="0000006D" w14:textId="77777777"/>
+  <w:p w14:paraId="0000006B" w14:textId="7966C31D" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
+  <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
+  <w:p w14:paraId="0000006D" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE0442" w:rsidRDefault="00BE0442" w14:paraId="7E2759AE" w14:textId="77777777">
+    <w:p w14:paraId="521DEA5C" w14:textId="77777777" w:rsidR="0047517C" w:rsidRDefault="0047517C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE0442" w:rsidRDefault="00BE0442" w14:paraId="446A2B76" w14:textId="77777777">
+    <w:p w14:paraId="0F45B538" w14:textId="77777777" w:rsidR="0047517C" w:rsidRDefault="0047517C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000066" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000066" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00BE0442" w14:paraId="00000067" w14:textId="77777777">
+  <w:p w14:paraId="00000067" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00BE0442">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CD9C2F9" wp14:editId="7777777">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CD9C2F9" wp14:editId="07777777">
           <wp:extent cx="2728501" cy="1238833"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="image1.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000068" w14:textId="77777777">
+  <w:p w14:paraId="00000068" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00545A07" w:rsidRDefault="00545A07" w14:paraId="00000069" w14:textId="77777777">
+  <w:p w14:paraId="00000069" w14:textId="77777777" w:rsidR="00545A07" w:rsidRDefault="00545A07">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F9C1625"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82546C80"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28A75892"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1644197434">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1134449933">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00545A07"/>
+    <w:rsid w:val="00024E95"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="000864B6"/>
     <w:rsid w:val="0008747E"/>
+    <w:rsid w:val="000A6CF5"/>
+    <w:rsid w:val="000F3299"/>
+    <w:rsid w:val="001806BA"/>
+    <w:rsid w:val="001A4677"/>
+    <w:rsid w:val="00212E60"/>
+    <w:rsid w:val="00230823"/>
+    <w:rsid w:val="00263EBD"/>
+    <w:rsid w:val="002F52EE"/>
+    <w:rsid w:val="00345866"/>
     <w:rsid w:val="00386555"/>
+    <w:rsid w:val="00433913"/>
+    <w:rsid w:val="00465AC1"/>
+    <w:rsid w:val="0047517C"/>
+    <w:rsid w:val="00482410"/>
+    <w:rsid w:val="004C0E63"/>
+    <w:rsid w:val="004C1B0D"/>
+    <w:rsid w:val="004C6163"/>
+    <w:rsid w:val="004D41AA"/>
     <w:rsid w:val="00545A07"/>
+    <w:rsid w:val="00556F4C"/>
+    <w:rsid w:val="00565393"/>
+    <w:rsid w:val="005C083A"/>
+    <w:rsid w:val="006C0178"/>
+    <w:rsid w:val="006E72CB"/>
+    <w:rsid w:val="006F14A9"/>
+    <w:rsid w:val="0070699C"/>
+    <w:rsid w:val="007850BA"/>
+    <w:rsid w:val="007D5370"/>
+    <w:rsid w:val="00807D2B"/>
+    <w:rsid w:val="00857306"/>
+    <w:rsid w:val="008613D3"/>
+    <w:rsid w:val="00894ABA"/>
+    <w:rsid w:val="00A07EF8"/>
+    <w:rsid w:val="00A44894"/>
+    <w:rsid w:val="00A551C3"/>
+    <w:rsid w:val="00B17916"/>
+    <w:rsid w:val="00B24261"/>
+    <w:rsid w:val="00B70A1C"/>
     <w:rsid w:val="00BE0442"/>
+    <w:rsid w:val="00C12F2A"/>
+    <w:rsid w:val="00C530D7"/>
+    <w:rsid w:val="00CF1B3B"/>
+    <w:rsid w:val="00D0460C"/>
+    <w:rsid w:val="00E57E32"/>
+    <w:rsid w:val="00E65EF0"/>
+    <w:rsid w:val="00F12F41"/>
+    <w:rsid w:val="00F63FD4"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="09CB36EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62942A67"/>
   <w15:docId w15:val="{647ED77D-33C6-4868-9A0C-D7EE1BA5BFE8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2672,52 +3358,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2784,527 +3470,582 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0F4761"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Lexend Black" w:cs="Lexend Black"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Lexend Black" w:hAnsi="Lexend Black" w:cs="Lexend Black"/>
       <w:smallCaps/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal00"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal00"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a3" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal00"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a5" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal00"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a6" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a7" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal00"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a8" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a9" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormal00"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ab" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+    <w:basedOn w:val="TableNormal00"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ac" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ad" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+    <w:basedOn w:val="TableNormal00"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ae" w:customStyle="1">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
+    <w:basedOn w:val="TableNormal00"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commentaire">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentaireCar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentaireCar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Commentaire"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marquedecommentaire">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6CF5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00482410"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00482410"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00482410"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00482410"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3607,46 +4348,61 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhUiJGRfl0358vhy6c0igz5bS+n0g==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCNFBNUXk2NBAIGgtBQUFCNFBNUXk2NCL+AgoLQUFBQjRQTVF5NjQS1AIKC0FBQUI0UE1ReTY0EgtBQUFCNFBNUXk2NBouCgl0ZXh0L2h0bWwSIUNsZWFyIGV4cGxhbmF0aW9uLjxicj48YnI+KFNhbmR5KSIpCgp0ZXh0L3BsYWluEhtDbGVhciBleHBsYW5hdGlvbi4KCihTYW5keSkqRwoORmVybWF0IFNjaWVuY2UaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKDQ5p+3Mzig0OaftzNySQoORmVybWF0IFNjaWVuY2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBIxIhQ2xlYXIgZXhwbGFuYXRpb24uPGJyPjxicj4oU2FuZHkpsAEAuAEByAEAGKDQ5p+3MyCg0OaftzMwAEIIa2l4LmNtdDMyDmguOGsxNzcxc3ZpZ28zOABqSAo1c3VnZ2VzdElkSW1wb3J0N2EzZGJjNTUtOWY4OS00MzE4LTllZjgtZjUxYmYxZGI4NTJjXzQSD1RlYW0gTG9nb3BzeWNvbWpJCjZzdWdnZXN0SWRJbXBvcnQ3YTNkYmM1NS05Zjg5LTQzMTgtOWVmOC1mNTFiZjFkYjg1MmNfMTgSD1RlYW0gTG9nb3BzeWNvbWpLCjZzdWdnZXN0SWRJbXBvcnQ3YTNkYmM1NS05Zjg5LTQzMTgtOWVmOC1mNTFiZjFkYjg1MmNfMTYSEUp1bGllIEd1aWxsZW1pbm90aksKNnN1Z2dlc3RJZEltcG9ydDdhM2RiYzU1LTlmODktNDMxOC05ZWY4LWY1MWJmMWRiODUyY18xNxIRSnVsaWUgR3VpbGxlbWlub3RqSAo1c3VnZ2VzdElkSW1wb3J0N2EzZGJjNTUtOWY4OS00MzE4LTllZjgtZjUxYmYxZGI4NTJjXzcSD1RlYW0gTG9nb3BzeWNvbWpLCjZzdWdnZXN0SWRJbXBvcnQ3YTNkYmM1NS05Zjg5LTQzMTgtOWVmOC1mNTFiZjFkYjg1MmNfMTISEUp1bGllIEd1aWxsZW1pbm90akgKNXN1Z2dlc3RJZEltcG9ydDdhM2RiYzU1LTlmODktNDMxOC05ZWY4LWY1MWJmMWRiODUyY18zEg9UZWFtIExvZ29wc3ljb21qSAo1c3VnZ2VzdElkSW1wb3J0N2EzZGJjNTUtOWY4OS00MzE4LTllZjgtZjUxYmYxZGI4NTJjXzkSD1RlYW0gTG9nb3BzeWNvbWpLCjZzdWdnZXN0SWRJbXBvcnQ3YTNkYmM1NS05Zjg5LTQzMTgtOWVmOC1mNTFiZjFkYjg1MmNfMTMSEUp1bGllIEd1aWxsZW1pbm90aksKNnN1Z2dlc3RJZEltcG9ydDdhM2RiYzU1LTlmODktNDMxOC05ZWY4LWY1MWJmMWRiODUyY18xNBIRSnVsaWUgR3VpbGxlbWlub3RqSAo1c3VnZ2VzdElkSW1wb3J0N2EzZGJjNTUtOWY4OS00MzE4LTllZjgtZjUxYmYxZGI4NTJjXzESD1RlYW0gTG9nb3BzeWNvbWpLCjZzdWdnZXN0SWRJbXBvcnQ3YTNkYmM1NS05Zjg5LTQzMTgtOWVmOC1mNTFiZjFkYjg1MmNfMTUSEUp1bGllIEd1aWxsZW1pbm90akkKNnN1Z2dlc3RJZEltcG9ydDdhM2RiYzU1LTlmODktNDMxOC05ZWY4LWY1MWJmMWRiODUyY18xMBIPVGVhbSBMb2dvcHN5Y29takgKNXN1Z2dlc3RJZEltcG9ydDdhM2RiYzU1LTlmODktNDMxOC05ZWY4LWY1MWJmMWRiODUyY182Eg9UZWFtIExvZ29wc3ljb21yITFRWTQ1dENObTBXQU8tVUhOMW1TemtEMWtMUXVGTjgxbA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>467</Words>
+  <Characters>2663</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3124</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>2</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>17a36661-6105-435d-bef4-cde7eb1236ab</vt:lpwstr>
+  </property>
+</Properties>
+</file>