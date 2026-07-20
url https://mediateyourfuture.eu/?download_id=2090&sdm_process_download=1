--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -1,4103 +1,2101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009F4C28" w:rsidRDefault="005660F3" w14:paraId="00000001" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="00000001" w14:textId="4EC0150E" w:rsidR="009F4C28" w:rsidRPr="000A74D9" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A74D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>MATRICE DES RÔLES ET RESPONSABILITÉS (RACI)</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="-377465705"/>
-          <w:tag w:val="goog_rdk_0"/>
-[...2 lines deleted...]
-          </w:placeholder>
         </w:sdtPr>
-        <w:sdtContent>
-[...1 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_1"/>
           <w:id w:val="-1933348928"/>
-          <w:tag w:val="goog_rdk_1"/>
-[...2 lines deleted...]
-          </w:placeholder>
         </w:sdtPr>
-        <w:sdtContent>
-[...1 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="793031044"/>
-          <w:tag w:val="goog_rdk_2"/>
-[...2 lines deleted...]
-          </w:placeholder>
         </w:sdtPr>
-        <w:sdtContent>
-[...1 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_3"/>
           <w:id w:val="520547081"/>
-          <w:tag w:val="goog_rdk_3"/>
-[...2 lines deleted...]
-          </w:placeholder>
         </w:sdtPr>
-        <w:sdtContent>
-[...1 lines deleted...]
-        </w:sdtContent>
+        <w:sdtContent/>
       </w:sdt>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="1AADFC91" w:rsidR="009F4C28" w:rsidRDefault="009F4C28"/>
+    <w:p w14:paraId="00000003" w14:textId="665D143F" w:rsidR="009F4C28" w:rsidRDefault="008B0589">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0589">
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT </w:t>
+      </w:r>
       <w:r w:rsidR="69245A1C">
-        <w:rPr/>
-[...52 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="31A17A9D" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69245A1C" w:rsidR="69245A1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dans les </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve">Dans les projets collaboratifs, les malentendus proviennent souvent d’un manque de clarté </w:t>
+      </w:r>
+      <w:r w:rsidR="00F941DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>projets</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>quant à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...180 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:t xml:space="preserve"> la répartition des rôles plutôt que d’un manque de motivation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69245A1C" w:rsidR="69245A1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...136 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:t>La matrice RACI aide les équipes à définir clairement qui fait quoi, qui décide et qui doit être informé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="4BDF184D" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_heading=h.jupz5y4n0ymh" w:id="4"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.jupz5y4n0ymh"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pour les animateurs jeunesse, les </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve">Pour les </w:t>
+      </w:r>
+      <w:r w:rsidR="00F941DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>éducateurs</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>professionnels du secteur de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et les équipes de </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve"> jeunesse</w:t>
+      </w:r>
+      <w:r w:rsidR="00F941DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>projet</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve"> ou de l'éducation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve"> et les équipes de projet impliqués dans la médiation culturelle ou des projets participatifs, la matrice RACI</w:t>
+      </w:r>
+      <w:r w:rsidR="00F941DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>impliqués</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dans la </w:t>
-[...147 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69245A1C" w:rsidR="69245A1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Clarifie</w:t>
-[...59 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:t>Clarifie les responsabilités au sein de l’équipe,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69245A1C" w:rsidR="69245A1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Évite</w:t>
-[...103 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:t>Évite les doublons ou les tâches oubliées,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="2143F2B2" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69245A1C" w:rsidR="69245A1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Facilite</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>Fa</w:t>
+      </w:r>
+      <w:r w:rsidR="00F941DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la collaboration entre les </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>vorise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>partenaires</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F941DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:t>une</w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaboration </w:t>
+      </w:r>
+      <w:r w:rsidR="00F941DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plus fluide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>entre les partenaires,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69245A1C" w:rsidR="69245A1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Réduit</w:t>
-[...37 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:t>Réduit les conflits et la frustration,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69245A1C" w:rsidR="69245A1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Renforce</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:t>Renforce la responsabilisation et la prise de décision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="68DB79F5" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="00124C9A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> la </w:t>
-[...244 lines deleted...]
-    <w:p w:rsidR="009F4C28" w:rsidRDefault="005660F3" w14:paraId="0000000E" w14:textId="77777777">
+        <w:t>Une répartition claire des rôles rend les projets plus efficaces, plus inclusifs et plus faciles à gérer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="005660F3">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0000E8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="69245A1C" w:rsidP="69245A1C" w:rsidRDefault="69245A1C" w14:paraId="0C8F7859" w14:textId="3AD337D5">
-[...36 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0C8F7859" w14:textId="3821E9C5" w:rsidR="69245A1C" w:rsidRDefault="69245A1C" w:rsidP="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94512">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="3246493C" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>RACI signifie</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94512">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="5EAC5047" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="00103F42" w:rsidP="00103F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:pBdr>
-[...44 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">R </w:t>
+      </w:r>
+      <w:r w:rsidR="70F62BF0" w:rsidRPr="00103F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>– Responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3197">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="4D10A930" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="00103F42" w:rsidP="00103F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE77BA" w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> ou les</w:t>
+      </w:r>
+      <w:r w:rsidR="69245A1C" w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> personnes </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE77BA" w:rsidRPr="00103F42">
+        <w:t>réalisant</w:t>
+      </w:r>
+      <w:r w:rsidR="69245A1C" w:rsidRPr="00103F42">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="69245A1C">
-[...21 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00AE77BA" w:rsidRPr="00103F42">
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="69245A1C" w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> tâche</w:t>
+      </w:r>
+      <w:r w:rsidR="008411BD" w:rsidRPr="00103F42">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="5880D526" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="003E7F6E" w:rsidP="00103F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:pBdr>
-[...75 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A – A</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE77BA" w:rsidRPr="00103F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pprobateur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="74672AE4" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="69245A1C" w:rsidP="00103F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve">La personne </w:t>
+      </w:r>
+      <w:r w:rsidR="008411BD" w:rsidRPr="00103F42">
         <w:t xml:space="preserve">qui </w:t>
       </w:r>
-      <w:r w:rsidR="69245A1C">
-[...28 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>pren</w:t>
+      </w:r>
+      <w:r w:rsidR="008411BD" w:rsidRPr="00103F42">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> la décision finale et </w:t>
+      </w:r>
+      <w:r w:rsidR="008411BD" w:rsidRPr="00103F42">
+        <w:t>veille à ce que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> la tâche soit </w:t>
+      </w:r>
+      <w:r w:rsidR="008411BD" w:rsidRPr="00103F42">
+        <w:t>achevée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4C28" w:rsidP="003E7F6E" w:rsidRDefault="005660F3" w14:paraId="00000015" w14:textId="5FEC81CA">
-      <w:pPr>
+    <w:p w14:paraId="00000015" w14:textId="41EE907E" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="003E7F6E" w:rsidP="00103F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:pBdr>
-[...99 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C – Consult</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE77BA" w:rsidRPr="00103F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3197">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FFF2EA" w14:textId="77777777" w:rsidR="00103F42" w:rsidRDefault="69245A1C" w:rsidP="00103F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve">Les personnes </w:t>
+      </w:r>
+      <w:r w:rsidR="00720AE1" w:rsidRPr="00103F42">
+        <w:t>donnant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> leur avis</w:t>
+      </w:r>
+      <w:r w:rsidR="00720AE1" w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> ou leur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve">expertise avant </w:t>
+      </w:r>
+      <w:r w:rsidR="00720AE1" w:rsidRPr="00103F42">
+        <w:t xml:space="preserve">toute prise de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>décision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="02796234" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="00103F42" w:rsidP="00103F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:pBdr>
-[...112 lines deleted...]
-    <w:p w:rsidR="009F4C28" w:rsidRDefault="005660F3" w14:paraId="0000001A" w14:textId="1E22AB1E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7F6E" w:rsidRPr="00103F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>– Informé</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3197">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="0D402154" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="69245A1C" w:rsidP="00103F42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>Les personnes devant être informées de</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC50FC" w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> progr</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC50FC" w:rsidRPr="00103F42">
+        <w:t>ession</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve"> ou des résultats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="009F4C28">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="0D5B3845" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69245A1C" w:rsidR="69245A1C">
-[...9 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Etapes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6176A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="157E29D2" w:rsidR="009F4C28" w:rsidRPr="00135A86" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-[...157 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135A86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/ Dressez la liste des tâches ou activités </w:t>
+      </w:r>
+      <w:r w:rsidR="00135A86" w:rsidRPr="00135A86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>essentielles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="2CE8A0DE" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>Par exemple</w:t>
+      </w:r>
+      <w:r w:rsidR="00135A86">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>: création de contenu, animation d'ateliers, communication, évaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRPr="00135A86" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-[...202 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135A86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2/ Identifiez les membres de l'équipe ou les partenaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>Incluez le personnel, les bénévoles, les artistes, les jeunes participants ou les partenaires extérieurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRPr="00135A86" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-[...184 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135A86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3/ Attribuez les lettres R, A, C et I à chaque tâche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="6CCF06A2" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve">Chaque tâche doit avoir au moins un </w:t>
+      </w:r>
+      <w:r w:rsidR="00135A86">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t xml:space="preserve">esponsable et un </w:t>
+      </w:r>
+      <w:r w:rsidR="00135A86">
+        <w:t>Approbateur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="59CC63DD" w:rsidR="009F4C28" w:rsidRPr="00135A86" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-[...193 lines deleted...]
-        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135A86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/ Partagez la matrice avec </w:t>
+      </w:r>
+      <w:r w:rsidR="00590B08">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l'ensemble de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135A86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'équipe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>Afin que chacun comprenne son rôle et ce qu'on attend de lui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRPr="00135A86" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-[...169 lines deleted...]
-    <w:p w:rsidR="009F4C28" w:rsidRDefault="005660F3" w14:paraId="00000025" w14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135A86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5/ Mettez-la à jour si nécessaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRPr="00103F42" w:rsidRDefault="69245A1C" w:rsidP="00135A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.owf96j3wc3cl"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00103F42">
+        <w:t>Les rôles peuvent évoluer au cours du projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="005660F3">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0000E8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4C28" w:rsidRDefault="005660F3" w14:paraId="00000026" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>CONSEILS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="2425A410" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/ Une tâche = un </w:t>
+      </w:r>
+      <w:r w:rsidR="000A54D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Approbateur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="575E69A8" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cela permet d'éviter </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3472">
+        <w:t>les</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> confusion</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3472">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3472">
+        <w:t>les</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> retard</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3472">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628AF628" w14:textId="77777777" w:rsidR="001D3103" w:rsidRDefault="001D3103" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000029" w14:textId="75BBF2E5" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/ Ne surchargez pas une </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80E38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">même </w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>personne avec trop de rôles «</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80E38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80E38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="478DD3DD" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Répartissez </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3197">
+        <w:t>équitablement les responsabilités</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pour éviter l'épuisement professionnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB4A845" w14:textId="77777777" w:rsidR="001D3103" w:rsidRDefault="001D3103" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3/ Impliquez les jeunes lorsque cela est pertinent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="6B38D1C9" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ils peuvent être </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3197">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">esponsables ou </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3197">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">onsultés, et pas </w:t>
+      </w:r>
+      <w:r w:rsidR="00833713">
+        <w:t>uniquement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3197">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nformés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245CDC4F" w14:textId="77777777" w:rsidR="001D3103" w:rsidRDefault="001D3103" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4/ Veillez à ce que la matrice reste simple</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Un tableau clair est plus efficace que de longues explications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0CD19F" w14:textId="77777777" w:rsidR="001D3103" w:rsidRDefault="001D3103" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="69245A1C" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69245A1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5/ Utilisez la matrice RACI comme outil de discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000030" w14:textId="219D1C62" w:rsidR="009F4C28" w:rsidRDefault="00604917" w:rsidP="001D3103">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ce</w:t>
+      </w:r>
       <w:r w:rsidR="69245A1C">
-        <w:rPr/>
-[...43 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> n’est pas seulement </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un outil administratif </w:t>
+      </w:r>
       <w:r w:rsidR="69245A1C">
-        <w:rPr/>
-        <w:t xml:space="preserve">Cela </w:t>
+        <w:t>: elle aide les équipes à parler ouvertement des rôles, d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es rapports de</w:t>
       </w:r>
       <w:r w:rsidR="69245A1C">
-        <w:rPr/>
-[...539 lines deleted...]
-    <w:p w:rsidR="009F4C28" w:rsidRDefault="009F4C28" w14:paraId="00000031" w14:textId="77777777">
+        <w:t xml:space="preserve"> pouvoir et de la prise de décision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="009F4C28">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009F4C28">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...245 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005660F3" w:rsidRDefault="005660F3" w14:paraId="6B22D2C8" w14:textId="77777777">
+    <w:p w14:paraId="2A39A0F8" w14:textId="77777777" w:rsidR="009B1F8A" w:rsidRDefault="009B1F8A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005660F3" w:rsidRDefault="005660F3" w14:paraId="594322F7" w14:textId="77777777">
+    <w:p w14:paraId="76135FB5" w14:textId="77777777" w:rsidR="009B1F8A" w:rsidRDefault="009B1F8A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Noto Sans Symbols">
-    <w:charset w:val="00"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{197AEB12-AE4F-4D66-BFC3-5E9CE83EA7C2}" r:id="rId1"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{1C230EAD-8497-4190-8374-61CFB51EB6EA}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{7280CB06-C92B-41F8-8A1A-02661D144889}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{A7737EF2-99F3-4C4F-9A9E-607F97988C32}"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular w:fontKey="{AC871A07-6AA1-430E-BCBB-1DAF81D9B871}" r:id="rId2"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{FD64B71F-157B-49C1-9188-A6E75AA68D1A}" r:id="rId4"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{20D8DC46-AB83-4575-AC03-9FDB99B55D6C}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...1 lines deleted...]
-    <w:embedBold w:fontKey="{9A12B6B4-04A4-4BC3-83BF-F6E0240CC2A6}" r:id="rId6"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{AF86BB89-D978-46EF-82A7-A100FE7B0025}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{A3ED3B75-34CC-4987-8B0E-41D780713D8F}"/>
   </w:font>
   <w:font w:name="Lexend Black">
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{D53CB671-D756-41D3-8070-E6E0FD2811BD}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{2D9E005E-28A1-438B-89BB-CE0FED533BB9}" r:id="rId8"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{54DDCAF6-4E48-47C9-A7E0-ED2D7A6A12BC}"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{FD8C7A0A-E80F-4ED8-9CE8-0EFBD245B297}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{2A6A428D-9FE4-4E43-B905-01C2485D87F0}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="009F4C28" w:rsidRDefault="005660F3" w14:paraId="0000003A" w14:textId="77777777">
+  <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="005660F3">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009F4C28" w:rsidRDefault="009F4C28" w14:paraId="0000003B" w14:textId="77777777"/>
+  <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="009F4C28"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-      <w:tab/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000036" w14:textId="4F0B5A08" w:rsidR="009F4C28" w:rsidRDefault="00706D9D">
+    <w:r w:rsidRPr="008D117E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6FBEABFC" wp14:editId="381F37D5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2186940</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>88900</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4229553" cy="988480"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Rectangle 12"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4229553" cy="988480"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:sysClr val="window" lastClr="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="503DC381" w14:textId="77777777" w:rsidR="00706D9D" w:rsidRPr="00AA56D2" w:rsidRDefault="00706D9D" w:rsidP="00706D9D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6C820D0B" w14:textId="77777777" w:rsidR="00706D9D" w:rsidRPr="00AA56D2" w:rsidRDefault="00706D9D" w:rsidP="00706D9D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                              <w:lang w:eastAsia="fr-FR"/>
+                            </w:rPr>
+                            <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="6FBEABFC" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:172.2pt;margin-top:7pt;width:333.05pt;height:77.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1WJD9zgEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XhJSaCEirKpdUVVa&#10;tUjbfoBxbGLJ8bgeQ8Lfd2xYoO1bVR7MXOwzZ85MVg9jb9lRBTTgGj6dlJwpJ6E1bt/wH9837xac&#10;YRSuFRacavhJIX9Yv32zGnytKujAtiowAnFYD77hXYy+LgqUneoFTsArR0kNoReR3LAv2iAGQu9t&#10;UZXlh2KA0PoAUiFS9Omc5OuMr7WS8ZvWqCKzDSduMZ8hn7t0FuuVqPdB+M7ICw3xDyx6YRwVvUI9&#10;iSjYIZi/oHojAyDoOJHQF6C1kSr3QN1Myz+6eemEV7kXEgf9VSb8f7Dy6/HFbwPJMHiskczUxahD&#10;n/6JHxuzWKerWGqMTFJwVlXL+fw9Z5Jyy8VitshqFrfXPmD8rKBnyWh4oGFkjcTxGSNVpKuvV1Ix&#10;BGvajbE2Oyd8tIEdBc2Nxt3CwJkVGCnY8E3+pdkRxG/PrEuPHSSYczpFiltvyYrjbrw0vIP2tA0M&#10;vdwYIvlMFbYi0AZMORtoKxqOPw8iKCr+xZHsy+msmtMaZWc2/1jSToX7zO4+I5zsgPhGzs7mY8yr&#10;d+b46RBBmyxEYnWmciFL087NXTYzrdO9n2/dvp/1LwAAAP//AwBQSwMEFAAGAAgAAAAhACFsNtjg&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU0hLCXEqfk+VKtFWhaMb&#10;b5OIeB3ZThrenu0JbjuaT7Mz+XK0rRjQh8aRgukkAYFUOtNQpWC3fb9ZgAhRk9GtI1TwgwGWxeVF&#10;rjPjTvSBwyZWgkMoZFpBHWOXSRnKGq0OE9chsXd03urI0lfSeH3icNvK2ySZS6sb4g+17vClxvJ7&#10;01sF/rX57IeZNdXq+Pa13z6v3cKtlbq+Gp8eQUQc4x8M5/pcHQrudHA9mSBaBXdpmjLKRsqbzkAy&#10;TWYgDnzNH+5BFrn8v6H4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHVYkP3OAQAAhwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACFsNtjgAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" fillcolor="window" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="503DC381" w14:textId="77777777" w:rsidR="00706D9D" w:rsidRPr="00AA56D2" w:rsidRDefault="00706D9D" w:rsidP="00706D9D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="6C820D0B" w14:textId="77777777" w:rsidR="00706D9D" w:rsidRPr="00AA56D2" w:rsidRDefault="00706D9D" w:rsidP="00706D9D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                        <w:lang w:eastAsia="fr-FR"/>
+                      </w:rPr>
+                      <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0D0D01B3" wp14:anchorId="148B39E3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="538A3103" wp14:editId="2B5E5D21">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>2171700</wp:posOffset>
+            <wp:posOffset>-114935</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>161925</wp:posOffset>
+            <wp:posOffset>221615</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="4239217" cy="819264"/>
+          <wp:extent cx="2315210" cy="520065"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1198221086" name="drawing" title="Rectangle 4, Zone de texte"/>
-[...4 lines deleted...]
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <wp:docPr id="6" name="image1.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1198221086" name="Picture 1198221086"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="6" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1700311867">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4239217" cy="819264"/>
-[...52 lines deleted...]
-                    <a:ext cx="2315420" cy="625163"/>
+                    <a:ext cx="2315210" cy="520065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="005660F3">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="009F4C28" w:rsidP="7CF1E8F5" w:rsidRDefault="005660F3" w14:paraId="00000037" w14:textId="01556CAA">
+  <w:p w14:paraId="00000037" w14:textId="36900B39" w:rsidR="009F4C28" w:rsidRDefault="009F4C28" w:rsidP="7CF1E8F5"/>
+  <w:p w14:paraId="00000038" w14:textId="57175DFA" w:rsidR="009F4C28" w:rsidRDefault="009F4C28"/>
+  <w:p w14:paraId="00000039" w14:textId="0A074289" w:rsidR="009F4C28" w:rsidRDefault="00706D9D" w:rsidP="00706D9D">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5160"/>
+      </w:tabs>
     </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="009F4C28" w:rsidRDefault="009F4C28" w14:paraId="00000038" w14:textId="77777777"/>
-  <w:p w:rsidR="009F4C28" w:rsidRDefault="009F4C28" w14:paraId="00000039" w14:textId="77777777"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005660F3" w:rsidRDefault="005660F3" w14:paraId="22F75FAC" w14:textId="77777777">
+    <w:p w14:paraId="2CB3560D" w14:textId="77777777" w:rsidR="009B1F8A" w:rsidRDefault="009B1F8A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005660F3" w:rsidRDefault="005660F3" w14:paraId="2946C3F3" w14:textId="77777777">
+    <w:p w14:paraId="4876663F" w14:textId="77777777" w:rsidR="009B1F8A" w:rsidRDefault="009B1F8A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="009F4C28" w:rsidP="69245A1C" w:rsidRDefault="009F4C28" w14:paraId="00000032" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="009F4C28" w:rsidP="69245A1C">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009F4C28" w:rsidP="69245A1C" w:rsidRDefault="005660F3" w14:paraId="00000033" w14:textId="77777777">
+  <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="005660F3" w:rsidP="69245A1C">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline wp14:editId="085F0713" wp14:anchorId="33CA43AC">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33CA43AC" wp14:editId="085F0713">
           <wp:extent cx="2728501" cy="1238833"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="image2.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr/>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image2.png" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="009F4C28" w:rsidP="69245A1C" w:rsidRDefault="009F4C28" w14:paraId="00000034" w14:textId="77777777">
+  <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="009F4C28" w:rsidP="69245A1C">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009F4C28" w:rsidP="69245A1C" w:rsidRDefault="009F4C28" w14:paraId="00000035" w14:textId="77777777">
+  <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="009F4C28" w:rsidRDefault="009F4C28" w:rsidP="69245A1C">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12DE0E83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E4A55E2"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19003A87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C20ADAC"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DC02CA90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="I"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A08666D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4166,51 +2164,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C2D2092"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4279,164 +2277,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21E8772E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36581D98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4505,51 +2503,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5700A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D376E55E"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E055873"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4618,164 +2729,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ECC74A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67AF0091"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -4844,215 +2955,377 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77386F24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="155A83B4"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1401564792">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="287200092">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2139562132">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="624510747">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2139562132">
+  <w:num w:numId="5" w16cid:durableId="1792090893">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1635598088">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="624510747">
+  <w:num w:numId="7" w16cid:durableId="326135975">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1479225726">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="475345488">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="941113305">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1792090893">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="11" w16cid:durableId="1736971039">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F4C28"/>
+    <w:rsid w:val="000757EA"/>
     <w:rsid w:val="00092A9E"/>
+    <w:rsid w:val="000A54D1"/>
+    <w:rsid w:val="000A74D9"/>
+    <w:rsid w:val="00103F42"/>
+    <w:rsid w:val="00124C9A"/>
+    <w:rsid w:val="00135A86"/>
+    <w:rsid w:val="001B3197"/>
+    <w:rsid w:val="001D3103"/>
+    <w:rsid w:val="00264856"/>
     <w:rsid w:val="003E7F6E"/>
+    <w:rsid w:val="00462855"/>
     <w:rsid w:val="005660F3"/>
+    <w:rsid w:val="00590B08"/>
+    <w:rsid w:val="005C5ECB"/>
+    <w:rsid w:val="00604917"/>
+    <w:rsid w:val="00706D9D"/>
+    <w:rsid w:val="00720AE1"/>
+    <w:rsid w:val="00833713"/>
+    <w:rsid w:val="008411BD"/>
+    <w:rsid w:val="008B0589"/>
     <w:rsid w:val="00971D9C"/>
+    <w:rsid w:val="009B1F8A"/>
+    <w:rsid w:val="009B7D61"/>
     <w:rsid w:val="009F4C28"/>
+    <w:rsid w:val="00A80E38"/>
+    <w:rsid w:val="00AE77BA"/>
+    <w:rsid w:val="00C94512"/>
+    <w:rsid w:val="00D6176A"/>
+    <w:rsid w:val="00EC3472"/>
+    <w:rsid w:val="00F17888"/>
+    <w:rsid w:val="00F941DD"/>
+    <w:rsid w:val="00FC50FC"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="69245A1C"/>
     <w:rsid w:val="70F62BF0"/>
     <w:rsid w:val="7CF1E8F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A584743"/>
   <w15:docId w15:val="{955FFB5B-3F15-4F39-8954-2AFB59EB0D73}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5208,52 +3481,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5320,309 +3593,369 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
     <w:rPr>
-      <w:noProof w:val="0"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:cs="Lexend ExtraBold"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="0F4761"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Lexend Black" w:cs="Lexend Black"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Lexend Black" w:hAnsi="Lexend Black" w:cs="Lexend Black"/>
+      <w:smallCaps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal00">
     <w:name w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="69245A1C"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commentaire">
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="CommentaireCar"/>
     <w:rsid w:val="69245A1C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentaireCar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Commentaire"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marquedecommentaire">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00706D9D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00706D9D"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00706D9D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00706D9D"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00103F42"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="rId1700311867" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5925,46 +4258,61 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjpT/Fv93ltIlwzeaWD6ep4Ff4zAg==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCMm0tQURzWRAIGgtBQUFCMm0tQURzWRonCgExEiIKIAgEKhwKC0FBQUIybS1BRHNZEAgaC0FBQUIybS1BRHNjGicKATISIgogCAQqHAoLQUFBQjJtLUFEc1kQCBoLQUFBQjJtLUFEc2caJwoBMxIiCiAIBCocCgtBQUFCMm0tQURzWRAIGgtBQUFCMm0tQURzayKOFwoLQUFBQjJtLUFEc1kS5BYKC0FBQUIybS1BRHNZEgtBQUFCMm0tQURzWRqEBQoJdGV4dC9odG1sEvYEVGhpcyBvbmUgaXMgdmVyeSBjbG9zZSB0byB0aGUgb25lIGNyZWF0ZWQgYnkgQVJURVJJQS48YnI+PGEgaHJlZj0iaHR0cHM6Ly93d3cuZ29vZ2xlLmNvbS91cmw/cT1odHRwczovL3d3dy5kcm9wYm94LmNvbS9zY2wvZmkvOTFxbXZ4ODJqcGNvdWs5eDZpemFvL1NNQVJULWluZGljYXRvcnMuZG9jeD9ybGtleSUzRHhtYTN4NnRpMnNsbzkwdGJyaGQ4ajI2NnUlMjZzdCUzRHplcnpsNHp6JTI2ZGwlM0QwJmFtcDtzYT1EJmFtcDtzb3VyY2U9ZG9jcyZhbXA7dXN0PTE3NzQ2MjkzMzI1OTcxMjEmYW1wO3VzZz1BT3ZWYXcxUTFRUXp4U0xBVl9POVoxTXRvR2FlIiBkYXRhLXJhd2hyZWY9Imh0dHBzOi8vd3d3LmRyb3Bib3guY29tL3NjbC9maS85MXFtdng4MmpwY291azl4Nml6YW8vU01BUlQtaW5kaWNhdG9ycy5kb2N4P3Jsa2V5PXhtYTN4NnRpMnNsbzkwdGJyaGQ4ajI2NnUmYW1wO3N0PXplcnpsNHp6JmFtcDtkbD0wIiB0YXJnZXQ9Il9ibGFuayI+aHR0cHM6Ly93d3cuZHJvcGJveC5jb20vc2NsL2ZpLzkxcW12eDgyanBjb3VrOXg2aXphby9TTUFSVC1pbmRpY2F0b3JzLmRvY3g/cmxrZXk9eG1hM3g2dGkyc2xvOTB0YnJoZDhqMjY2dSZhbXA7c3Q9emVyemw0enomYW1wO2RsPTA8L2E+PGJyPjxicj4oU2FuZHkpIskBCgp0ZXh0L3BsYWluEroBVGhpcyBvbmUgaXMgdmVyeSBjbG9zZSB0byB0aGUgb25lIGNyZWF0ZWQgYnkgQVJURVJJQS4KaHR0cHM6Ly93d3cuZHJvcGJveC5jb20vc2NsL2ZpLzkxcW12eDgyanBjb3VrOXg2aXphby9TTUFSVC1pbmRpY2F0b3JzLmRvY3g/cmxrZXk9eG1hM3g2dGkyc2xvOTB0YnJoZDhqMjY2dSZzdD16ZXJ6bDR6eiZkbD0wCgooU2FuZHkpKkcKDkZlcm1hdCBTY2llbmNlGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgzPyftzM4wPL2t7szQpIECgtBQUFCMm0tQURzYxILQUFBQjJtLUFEc1kaawoJdGV4dC9odG1sEl5TYW1lIG9ic2VydmF0aW9uLiBQZXJoYXBzIGl0IHdvdWxkIGJlIHdvcnRoIGRpZmZlcmVudGlhdGluZyB0aGVtLjxicj4LKE1hcnRpbmEgLSB0ZWFtIE1hbGFrb3MpImkKCnRleHQvcGxhaW4SW1NhbWUgb2JzZXJ2YXRpb24uIFBlcmhhcHMgaXQgd291bGQgYmUgd29ydGggZGlmZmVyZW50aWF0aW5nIHRoZW0uCgsoTWFydGluYSAtIHRlYW0gTWFsYWtvcykqSQoQTWFydGluYSBCaWFnaW9saRo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4P6f6rkzOOD+n+q5M3JLChBNYXJ0aW5hIEJpYWdpb2xpGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAWASXlNhbWUgb2JzZXJ2YXRpb24uIFBlcmhhcHMgaXQgd291bGQgYmUgd29ydGggZGlmZmVyZW50aWF0aW5nIHRoZW0uPGJyPgsoTWFydGluYSAtIHRlYW0gTWFsYWtvcymwAQC4AQHIAQBC5QIKC0FBQUIybS1BRHNnEgtBQUFCMm0tQURzWRoxCgl0ZXh0L2h0bWwSJFllcywgaW5kZWVkLCB0aGV54oCZcmUgdmVyeSBzaW1pbGFyLiIyCgp0ZXh0L3BsYWluEiRZZXMsIGluZGVlZCwgdGhleeKAmXJlIHZlcnkgc2ltaWxhci4qSAoPVGVhbSBMb2dvcHN5Y29tGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgnfO3uzM44J3zt7szckoKD1RlYW0gTG9nb3BzeWNvbRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgEmEiRZZXMsIGluZGVlZCwgdGhleeKAmXJlIHZlcnkgc2ltaWxhci6wAQC4AQHIAQBCwQIKC0FBQUIybS1BRHNrEgtBQUFCMm0tQURzWRolCgl0ZXh0L2h0bWwSGFJldmlld2VkIGJ5IEVMQU4gKEFuaWEpLiImCgp0ZXh0L3BsYWluEhhSZXZpZXdlZCBieSBFTEFOIChBbmlhKS4qSAoPVGVhbSBMb2dvcHN5Y29tGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDA8va3uzM4wPL2t7szckoKD1RlYW0gTG9nb3BzeWNvbRo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgEaEhhSZXZpZXdlZCBieSBFTEFOIChBbmlhKS6wAQC4AQHIAQBySQoORmVybWF0IFNjaWVuY2UaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoB+QQS9gRUaGlzIG9uZSBpcyB2ZXJ5IGNsb3NlIHRvIHRoZSBvbmUgY3JlYXRlZCBieSBBUlRFUklBLjxicj48YSBocmVmPSJodHRwczovL3d3dy5nb29nbGUuY29tL3VybD9xPWh0dHBzOi8vd3d3LmRyb3Bib3guY29tL3NjbC9maS85MXFtdng4MmpwY291azl4Nml6YW8vU01BUlQtaW5kaWNhdG9ycy5kb2N4P3Jsa2V5JTNEeG1hM3g2dGkyc2xvOTB0YnJoZDhqMjY2dSUyNnN0JTNEemVyemw0enolMjZkbCUzRDAmYW1wO3NhPUQmYW1wO3NvdXJjZT1kb2NzJmFtcDt1c3Q9MTc3NDYyOTMzMjU5NzEyMSZhbXA7dXNnPUFPdlZhdzFRMVFRenhTTEFWX085WjFNdG9HYWUiIGRhdGEtcmF3aHJlZj0iaHR0cHM6Ly93d3cuZHJvcGJveC5jb20vc2NsL2ZpLzkxcW12eDgyanBjb3VrOXg2aXphby9TTUFSVC1pbmRpY2F0b3JzLmRvY3g/cmxrZXk9eG1hM3g2dGkyc2xvOTB0YnJoZDhqMjY2dSZhbXA7c3Q9emVyemw0enomYW1wO2RsPTAiIHRhcmdldD0iX2JsYW5rIj5odHRwczovL3d3dy5kcm9wYm94LmNvbS9zY2wvZmkvOTFxbXZ4ODJqcGNvdWs5eDZpemFvL1NNQVJULWluZGljYXRvcnMuZG9jeD9ybGtleT14bWEzeDZ0aTJzbG85MHRicmhkOGoyNjZ1JmFtcDtzdD16ZXJ6bDR6eiZhbXA7ZGw9MDwvYT48YnI+PGJyPihTYW5keSmwAQC4AQHIAQAY4Mz8n7czIMDy9re7MzAAQghraXguY210MDIOaC5qdXB6NXk0bjB5bWgyDmgub3dmOTZqM3djM2NsOAByITF2MDJyLXFHT3lCRkE4aDBpRnhJZjlGclVFNkh3U2hzUA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>386</Words>
+  <Characters>2203</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2584</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...1 lines deleted...]
-  <revision>5</revision>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>bb5d0e72-4602-4809-8f32-682f5dbac568</vt:lpwstr>
+  </property>
+</Properties>
+</file>