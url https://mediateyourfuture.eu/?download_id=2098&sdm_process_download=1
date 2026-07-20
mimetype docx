--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -1,2991 +1,1804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E06A23" w:rsidR="00E06A23" w:rsidP="00E06A23" w:rsidRDefault="46A7537B" w14:paraId="69976D05" w14:textId="493C0491">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nagwek2"/>
+    <w:p w14:paraId="69976D05" w14:textId="0A4B5F1D" w:rsidR="00E06A23" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="00E06A23">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
         <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>GUIDE D’INDICATEURS SMART</w:t>
-[...14 lines deleted...]
-        <w:commentReference w:id="1"/>
+        <w:t>GUIDE D</w:t>
+      </w:r>
+      <w:r w:rsidR="00561600" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>INDICATEURS SMART</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524050" w:rsidP="00657067" w:rsidRDefault="00524050" w14:paraId="2D4264B4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nagwek2"/>
+    <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="003D005D" w:rsidRDefault="00524050" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00657067" w:rsidR="006C62D7" w:rsidP="00657067" w:rsidRDefault="006C62D7" w14:paraId="6F599B63" w14:textId="67DF168E">
-[...4 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="6F599B63" w14:textId="57121267" w:rsidR="006C62D7" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
         <w:t xml:space="preserve">POURQUOI CET OUTIL </w:t>
       </w:r>
-      <w:r w:rsidR="72AB8587">
-[...1 lines deleted...]
-        <w:t>IMPORTE ?</w:t>
+      <w:r w:rsidR="00F51757" w:rsidRPr="003D005D">
+        <w:t>EST-IL IMPORTANT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="40E307A8" w:rsidP="40E307A8" w:rsidRDefault="40E307A8" w14:paraId="4217DEA5" w14:textId="2F57455E">
-[...95 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="4217DEA5" w14:textId="017689C3" w:rsidR="40E307A8" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="00E60BD5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les indicateurs SMART vous aident à définir </w:t>
+      </w:r>
+      <w:r w:rsidR="00155352" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
         </w:rPr>
         <w:t>vos</w:t>
       </w:r>
-      <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
-[...901 lines deleted...]
-        <w:t xml:space="preserve"> de la société civile. </w:t>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objectifs et à mesurer </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30C16" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>votre progression</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de manière claire, structurée et pertinente. Que vous planifiiez un projet étudiant, une activité d’ONG, une initiative communautaire ou un travail universitaire, les indicateurs SMART garantissent que vos objectifs sont réalistes, mesurables et alignés sur vos </w:t>
+      </w:r>
+      <w:r w:rsidR="00527F09" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>finalités générales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Au lieu de </w:t>
+      </w:r>
+      <w:r w:rsidR="00527F09" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>fixer des objectifs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagues ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00527F09" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>excessivement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ambitieux, l’approche SMART transforme vos idées en étapes concrètes que vous pouvez suivre et évaluer. Cet outil est important car il renforce la responsabili</w:t>
+      </w:r>
+      <w:r w:rsidR="00744C8B" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>sation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>, améliore la planification des projets et facilite la démonstration de l’impact — des compétences particulièrement précieuses pour les étudiants et les jeunes travaillant au sein de groupes informels ou d’organisations de la société civile.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524050" w:rsidP="00657067" w:rsidRDefault="00524050" w14:paraId="3F3ABEF8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nagwek2"/>
+    <w:p w14:paraId="3F3ABEF8" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="003D005D" w:rsidRDefault="00524050" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C27DDC" w:rsidRDefault="00C27DDC" w14:paraId="29C29372" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w14:paraId="29C29372" w14:textId="77777777" w:rsidR="00C27DDC" w:rsidRPr="003D005D" w:rsidRDefault="00C27DDC">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0000E8"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D005D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083782E" w:rsidR="006C62D7" w:rsidP="00657067" w:rsidRDefault="006C62D7" w14:paraId="428216F0" w14:textId="66926534">
-[...9 lines deleted...]
-        <w:t>L’UTILISER ?</w:t>
+    <w:p w14:paraId="428216F0" w14:textId="7C337310" w:rsidR="006C62D7" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:lastRenderedPageBreak/>
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="0034436C" w:rsidRPr="003D005D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="006A5DC0" w:rsidRDefault="006A5DC0" w14:paraId="1E772CDF" w14:textId="1E8FE1D9">
-[...67 lines deleted...]
-        <w:t>)</w:t>
+    <w:p w14:paraId="1E772CDF" w14:textId="21F2BC1F" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="006A5DC0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comment l’</w:t>
+      </w:r>
+      <w:r w:rsidR="0034436C" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tiliser</w:t>
+      </w:r>
+      <w:r w:rsidR="0034436C" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>? (</w:t>
+      </w:r>
+      <w:r w:rsidR="0034436C" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">tape par </w:t>
+      </w:r>
+      <w:r w:rsidR="0034436C" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tape)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="363F5ABB" w:rsidRDefault="006A5DC0" w14:paraId="5D012E1E" w14:textId="5B8E8B5A">
+    <w:p w14:paraId="5D012E1E" w14:textId="359EB112" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="363F5ABB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Définissez l’objectif que vous voulez mesurer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006A5DC0" w:rsidRPr="003D005D">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="4B261B7B">
-[...1 lines deleted...]
-        <w:t>Ecrivez un objectif général (ex : améliorer la participation, augmenter la prise de conscience, renforcer les compétences).</w:t>
+      <w:r w:rsidR="00A97EBE" w:rsidRPr="003D005D">
+        <w:t>Rédigez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> un objectif général (</w:t>
+      </w:r>
+      <w:r w:rsidR="007932C7" w:rsidRPr="003D005D">
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>ex</w:t>
+      </w:r>
+      <w:r w:rsidR="007932C7" w:rsidRPr="003D005D">
+        <w:t>emple </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve">: améliorer la participation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C155F5" w:rsidRPr="003D005D">
+        <w:t>accroître</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C155F5" w:rsidRPr="003D005D">
+        <w:t>sensibilisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>, renforcer les compétences).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="4B261B7B" w:rsidRDefault="006A5DC0" w14:paraId="11531D34" w14:textId="1707FE2D">
+    <w:p w14:paraId="11531D34" w14:textId="398A823B" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="4B261B7B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...15 lines deleted...]
-        <w:t>SMART :</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vérifiez que votre indicateur soit SMART</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="006A5DC0" w:rsidRDefault="006A5DC0" w14:paraId="3C94015F" w14:textId="27D45B30">
+    <w:p w14:paraId="3C94015F" w14:textId="646D075C" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="006A5DC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> L'indicateur est-il clair et précis ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S – Spécifique</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> L'indicateur est-il clair et </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:t>ciblé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="006A5DC0" w:rsidRDefault="006A5DC0" w14:paraId="15057D2B" w14:textId="6E770587">
+    <w:p w14:paraId="15057D2B" w14:textId="5FFA8C97" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="006A5DC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Pouvez-vous suivre les progrès à l'aide de chiffres ou de critères observables ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M – Mesurable</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> Pouvez-vous suivre </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:t>la progression</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> à l'aide de chiffres ou de critères observables</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="006A5DC0" w:rsidRDefault="006A5DC0" w14:paraId="0E9FA46E" w14:textId="61936C6D">
+    <w:p w14:paraId="0E9FA46E" w14:textId="51249EA9" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="006A5DC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> L'objectif est-il réaliste compte tenu du temps et des ressources dont vous disposez ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A – Atteignable</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> L'objectif est-il réaliste compte tenu du temps et des ressources dont vous disposez</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72218" w:rsidRPr="003D005D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="191C10F2" w:rsidP="191C10F2" w:rsidRDefault="191C10F2" w14:paraId="7BF02AB4" w14:textId="79F7162C">
+    <w:p w14:paraId="7BF02AB4" w14:textId="735F434B" w:rsidR="191C10F2" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="191C10F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">R – </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B261B7B" w:rsidR="4B261B7B">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Cet indicateur soutient-il clairement l'objectif de votre projet ?</w:t>
+      <w:r w:rsidR="00D63AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « Relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="00D63AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00D63AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pertinent)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72218" w:rsidRPr="003D005D">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>outient-il clairement l'objectif de votre projet</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20353" w:rsidRPr="003D005D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="006A5DC0" w:rsidRDefault="006A5DC0" w14:paraId="7CA1D6EB" w14:textId="06D72A4A">
+    <w:p w14:paraId="7CA1D6EB" w14:textId="0BEE5CF6" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="4B261B7B" w:rsidP="006A5DC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Y a-t-il une échéance ou un calendrier précis ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T – Temporel</w:t>
+      </w:r>
+      <w:r w:rsidR="0026523E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lement défini</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55CB5" w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> Y a-t-il une échéance ou un</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56DD8">
+        <w:t>e période de réalisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t xml:space="preserve"> précis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56DD8">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20353" w:rsidRPr="003D005D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1A6EA2C1" w:rsidP="3A1937A5" w:rsidRDefault="1A6EA2C1" w14:paraId="4746CD96" w14:textId="58D1CB23">
+    <w:p w14:paraId="1B53D1B7" w14:textId="142220FB" w:rsidR="1A6EA2C1" w:rsidRPr="001A559B" w:rsidRDefault="3381E259" w:rsidP="001A559B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> l'indicateur jusqu'à ce qu'il réponde à tous les critères SMART. </w:t>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reformulez l'indicateur jusqu'à ce qu'il réponde à tous les critères SMART.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1A6EA2C1" w:rsidP="1A6EA2C1" w:rsidRDefault="1A6EA2C1" w14:paraId="1B53D1B7" w14:textId="77F1C7B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="1A6B8AD2" w14:textId="4C975CE8" w:rsidR="1A6EA2C1" w:rsidRPr="001A559B" w:rsidRDefault="72AB8587" w:rsidP="00E52E6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A559B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Testez-le avec votre équipe</w:t>
+      </w:r>
+      <w:r w:rsidR="001A559B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A559B">
+        <w:t>Demandez-vous</w:t>
+      </w:r>
+      <w:r w:rsidR="001A559B">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A559B">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A559B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">est-ce que tout le monde comprendrait comment mesurer </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C2E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>cela</w:t>
+      </w:r>
+      <w:r w:rsidR="001A559B" w:rsidRPr="001A559B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A559B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="1A6EA2C1" w:rsidP="3A1937A5" w:rsidRDefault="1A6EA2C1" w14:paraId="55BA0B58" w14:textId="348C0126">
-[...56 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="330DA2F2" w14:textId="3FDCDDB4" w:rsidR="3381E259" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="007E3A64">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D35767">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilisez-le pour suivre </w:t>
+      </w:r>
+      <w:r w:rsidR="001A559B" w:rsidRPr="00D35767">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>la progression</w:t>
+      </w:r>
+      <w:r w:rsidR="001A559B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001A559B">
+        <w:t>Collectez régulièrement des données et évaluez les résultats à l'aune des critères SMART.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1A6EA2C1" w:rsidP="1A6EA2C1" w:rsidRDefault="1A6EA2C1" w14:paraId="1A6B8AD2" w14:textId="3DEE7F00">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2D8CD671" w14:textId="44C06D02" w:rsidR="00D35767" w:rsidRDefault="00D35767">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000E8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="1A6EA2C1" w:rsidP="3A1937A5" w:rsidRDefault="1A6EA2C1" w14:paraId="05A48C88" w14:textId="06C39B7D">
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="10721A2F" w14:textId="7AC63F22" w:rsidR="00F03110" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:lastRenderedPageBreak/>
+        <w:t>CONSEILS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1A6EA2C1" w:rsidP="1A6EA2C1" w:rsidRDefault="1A6EA2C1" w14:paraId="10D43DF9" w14:textId="65889F0C">
-[...223 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="18C8F7F3" w14:textId="6E787397" w:rsidR="3A1937A5" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="0096677B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tableau </w:t>
+      </w:r>
+      <w:r w:rsidR="00836759">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d'élaboration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00836759">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D005D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>indicateurs SMART</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3436"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1213"/>
+        <w:gridCol w:w="3165"/>
+        <w:gridCol w:w="4885"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidTr="3381E259" w14:paraId="0F122C44" w14:textId="77777777">
+      <w:tr w:rsidR="006A5DC0" w:rsidRPr="003D005D" w14:paraId="0F122C44" w14:textId="77777777" w:rsidTr="3381E259">
         <w:trPr>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="3381E259" w:rsidRDefault="006A5DC0" w14:paraId="274D627B" w14:textId="40E17DE9">
+          <w:p w14:paraId="274D627B" w14:textId="64103832" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="0096677B" w:rsidP="3381E259">
             <w:pPr>
-              <w:pStyle w:val="Normalny"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3381E259" w:rsidR="3381E259">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Elément SMART</w:t>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidR="3381E259" w:rsidRPr="003D005D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>lément SMART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="3381E259" w:rsidRDefault="006A5DC0" w14:paraId="5EC7CDD7" w14:textId="2B70BA1A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="3381E259" w:rsidR="3381E259">
+          <w:p w14:paraId="5EC7CDD7" w14:textId="5854447F" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="3381E259" w:rsidP="3381E259">
+            <w:r w:rsidRPr="003D005D">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Questions Guides</w:t>
+              <w:t xml:space="preserve">Questions </w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>directrices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="3230A40C" w14:textId="7C56CABF">
+          <w:p w14:paraId="3230A40C" w14:textId="0386513F" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="3381E259" w:rsidP="00031309">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3381E259" w:rsidR="3381E259">
+            <w:r w:rsidRPr="003D005D">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Vos Notes</w:t>
+              <w:t xml:space="preserve">Vos </w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>otes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidTr="3381E259" w14:paraId="1AA3DCDB" w14:textId="77777777">
+      <w:tr w:rsidR="006A5DC0" w:rsidRPr="003D005D" w14:paraId="1AA3DCDB" w14:textId="77777777" w:rsidTr="3381E259">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="72AB8587" w:rsidRDefault="006A5DC0" w14:paraId="4738E041" w14:textId="3BA5ACDB">
+          <w:p w14:paraId="4738E041" w14:textId="3BA5ACDB" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="72AB8587">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
+            <w:r w:rsidRPr="003D005D">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Spécifique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="3A1937A5" w:rsidRDefault="006A5DC0" w14:paraId="6BFFF640" w14:textId="0958C26F">
+          <w:p w14:paraId="6BFFF640" w14:textId="0BACC30E" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="3381E259" w:rsidP="3A1937A5">
             <w:pPr>
-              <w:pStyle w:val="Normalny"/>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidR="3381E259">
-[...1 lines deleted...]
-              <w:t>Que</w:t>
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve">Que </w:t>
             </w:r>
-            <w:r w:rsidR="3381E259">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="0096677B">
+              <w:t>voulons-nous</w:t>
             </w:r>
-            <w:r w:rsidR="3381E259">
-[...1 lines deleted...]
-              <w:t>voulez</w:t>
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve"> mesurer exactement</w:t>
             </w:r>
-            <w:r w:rsidR="3381E259">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">-vous </w:t>
+            <w:r w:rsidR="0096677B">
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="3381E259">
-[...12 lines deleted...]
-              <w:rPr/>
+            <w:r w:rsidRPr="003D005D">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="5596F0E1" w14:textId="77777777"/>
+          <w:p w14:paraId="5596F0E1" w14:textId="77777777" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="006A5DC0" w:rsidP="00031309"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidTr="3381E259" w14:paraId="0C1A1ED8" w14:textId="77777777">
+      <w:tr w:rsidR="006A5DC0" w:rsidRPr="003D005D" w14:paraId="0C1A1ED8" w14:textId="77777777" w:rsidTr="3381E259">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="72AB8587" w:rsidRDefault="006A5DC0" w14:paraId="1B5C6D5E" w14:textId="05930EE8">
+          <w:p w14:paraId="1B5C6D5E" w14:textId="05930EE8" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="72AB8587">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
+            <w:r w:rsidRPr="003D005D">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Mesurable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="3A1937A5" w:rsidRDefault="006A5DC0" w14:paraId="43DC5E47" w14:textId="4B13DDB4">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Comment allons-nous quantifier le succès ? Quelles données allons-nous </w:t>
+          <w:p w14:paraId="43DC5E47" w14:textId="14B85AAF" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="3381E259" w:rsidP="3A1937A5">
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve">Comment allons-nous quantifier </w:t>
             </w:r>
-            <w:r w:rsidR="3381E259">
-[...1 lines deleted...]
-              <w:t>collecter ?</w:t>
+            <w:r w:rsidR="0096677B">
+              <w:t>la réussite </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t>? Quelles données allons-nous collecter</w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="7819AD4B" w14:textId="77777777"/>
+          <w:p w14:paraId="7819AD4B" w14:textId="77777777" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="006A5DC0" w:rsidP="00031309"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidTr="3381E259" w14:paraId="3A33711E" w14:textId="77777777">
+      <w:tr w:rsidR="006A5DC0" w:rsidRPr="003D005D" w14:paraId="3A33711E" w14:textId="77777777" w:rsidTr="3381E259">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="72AB8587" w:rsidRDefault="006A5DC0" w14:paraId="611DFD0A" w14:textId="4F88EBCD">
+          <w:p w14:paraId="611DFD0A" w14:textId="4F88EBCD" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="72AB8587">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
+            <w:r w:rsidRPr="003D005D">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Atteignable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="3A1937A5" w:rsidRDefault="006A5DC0" w14:paraId="568147CA" w14:textId="55D2E4A9">
-[...6 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="568147CA" w14:textId="788AD9C3" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="3381E259" w:rsidP="3A1937A5">
+            <w:r w:rsidRPr="003D005D">
               <w:t xml:space="preserve">Est-ce réaliste avec nos ressources et </w:t>
             </w:r>
-            <w:r w:rsidR="3381E259">
-[...1 lines deleted...]
-              <w:t>compétences ?</w:t>
+            <w:r w:rsidR="0096677B">
+              <w:t xml:space="preserve">nos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t>compétences</w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="38AC0473" w14:textId="77777777"/>
+          <w:p w14:paraId="38AC0473" w14:textId="77777777" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="006A5DC0" w:rsidP="00031309"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidTr="3381E259" w14:paraId="3C13211B" w14:textId="77777777">
+      <w:tr w:rsidR="006A5DC0" w:rsidRPr="003D005D" w14:paraId="3C13211B" w14:textId="77777777" w:rsidTr="3381E259">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="72AB8587" w:rsidRDefault="006A5DC0" w14:paraId="62874E5C" w14:textId="48B9D6C6">
+          <w:p w14:paraId="62874E5C" w14:textId="095FBC6A" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="0096677B" w:rsidP="72AB8587">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Raccord</w:t>
+              <w:t>« Relevant » (pertinent)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="7BD5FDAE" w14:textId="4C0696AE">
-[...2 lines deleted...]
-              <w:t>Comment cet indicateur soutient le but général ?</w:t>
+          <w:p w14:paraId="7BD5FDAE" w14:textId="0DB431D8" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="3381E259" w:rsidP="00031309">
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve">Comment cet indicateur </w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:t>soutient-il</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:t>l'objectif</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve"> général</w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="5B71E961" w14:textId="77777777"/>
+          <w:p w14:paraId="5B71E961" w14:textId="77777777" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="006A5DC0" w:rsidP="00031309"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidTr="3381E259" w14:paraId="6676F045" w14:textId="77777777">
+      <w:tr w:rsidR="006A5DC0" w:rsidRPr="003D005D" w14:paraId="6676F045" w14:textId="77777777" w:rsidTr="3381E259">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="72AB8587" w:rsidRDefault="006A5DC0" w14:paraId="44E9CDBE" w14:textId="622772EA">
+          <w:p w14:paraId="44E9CDBE" w14:textId="4DAAEF66" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="72AB8587">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
+            <w:r w:rsidRPr="003D005D">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Temporel</w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>lement défini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="3A1937A5" w:rsidRDefault="006A5DC0" w14:paraId="5886D00F" w14:textId="244238E2">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Quand est-ce que le but sera atteint ? Quelle est la </w:t>
+          <w:p w14:paraId="5886D00F" w14:textId="4F83C0A8" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="3381E259" w:rsidP="3A1937A5">
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve">Quand </w:t>
             </w:r>
-            <w:r w:rsidR="3381E259">
-[...1 lines deleted...]
-              <w:t>deadline ?</w:t>
+            <w:r w:rsidR="00A36046">
+              <w:t>l'objectif sera-t-il</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve"> atteint</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36046">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t xml:space="preserve">? Quelle est </w:t>
+            </w:r>
+            <w:r w:rsidR="00A36046">
+              <w:t>l'échéance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="46E8A7B7" w14:textId="77777777"/>
+          <w:p w14:paraId="46E8A7B7" w14:textId="77777777" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="006A5DC0" w:rsidP="00031309"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidTr="3381E259" w14:paraId="48FE6959" w14:textId="77777777">
+      <w:tr w:rsidR="006A5DC0" w:rsidRPr="003D005D" w14:paraId="48FE6959" w14:textId="77777777" w:rsidTr="3381E259">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="3A1937A5" w:rsidRDefault="006A5DC0" w14:paraId="7BEC6A45" w14:textId="1BF88562">
+          <w:p w14:paraId="7BEC6A45" w14:textId="0C069A58" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="72AB8587" w:rsidP="3A1937A5">
             <w:pPr>
-              <w:pStyle w:val="Normalny"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
+            <w:r w:rsidRPr="003D005D">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Indicateur</w:t>
+              <w:t xml:space="preserve">Indicateur SMART </w:t>
             </w:r>
-            <w:r w:rsidRPr="72AB8587" w:rsidR="72AB8587">
+            <w:r w:rsidR="0096677B">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> SMART Final (1-2 phrases)</w:t>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>inal (1</w:t>
+            </w:r>
+            <w:r w:rsidR="0096677B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D005D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 phrases)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="37B5C5CA" w14:textId="77777777"/>
+          <w:p w14:paraId="37B5C5CA" w14:textId="77777777" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="006A5DC0" w:rsidP="00031309"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58F2" w:rsidR="006A5DC0" w:rsidP="00031309" w:rsidRDefault="006A5DC0" w14:paraId="53719F70" w14:textId="77777777"/>
+          <w:p w14:paraId="53719F70" w14:textId="77777777" w:rsidR="006A5DC0" w:rsidRPr="003D005D" w:rsidRDefault="006A5DC0" w:rsidP="00031309"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="006A5DC0" w:rsidR="006C62D7" w:rsidP="006A5DC0" w:rsidRDefault="006C62D7" w14:paraId="59CCF204" w14:textId="5DF0E273">
-[...10 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:p w14:paraId="59CCF204" w14:textId="5DF0E273" w:rsidR="006C62D7" w:rsidRPr="006A5DC0" w:rsidRDefault="006C62D7" w:rsidP="006A5DC0"/>
+    <w:sectPr w:rsidR="006C62D7" w:rsidRPr="006A5DC0">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...112 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00877F25" w:rsidP="00B53DB2" w:rsidRDefault="00877F25" w14:paraId="39CB03E7" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="532058D5" w14:textId="77777777" w:rsidR="00EE2E79" w:rsidRPr="003D005D" w:rsidRDefault="00EE2E79" w:rsidP="00B53DB2">
+      <w:r w:rsidRPr="003D005D">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00877F25" w:rsidP="00B53DB2" w:rsidRDefault="00877F25" w14:paraId="04A8E5EC" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="6CDA002D" w14:textId="77777777" w:rsidR="00EE2E79" w:rsidRPr="003D005D" w:rsidRDefault="00EE2E79" w:rsidP="00B53DB2">
+      <w:r w:rsidRPr="003D005D">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{594B374F-0B90-417D-9203-115F4162961E}" r:id="rId1"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{9F9F7FAE-ACFA-4B85-BE43-D1E8D635C6E2}" r:id="rId3"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{19DBF461-847B-4B8B-B337-C957186850FB}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{E2614528-5135-4472-A4AB-647832308A4F}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{3CC7D95F-5C36-49CD-BFE7-7FEB90B329E4}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{F7943B24-75F7-402B-9CAE-496A045F65A6}" r:id="rId4"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{8BF7B5BA-58A0-4DF0-AC83-8F64DC930F36}" r:id="rId6"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{E8783442-62E7-412E-8D52-F238A72F4096}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{FE038767-0322-454A-9849-0E053F258B7A}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{CF678D90-7AB9-4239-95CD-7B27C48D2750}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{FAB7D78C-30C2-4D4B-929D-D26BAFF70901}" r:id="rId7"/>
-    <w:embedBold w:fontKey="{EC4ABCD0-E4E7-48A7-A19F-47EC3B49FC33}" r:id="rId8"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{5A02887D-FE65-4C86-8157-925BA991712C}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{4D61B5B0-AAB4-430C-A507-1FF58D5D5215}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{88955834-B087-4FF8-B8F4-D4672BEFE034}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{0F36ADB3-F942-4310-A587-27F8695F440D}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{DCB374F1-A90B-4182-94FB-9B82C8A7C0B5}" r:id="rId10"/>
-    <w:embedBold w:fontKey="{9B2907CA-A0E8-46FD-994D-2844C03B4CF8}" r:id="rId11"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{01313F50-20C7-44FC-B2CE-2CB910FA1D37}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{4C338395-2098-4587-825A-8BE16D4EE916}"/>
   </w:font>
   <w:font w:name="Lexend Light">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{2AFA5194-7408-4152-92D0-1741DA92D77E}" r:id="rId12"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{EB19867C-7EB4-4783-AD25-97C35BA28D5C}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{00EC5C22-45C7-40DA-B4EA-AC32D33B907F}" r:id="rId13"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{FCB78616-F1E4-43A0-BBA7-7339EB2B0ACD}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{CAA53BF7-0DA9-4FEF-B4DE-FB96E9068565}" r:id="rId14"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{D7AAD44D-2E63-4137-8313-495F13CA81E8}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="003F379C" w:rsidP="00B53DB2" w:rsidRDefault="00000000" w14:paraId="0DDD83F1" w14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRPr="003D005D" w:rsidRDefault="00000000" w:rsidP="00B53DB2">
+    <w:r w:rsidRPr="003D005D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    <w:r w:rsidRPr="003D005D">
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003D005D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003D005D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F379C" w:rsidP="00B53DB2" w:rsidRDefault="003F379C" w14:paraId="061B749E" w14:textId="77777777"/>
+  <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRPr="003D005D" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-      </w:rPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666E5E82" w14:textId="4E694862" w:rsidR="00910EA0" w:rsidRPr="003D005D" w:rsidRDefault="008214D7" w:rsidP="00B53DB2">
+    <w:r w:rsidRPr="003D005D">
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D11E1B" wp14:editId="0267AA27">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2209165</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>88900</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4220028" cy="982980"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
+              <wp:wrapNone/>
+              <wp:docPr id="630353910" name="Zone de texte 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4220028" cy="982980"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6EB269BD" w14:textId="77777777" w:rsidR="00A86E10" w:rsidRPr="003D005D" w:rsidRDefault="00A86E10" w:rsidP="00A86E10">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003D005D">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="24799F2A" w14:textId="5DF74207" w:rsidR="008214D7" w:rsidRPr="003D005D" w:rsidRDefault="00A86E10" w:rsidP="008214D7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003D005D">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="63D11E1B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:173.95pt;margin-top:7pt;width:332.3pt;height:77.4pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBC/2KfLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5y4aZcYcYosRYYB&#10;QVsgLXpWZCk2IIuapMTOfv0o2Xm022nYRSZFio/vIz27b2tFDsK6CnROR4MhJUJzKCq9y+nry+rL&#10;hBLnmS6YAi1yehSO3s8/f5o1JhMplKAKYQkG0S5rTE5L702WJI6XomZuAEZoNEqwNfOo2l1SWNZg&#10;9Fol6XB4lzRgC2OBC+fw9qEz0nmML6Xg/klKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0pj&#10;0nOoB+YZ2dvqj1B1xS04kH7AoU5AyoqL2AN2Mxp+6GZTMiNiLwiOM2eY3P8Lyx8PG/NsiW+/QYsE&#10;BkAa4zKHl6GfVto6fLFSgnaE8HiGTbSecLwcp8hEikRztE0n6XQScU0ur411/ruAmgQhpxZpiWix&#10;w9p5zIiuJ5eQzIGqilWlVFTCKIilsuTAkETlY4344p2X0qTJ6d3N7TAG1hCed5GVxgSXnoLk223b&#10;N7qF4oj9W+hGwxm+qrDINXP+mVmcBWwZ59s/4SEVYBLoJUpKsL/+dh/8kSK0UtLgbOXU/dwzKyhR&#10;PzSSNx2Nx2EYozK+/ZqiYq8t22uL3tdLwM5HuEmGRzH4e3USpYX6DddgEbKiiWmOuXPqT+LSdxOP&#10;a8TFYhGdcPwM82u9MTyEDkgHCl7aN2ZNz5NHhh/hNIUs+0BX5xtealjsPcgqchkA7lDtccfRjRT3&#10;axZ241qPXpefwfw3AAAA//8DAFBLAwQUAAYACAAAACEAFx9R+eIAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0/DMBCE70j8B2uRuCDqtOkjhDgVQkAlbjQ8xM2NlyQiXkexm4R/z/YEtx3Np9mZ&#10;bDvZVgzY+8aRgvksAoFUOtNQpeC1eLxOQPigyejWESr4QQ/b/Pws06lxI73gsA+V4BDyqVZQh9Cl&#10;UvqyRqv9zHVI7H253urAsq+k6fXI4baViyhaS6sb4g+17vC+xvJ7f7QKPq+qj2c/Pb2N8SruHnZD&#10;sXk3hVKXF9PdLYiAU/iD4VSfq0POnQ7uSMaLVkG83NwwysaSN52AaL5YgTjwtU4SkHkm/2/IfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBC/2KfLQIAAFQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXH1H54gAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;AIcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="6EB269BD" w14:textId="77777777" w:rsidR="00A86E10" w:rsidRPr="003D005D" w:rsidRDefault="00A86E10" w:rsidP="00A86E10">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003D005D">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="24799F2A" w14:textId="5DF74207" w:rsidR="008214D7" w:rsidRPr="003D005D" w:rsidRDefault="00A86E10" w:rsidP="008214D7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003D005D">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00475A54" w:rsidRPr="003D005D">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="796AC105">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-117742</wp:posOffset>
+            <wp:posOffset>-114935</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>169779</wp:posOffset>
+            <wp:posOffset>224980</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2294911" cy="619626"/>
+          <wp:extent cx="2315420" cy="520643"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:docPr id="1963295707" name="Image 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPr id="1963295707" name="Image 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2315420" cy="625163"/>
+                    <a:ext cx="2315420" cy="520643"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00BA1A1E" w:rsidR="00910EA0">
+    <w:r w:rsidR="00910EA0" w:rsidRPr="003D005D">
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="007E32FD" w:rsidRDefault="0035115D" w14:paraId="4FA7883F" w14:textId="0B5538A8">
+  <w:p w14:paraId="4FA7883F" w14:textId="24D304BB" w:rsidR="00910EA0" w:rsidRPr="003D005D" w:rsidRDefault="00910EA0" w:rsidP="007E32FD"/>
+  <w:p w14:paraId="6E46FAE0" w14:textId="7D024C61" w:rsidR="003F379C" w:rsidRPr="003D005D" w:rsidRDefault="008214D7" w:rsidP="008214D7">
     <w:pPr>
-      <w:pStyle w:val="Normalny"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="6888"/>
+      </w:tabs>
     </w:pPr>
-    <w:r>
-[...54 lines deleted...]
-      </w:drawing>
+    <w:r w:rsidRPr="003D005D">
+      <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00910EA0" w:rsidR="003F379C" w:rsidP="00B53DB2" w:rsidRDefault="003F379C" w14:paraId="6E46FAE0" w14:textId="3E1D50B9"/>
-  <w:p w:rsidRPr="00910EA0" w:rsidR="003F379C" w:rsidP="00B53DB2" w:rsidRDefault="003F379C" w14:paraId="34135A10" w14:textId="7EA2B82D"/>
+  <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="003D005D" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00877F25" w:rsidP="00B53DB2" w:rsidRDefault="00877F25" w14:paraId="76AFCDEC" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="2101D66B" w14:textId="77777777" w:rsidR="00EE2E79" w:rsidRPr="003D005D" w:rsidRDefault="00EE2E79" w:rsidP="00B53DB2">
+      <w:r w:rsidRPr="003D005D">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00877F25" w:rsidP="00B53DB2" w:rsidRDefault="00877F25" w14:paraId="15D213DF" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="2B81F03C" w14:textId="77777777" w:rsidR="00EE2E79" w:rsidRPr="003D005D" w:rsidRDefault="00EE2E79" w:rsidP="00B53DB2">
+      <w:r w:rsidRPr="003D005D">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00910EA0" w:rsidP="00B53DB2" w:rsidRDefault="00910EA0" w14:paraId="697BC385" w14:textId="074C259E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRPr="003D005D" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="00B53DB2" w:rsidRDefault="00BC6A2D" w14:paraId="069CDBDB" w14:textId="47508849">
+  <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRPr="003D005D" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="003D005D">
       <w:drawing>
-        <wp:inline wp14:editId="359D46A1" wp14:anchorId="063F38AB">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="359D46A1">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="00B53DB2" w:rsidRDefault="00910EA0" w14:paraId="4452B93E" w14:textId="77777777">
+  <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRPr="003D005D" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="00B53DB2" w:rsidRDefault="00910EA0" w14:paraId="57161C6F" w14:textId="77777777">
+  <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRPr="003D005D" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D3022E1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4E2F738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -3043,739 +1856,739 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B0578A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285B5DA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A2471A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE8724F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E4A6C38"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30207C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B260BB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -3947,820 +2760,820 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6A3C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6241272"/>
     <w:styleLink w:val="Listeactuelle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E36214F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Akapitzlist"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5E08EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F246F06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DB52E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2D7593"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71145F17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AD22DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4971,297 +3784,328 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="966013860">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1766725883">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1419135482">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
+    <w:rsid w:val="00064391"/>
+    <w:rsid w:val="000757EA"/>
+    <w:rsid w:val="000B136B"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="00146174"/>
+    <w:rsid w:val="00155352"/>
     <w:rsid w:val="001720E9"/>
+    <w:rsid w:val="001A559B"/>
+    <w:rsid w:val="001D2BBC"/>
     <w:rsid w:val="001D4CA1"/>
+    <w:rsid w:val="001D5E15"/>
     <w:rsid w:val="0020590D"/>
+    <w:rsid w:val="00241C2E"/>
+    <w:rsid w:val="0026523E"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00342B85"/>
+    <w:rsid w:val="0034436C"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
     <w:rsid w:val="00362BCC"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
+    <w:rsid w:val="003D005D"/>
     <w:rsid w:val="003F060D"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="0042217E"/>
+    <w:rsid w:val="00447FBA"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
+    <w:rsid w:val="00527F09"/>
+    <w:rsid w:val="00561600"/>
     <w:rsid w:val="00657067"/>
     <w:rsid w:val="006A5DC0"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="006F300C"/>
+    <w:rsid w:val="00744C8B"/>
     <w:rsid w:val="007734DA"/>
+    <w:rsid w:val="007932C7"/>
     <w:rsid w:val="007A106C"/>
+    <w:rsid w:val="007C0139"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="007C5450"/>
     <w:rsid w:val="007E32FD"/>
+    <w:rsid w:val="008214D7"/>
+    <w:rsid w:val="00836759"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00877F25"/>
     <w:rsid w:val="00890458"/>
+    <w:rsid w:val="008A4C3C"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="0092264D"/>
     <w:rsid w:val="00954DAA"/>
+    <w:rsid w:val="0096677B"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="00973FFE"/>
     <w:rsid w:val="009B0C44"/>
+    <w:rsid w:val="009C7BDF"/>
     <w:rsid w:val="009D71D4"/>
+    <w:rsid w:val="00A36046"/>
+    <w:rsid w:val="00A83DFE"/>
+    <w:rsid w:val="00A86E10"/>
+    <w:rsid w:val="00A97EBE"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC6A2D"/>
+    <w:rsid w:val="00BE4053"/>
     <w:rsid w:val="00C10FC5"/>
+    <w:rsid w:val="00C155F5"/>
     <w:rsid w:val="00C27DDC"/>
+    <w:rsid w:val="00C30C16"/>
+    <w:rsid w:val="00C51CCA"/>
     <w:rsid w:val="00C52671"/>
+    <w:rsid w:val="00CE2B4E"/>
     <w:rsid w:val="00D15D52"/>
+    <w:rsid w:val="00D35767"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
+    <w:rsid w:val="00D55CB5"/>
+    <w:rsid w:val="00D63AAD"/>
     <w:rsid w:val="00D73DCB"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E06A23"/>
+    <w:rsid w:val="00E20353"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
+    <w:rsid w:val="00E60BD5"/>
+    <w:rsid w:val="00E72218"/>
     <w:rsid w:val="00EC204D"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED69A2"/>
+    <w:rsid w:val="00EE2E79"/>
     <w:rsid w:val="00EF44A8"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
+    <w:rsid w:val="00F51757"/>
+    <w:rsid w:val="00F56DD8"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00FB68C7"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="0A8D6B64"/>
     <w:rsid w:val="191C10F2"/>
     <w:rsid w:val="1A6EA2C1"/>
     <w:rsid w:val="1FF86779"/>
     <w:rsid w:val="3381E259"/>
     <w:rsid w:val="363F5ABB"/>
     <w:rsid w:val="3A1937A5"/>
     <w:rsid w:val="40E307A8"/>
     <w:rsid w:val="46A7537B"/>
     <w:rsid w:val="4B261B7B"/>
     <w:rsid w:val="6D19CB27"/>
     <w:rsid w:val="72AB8587"/>
     <w:rsid w:val="7ABC0544"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5417,52 +4261,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5529,847 +4373,844 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normalny" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 1"/>
-[...2 lines deleted...]
-    <w:link w:val="Nagwek1Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek2Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek3Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 4"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek4Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 5"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek5Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 6"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek6Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 7"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek7Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 8"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek8Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 9"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek9Znak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727"/>
     </w:rPr>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Domylnaczcionkaakapitu" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Standardowy" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Bezlisty" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tytu">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
-    <w:name w:val="Title"/>
-[...2 lines deleted...]
-    <w:link w:val="TytuZnak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek1Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek2Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek3Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek4Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek5Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek6Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek7Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek8Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek9Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TytuZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Tytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Podtytu">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
-    <w:name w:val="Subtitle"/>
-[...2 lines deleted...]
-    <w:link w:val="PodtytuZnak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PodtytuZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Podtytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytat">
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
-    <w:name w:val="Quote"/>
-[...2 lines deleted...]
-    <w:link w:val="CytatZnak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CytatZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Cytat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
-    <w:name w:val="Intense Quote"/>
-[...2 lines deleted...]
-    <w:link w:val="CytatintensywnyZnak"/>
     <w:qFormat/>
     <w:rsid w:val="72AB8587"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CytatintensywnyZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Cytatintensywny"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pogrubienie">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="72AB8587"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="StopkaZnak"/>
     <w:rsid w:val="72AB8587"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="StopkaZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numerstrony">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="header"/>
-    <w:basedOn w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="NagwekZnak"/>
     <w:rsid w:val="72AB8587"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NagwekZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 1"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="72AB8587"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="72AB8587"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="72AB8587"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Listeactuelle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Uwydatnienie">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="TekstkomentarzaZnak"/>
     <w:rsid w:val="72AB8587"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TekstkomentarzaZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F300C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TematkomentarzaZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F300C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6443,66 +5284,67 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="rId1989095757" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -6772,55 +5614,77 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>366</Words>
+  <Characters>2092</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2454</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
-  <lastModifiedBy>Projects BRGD</lastModifiedBy>
-  <revision>22</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>