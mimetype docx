--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -14,4072 +14,2355 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00524050" w:rsidP="148C0B6F" w:rsidRDefault="00CA03C6" w14:paraId="2D4264B4" w14:textId="531C3D94">
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="2D4264B4" w14:textId="18EAA6A2" w:rsidR="00524050" w:rsidRPr="00707B15" w:rsidRDefault="00715724" w:rsidP="148C0B6F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>SUIVI DU FLUX DE T</w:t>
+      </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:commentRangeStart w:id="1"/>
-      <w:r w:rsidRPr="148C0B6F" w:rsidR="148C0B6F">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="148C0B6F" w:rsidRPr="00707B15">
+        <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-        <w:t>CHARGE DE TRAVAIL &amp; SUIVI DES TÂCHES</w:t>
+        <w:t xml:space="preserve">RAVAIL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>ET</w:t>
+      </w:r>
+      <w:r w:rsidR="148C0B6F" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DES TÂCHES</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidR="00CA03C6" w:rsidRPr="00707B15">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidR="00CA03C6" w:rsidRPr="00707B15">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00657067" w:rsidR="006C62D7" w:rsidP="00657067" w:rsidRDefault="006C62D7" w14:paraId="6F599B63" w14:textId="2FE51487">
-[...4 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="6F599B63" w14:textId="2610F7CB" w:rsidR="006C62D7" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
         <w:t xml:space="preserve">POURQUOI CET OUTIL </w:t>
       </w:r>
-      <w:r w:rsidR="148C0B6F">
-[...1 lines deleted...]
-        <w:t>IMPORTE ?</w:t>
+      <w:r w:rsidR="00715724" w:rsidRPr="00707B15">
+        <w:t>EST-IL IMPORTANT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524050" w:rsidP="4EE94426" w:rsidRDefault="00524050" w14:paraId="368BB932" w14:textId="6F697BAE">
-[...45 lines deleted...]
-        <w:t>, en veillant à ce que chacun sache ce qui doit être fait, par qui et dans quels délais. Pour les jeunes étudiants, les groupes de jeunes et les équipes d'ONG, cet outil favorise une communication plus claire, réduit la confusion et permet de suivre plus facilement les progrès étape par étape. En répertoriant toutes les tâches, en les attribuant aux membres de l'équipe et en suivant les progrès grâce à des mises à jour de statut, l'outil crée de la transparence et aide les projets à se dérouler sans heurts du début à la fin.</w:t>
+    <w:p w14:paraId="368BB932" w14:textId="4EAA7964" w:rsidR="00524050" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00C87010">
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidR="00616718" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tableau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de suivi </w:t>
+      </w:r>
+      <w:r w:rsidR="00616718" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>du flux de travail et des tâches</w:t>
+      </w:r>
+      <w:r w:rsidR="00616718" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F52A5" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>permet aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> équipes et </w:t>
+      </w:r>
+      <w:r w:rsidR="007F52A5" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individus </w:t>
+      </w:r>
+      <w:r w:rsidR="007F52A5" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rester organisés, concentrés et coordonnés lorsqu’ils travaillent sur des projets ou s’acquittent de leurs responsabilités quotidiennes. Il permet d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>organiser les tâches quotidiennes et d’améliorer la coordination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en veillant à ce que chacun sache ce qui doit être fait, par qui et </w:t>
+      </w:r>
+      <w:r w:rsidR="000029FA" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>pour quand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pour les jeunes étudiants, les groupes de jeunes et les équipes d'ONG, cet outil favorise une communication plus claire, réduit </w:t>
+      </w:r>
+      <w:r w:rsidR="00176648" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>les malentendus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16BBA" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>facilite le suivi de la progression</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> étape par étape. En répertoriant toutes les tâches, en les attribuant aux membres de l'équipe et en suivant </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0351" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>leur progression</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grâce à des mises à jour de statut, l'outil </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0351" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>apporte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la transparence et </w:t>
+      </w:r>
+      <w:r w:rsidR="00176648" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>contribue au bon déroulement des projets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du début à la fin.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524050" w:rsidP="00657067" w:rsidRDefault="00524050" w14:paraId="3F3ABEF8" w14:textId="4504A9B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nagwek2"/>
+    <w:p w14:paraId="3F3ABEF8" w14:textId="4504A9B0" w:rsidR="00524050" w:rsidRPr="00707B15" w:rsidRDefault="00524050" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0083782E" w:rsidR="006C62D7" w:rsidP="00657067" w:rsidRDefault="006C62D7" w14:paraId="428216F0" w14:textId="6AB35ADD">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (TITRE 2)</w:t>
+    <w:p w14:paraId="428216F0" w14:textId="127EF189" w:rsidR="006C62D7" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7F1E" w:rsidRPr="00707B15">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="62D9144F" w14:textId="474300AD">
-      <w:pPr>
+    <w:p w14:paraId="3DEDEF85" w14:textId="77777777" w:rsidR="003849D9" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="007C49A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Répertoriez toutes les tâches</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A7D" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Identifiez tout ce qui doit être fait</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A7D" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: petites </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0A7D" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grandes tâches, échéances et responsabilités.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="2BE74C80" w14:textId="52E66358">
-[...158 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="4EF3013E" w14:textId="77777777" w:rsidR="003849D9" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="007C49A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Attribuez chaque tâche</w:t>
+      </w:r>
+      <w:r w:rsidR="003849D9" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Déterminez qui est responsable de chaque élément. Assurez-vous que les responsabilités sont claires et réalistes. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="3456F0D7" w14:textId="3AC97E58">
-[...76 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="3116350B" w14:textId="7A6621D0" w:rsidR="003849D9" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="007C49A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...167 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ajoutez des échéances et des priorités</w:t>
+      </w:r>
+      <w:r w:rsidR="003849D9" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Définissez </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C08" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>à quel moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les tâches doivent être terminées et lesquelles sont les plus urgentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="6FB057B9" w14:textId="5ED05266">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="072E4352" w14:textId="78F30985" w:rsidR="003849D9" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="007C49A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suivez </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C08" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">la progression </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>grâce à des mises à jour de statut</w:t>
+      </w:r>
+      <w:r w:rsidR="003849D9" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilisez des étiquettes simples (par exemple, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C08" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commencé</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C08" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, En cours, Terminé</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C08" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Bloqué</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C08" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>) pour indiquer l'état d'avancement.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="26FCC268" w14:textId="76F91160">
-[...76 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="6C97EA4C" w14:textId="41F409DB" w:rsidR="003849D9" w:rsidRPr="00707B15" w:rsidRDefault="00417AF3" w:rsidP="007C49A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...151 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ré</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>examinez</w:t>
+      </w:r>
+      <w:r w:rsidR="148C0B6F" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et ajustez régulièrement</w:t>
+      </w:r>
+      <w:r w:rsidR="003849D9" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="148C0B6F" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réunissez-vous chaque semaine ou chaque jour pour faire le point sur </w:t>
+      </w:r>
+      <w:r w:rsidR="0004429C" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>la progression</w:t>
+      </w:r>
+      <w:r w:rsidR="148C0B6F" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>, mettre à jour les statuts, identifier les problèmes et redistribuer les tâches si nécessaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="5E1B1607" w14:textId="146B5255">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="018CF514" w14:textId="0C370D3B" w:rsidR="05110193" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="007C49A1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Célébrez les tâches terminées</w:t>
+      </w:r>
+      <w:r w:rsidR="003849D9" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0005132A" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Constater la progression</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aide à motiver les équipes et à maintenir la dynamique.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="287DEF47" w14:textId="5B5E3B4E">
-[...62 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4F3122B0" w14:textId="4F7DDB82" w:rsidR="00F25B2D" w:rsidRDefault="00F25B2D">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000E8"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="2FD0AB66" w14:textId="6A86705D">
-[...206 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="10721A2F" w14:textId="55B851A1" w:rsidR="00F03110" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00657067">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:t>CONSEILS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="705D8713" w14:textId="412B0496">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6D13F44B" w14:textId="74CBD009" w:rsidR="05110193" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="05110193">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modèle modifiable – Tableau </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53B31" w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de suivi du flux de travail et des tâches</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="05110193" w:rsidP="05110193" w:rsidRDefault="05110193" w14:paraId="266AF831" w14:textId="572B5C9B">
-[...710 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="1D17D775" w14:textId="302801E6" w:rsidR="05110193" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="05110193">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Vous pouvez copier-coller ce contenu dans Google Docs, Excel, Notion, Trello ou tout autre outil de gestion de projet.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9314" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="680"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="798"/>
+        <w:gridCol w:w="953"/>
+        <w:gridCol w:w="1452"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="1381"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidTr="148C0B6F" w14:paraId="4A474DC9" w14:textId="77777777">
+      <w:tr w:rsidR="009B54E5" w:rsidRPr="00707B15" w14:paraId="4A474DC9" w14:textId="77777777" w:rsidTr="00707B15">
         <w:trPr>
           <w:trHeight w:val="1007"/>
           <w:tblHeader/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="2402CB08" w14:textId="61257151">
+          <w:p w14:paraId="2402CB08" w14:textId="61257151" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00121A44">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="148C0B6F" w:rsidR="148C0B6F">
+            <w:r w:rsidRPr="00707B15">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tâches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="77946635" w14:paraId="1A33BAF7" w14:textId="097501FE">
+          <w:p w14:paraId="1A33BAF7" w14:textId="507913D2" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="00707B15" w:rsidP="00121A44">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="6"/>
-            <w:r w:rsidRPr="148C0B6F" w:rsidR="148C0B6F">
+            <w:r w:rsidRPr="00707B15">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Assigné</w:t>
+              <w:t>Attribuée</w:t>
             </w:r>
-            <w:r w:rsidRPr="148C0B6F" w:rsidR="148C0B6F">
+            <w:commentRangeStart w:id="2"/>
+            <w:r w:rsidR="148C0B6F" w:rsidRPr="00707B15">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> à</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="77946635" w14:paraId="4D984D07" w14:textId="2B21C019">
+          <w:p w14:paraId="4D984D07" w14:textId="2B21C019" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00121A44">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="148C0B6F" w:rsidR="148C0B6F">
+            <w:r w:rsidRPr="00707B15">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Priorité</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="6"/>
-            <w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidR="00707B15" w:rsidRPr="00707B15">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:commentReference w:id="6"/>
+              <w:commentReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="66CFE154" w14:textId="77777777">
+          <w:p w14:paraId="66CFE154" w14:textId="138D3704" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="00707B15" w:rsidP="00121A44">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="148C0B6F" w:rsidR="148C0B6F">
+            <w:r w:rsidRPr="00707B15">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Deadline</w:t>
+              <w:t>Échéance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="2379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="500440E9" w14:textId="2AF4DAA9">
+          <w:p w14:paraId="500440E9" w14:textId="2AF4DAA9" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00121A44">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="148C0B6F" w:rsidR="148C0B6F">
+            <w:r w:rsidRPr="00707B15">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Statut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1336" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="4E3B0BFA" w14:textId="77777777">
+          <w:p w14:paraId="4E3B0BFA" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00121A44">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="148C0B6F" w:rsidR="148C0B6F">
+            <w:r w:rsidRPr="00707B15">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidTr="148C0B6F" w14:paraId="0459DA24" w14:textId="77777777">
+      <w:tr w:rsidR="009B54E5" w:rsidRPr="00707B15" w14:paraId="0459DA24" w14:textId="77777777" w:rsidTr="00707B15">
         <w:trPr>
           <w:trHeight w:val="1489"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="2C7FFB4D" w14:textId="77777777">
+          <w:p w14:paraId="2C7FFB4D" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="44D8864C" w14:textId="77777777"/>
+          <w:p w14:paraId="44D8864C" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="41A4FCD5" w14:textId="193D1EB0">
-[...2 lines deleted...]
-              <w:t>Faible</w:t>
+          <w:p w14:paraId="41A4FCD5" w14:textId="1F99D473" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00121A44">
+            <w:r w:rsidRPr="00707B15">
+              <w:t>Faible / Moyen</w:t>
             </w:r>
-            <w:r w:rsidR="148C0B6F">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> / Moyen / Fort</w:t>
+            <w:r w:rsidR="00707B15" w:rsidRPr="00707B15">
+              <w:t>ne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00707B15">
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="00707B15" w:rsidRPr="00707B15">
+              <w:t>Élévée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="71844E71" w14:textId="77777777"/>
+          <w:p w14:paraId="71844E71" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="2379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="7BC247CC" w14:textId="25ABC15E">
-[...1 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="7BC247CC" w14:textId="3DD765C3" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00121A44">
+            <w:r w:rsidRPr="00707B15">
               <w:t xml:space="preserve">Pas </w:t>
             </w:r>
-            <w:r w:rsidR="148C0B6F">
-[...1 lines deleted...]
-              <w:t>Commencé</w:t>
+            <w:r w:rsidR="00707B15">
+              <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="148C0B6F">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> / En Cours/ </w:t>
+            <w:r w:rsidRPr="00707B15">
+              <w:t>ommencé</w:t>
             </w:r>
-            <w:r w:rsidR="148C0B6F">
-[...1 lines deleted...]
-              <w:t>Complété</w:t>
+            <w:r w:rsidR="00707B15">
+              <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="148C0B6F">
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> / </w:t>
+            <w:r w:rsidRPr="00707B15">
+              <w:t xml:space="preserve"> / En </w:t>
             </w:r>
-            <w:r w:rsidR="148C0B6F">
-[...1 lines deleted...]
-              <w:t>Bloqué</w:t>
+            <w:r w:rsidR="00707B15">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00707B15">
+              <w:t xml:space="preserve">ours/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00707B15">
+              <w:t>Terminée</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00707B15">
+              <w:t xml:space="preserve"> / Bloqué</w:t>
+            </w:r>
+            <w:r w:rsidR="00707B15">
+              <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1336" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="67495BF6" w14:textId="77777777"/>
+          <w:p w14:paraId="67495BF6" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidTr="148C0B6F" w14:paraId="7F41784C" w14:textId="77777777">
+      <w:tr w:rsidR="009B54E5" w:rsidRPr="00707B15" w14:paraId="7F41784C" w14:textId="77777777" w:rsidTr="00707B15">
         <w:trPr>
           <w:trHeight w:val="579"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="06124E87" w14:textId="77777777"/>
+          <w:p w14:paraId="06124E87" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="075B5468" w14:textId="77777777"/>
+          <w:p w14:paraId="075B5468" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="55C1D892" w14:textId="77777777"/>
+          <w:p w14:paraId="55C1D892" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="089E3B20" w14:textId="77777777"/>
+          <w:p w14:paraId="089E3B20" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="2379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="394EE52F" w14:textId="77777777"/>
+          <w:p w14:paraId="394EE52F" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1336" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="22BB1C82" w14:textId="77777777"/>
+          <w:p w14:paraId="22BB1C82" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidTr="148C0B6F" w14:paraId="284C55CF" w14:textId="77777777">
+      <w:tr w:rsidR="00A15A99" w:rsidRPr="00707B15" w14:paraId="284C55CF" w14:textId="77777777" w:rsidTr="00707B15">
         <w:trPr>
           <w:trHeight w:val="579"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="2869B0B2" w14:textId="77777777"/>
+          <w:p w14:paraId="2869B0B2" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="79AC5EF9" w14:textId="77777777"/>
+          <w:p w14:paraId="79AC5EF9" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="64C46D24" w14:textId="77777777"/>
+          <w:p w14:paraId="64C46D24" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="5E9BF37D" w14:textId="77777777"/>
+          <w:p w14:paraId="5E9BF37D" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="2379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="1FD8F474" w14:textId="77777777"/>
+          <w:p w14:paraId="1FD8F474" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1336" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="6126CB26" w14:textId="77777777"/>
+          <w:p w14:paraId="6126CB26" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidTr="148C0B6F" w14:paraId="4E596CB4" w14:textId="77777777">
+      <w:tr w:rsidR="00A15A99" w:rsidRPr="00707B15" w14:paraId="4E596CB4" w14:textId="77777777" w:rsidTr="00707B15">
         <w:trPr>
           <w:trHeight w:val="579"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="22DADDA3" w14:textId="77777777"/>
+          <w:p w14:paraId="22DADDA3" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="41756DE3" w14:textId="77777777"/>
+          <w:p w14:paraId="41756DE3" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="510575BB" w14:textId="77777777"/>
+          <w:p w14:paraId="510575BB" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="59825FB9" w14:textId="77777777"/>
+          <w:p w14:paraId="59825FB9" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="2379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="799F1F69" w14:textId="77777777"/>
+          <w:p w14:paraId="799F1F69" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1336" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="00A15A99" w:rsidP="00121A44" w:rsidRDefault="00A15A99" w14:paraId="6884EBDD" w14:textId="77777777"/>
+          <w:p w14:paraId="6884EBDD" w14:textId="77777777" w:rsidR="00A15A99" w:rsidRPr="00707B15" w:rsidRDefault="00A15A99" w:rsidP="00121A44"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidTr="148C0B6F" w14:paraId="3CE03DB4" w14:textId="77777777">
+      <w:tr w:rsidR="009B54E5" w:rsidRPr="00707B15" w14:paraId="3CE03DB4" w14:textId="77777777" w:rsidTr="00707B15">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="908" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="0DB0E9FB" w14:textId="77777777"/>
+          <w:p w14:paraId="0DB0E9FB" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1422" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="570D0B16" w14:textId="77777777"/>
+          <w:p w14:paraId="570D0B16" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="2A6F4115" w14:textId="77777777"/>
+          <w:p w14:paraId="2A6F4115" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1388" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="0920804C" w14:textId="77777777"/>
+          <w:p w14:paraId="0920804C" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="2379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="3EE6A9E4" w14:textId="77777777"/>
+          <w:p w14:paraId="3EE6A9E4" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar/>
+            <w:tcW w:w="1336" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="00121A44" w:rsidRDefault="009B54E5" w14:paraId="32107834" w14:textId="77777777"/>
+          <w:p w14:paraId="32107834" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="009B54E5" w:rsidP="00121A44"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00BF35CF" w:rsidR="009B54E5" w:rsidP="009B54E5" w:rsidRDefault="00000000" w14:paraId="01AC01EE" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="01AC01EE" w14:textId="77777777" w:rsidR="009B54E5" w:rsidRPr="00707B15" w:rsidRDefault="00000000" w:rsidP="009B54E5">
+      <w:r w:rsidRPr="00707B15">
         <w:pict w14:anchorId="0543E6BE">
-          <v:rect id="_x0000_i1025" style="width:453.6pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" alt="" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1025" alt="" style="width:453.6pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="209C78FC" w:rsidRDefault="209C78FC" w14:paraId="33E02AEA" w14:textId="5BCC4586">
-      <w:pPr>
+    <w:p w14:paraId="33E02AEA" w14:textId="2160C65E" w:rsidR="209C78FC" w:rsidRPr="00573012" w:rsidRDefault="148C0B6F" w:rsidP="00573012">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Version liste de contrôle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6BDD4D" w14:textId="531DD5E9" w:rsidR="209C78FC" w:rsidRPr="00573012" w:rsidRDefault="148C0B6F" w:rsidP="00573012">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Avant de commencer</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D" w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA1D266" w14:textId="71CFD67A" w:rsidR="209C78FC" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00356E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Avons-nous répertorié toutes les tâches</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CB5105" w14:textId="01F8E640" w:rsidR="209C78FC" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00356E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les responsabilités sont-elles </w:t>
+      </w:r>
+      <w:r w:rsidR="00896C42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>claires</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAC42A4" w14:textId="3A417ACA" w:rsidR="209C78FC" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00356E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidR="00896C42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>échéances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00896C42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>sont-elles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réalistes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="54C846E7" w:rsidRDefault="209C78FC" w14:paraId="4C6BDD4D" w14:textId="2D551E42">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="754C3EA7" w14:textId="085A6C12" w:rsidR="209C78FC" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00356E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Avons-nous défini les niveaux de priorité</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="54C846E7" w:rsidRDefault="209C78FC" w14:paraId="1EA1D266" w14:textId="52A848AC">
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+    <w:p w14:paraId="5D78C18A" w14:textId="48723E5F" w:rsidR="209C78FC" w:rsidRPr="00573012" w:rsidRDefault="148C0B6F" w:rsidP="00573012">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pendant le projet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D" w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="54C846E7" w:rsidRDefault="209C78FC" w14:paraId="66CB5105" w14:textId="759A70B5">
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+    <w:p w14:paraId="2F28F8CD" w14:textId="36AF96A1" w:rsidR="209C78FC" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00356E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les mises à jour </w:t>
+      </w:r>
+      <w:r w:rsidR="00896C42">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>du statut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont-elles fréquentes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="54C846E7" w:rsidRDefault="209C78FC" w14:paraId="3BAC42A4" w14:textId="67697972">
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+    <w:p w14:paraId="0B1B9B22" w14:textId="093281D9" w:rsidR="209C78FC" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00356E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Les tâches bloquées sont-elles rapidement identifiées</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="54C846E7" w:rsidRDefault="209C78FC" w14:paraId="754C3EA7" w14:textId="39F75C1E">
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+    <w:p w14:paraId="7EAB4D85" w14:textId="71AC0FC3" w:rsidR="209C78FC" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00356E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Les membres de l'équipe connaissent-ils les prochaines étapes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="209C78FC" w:rsidRDefault="209C78FC" w14:paraId="5D78C18A" w14:textId="6009DBDD">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+    <w:p w14:paraId="233BABE4" w14:textId="744C3EC3" w:rsidR="209C78FC" w:rsidRPr="00573012" w:rsidRDefault="148C0B6F" w:rsidP="00573012">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Après l'achèvement</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D" w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="209C78FC" w:rsidRDefault="209C78FC" w14:paraId="2F28F8CD" w14:textId="22102DB5">
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+    <w:p w14:paraId="1F6CDC0B" w14:textId="70E592F0" w:rsidR="209C78FC" w:rsidRPr="00707B15" w:rsidRDefault="148C0B6F" w:rsidP="00356E57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Toutes les tâches ont-elles été passées en revue</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="209C78FC" w:rsidRDefault="209C78FC" w14:paraId="0B1B9B22" w14:textId="5E39F442">
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+    <w:p w14:paraId="59CCF204" w14:textId="5B49A722" w:rsidR="006C62D7" w:rsidRPr="009B54E5" w:rsidRDefault="148C0B6F" w:rsidP="00C22CE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D7C7B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Les enseignements tirés ont-ils été consignés</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25B2D" w:rsidRPr="003D7C7B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7C7B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="209C78FC" w:rsidP="209C78FC" w:rsidRDefault="209C78FC" w14:paraId="7EAB4D85" w14:textId="1730B76C">
-[...375 lines deleted...]
-    <w:sectPr w:rsidRPr="009B54E5" w:rsidR="006C62D7">
+    <w:sectPr w:rsidR="006C62D7" w:rsidRPr="009B54E5">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:initials="MB" w:author="Martina Biagioli" w:date="2026-01-08T10:08:00Z" w:id="1">
-[...6 lines deleted...]
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+  <w:comment w:id="1" w:author="Martina Biagioli" w:date="2026-01-08T10:08:00Z" w:initials="MB">
+    <w:p w14:paraId="51AD739E" w14:textId="77777777" w:rsidR="00D7689C" w:rsidRPr="00707B15" w:rsidRDefault="00D7689C" w:rsidP="00D7689C">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707B15">
         <w:t>Reviewed by Malakos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707B15">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707B15">
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t>(Martina)</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="TL" w:author="Team Logopsycom" w:date="2026-01-13T10:13:00Z" w:id="0">
-[...6 lines deleted...]
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+  <w:comment w:id="0" w:author="Team Logopsycom" w:date="2026-01-13T10:13:00Z" w:initials="TL">
+    <w:p w14:paraId="10187763" w14:textId="77777777" w:rsidR="00D4532D" w:rsidRPr="00707B15" w:rsidRDefault="00D4532D" w:rsidP="00D4532D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00707B15">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00707B15">
         <w:t>Reviewed by ELAN (Ania).</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="FS" w:author="Fermat Science" w:date="2025-12-30T17:16:00Z" w:id="6">
-[...1 lines deleted...]
-      <w:r>
+  <w:comment w:id="2" w:author="Fermat Science" w:date="2025-12-30T17:16:00Z" w:initials="FS">
+    <w:p w14:paraId="7710DD98" w14:textId="64955969" w:rsidR="00777094" w:rsidRPr="00707B15" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00707B15">
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="5F393E8D">
+      <w:r w:rsidRPr="00707B15">
         <w:t>This format is not easy to read.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00777094" w:rsidRDefault="00777094" w14:paraId="19DD467E" w14:textId="3A9A76B6"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="19BF0BF0">
+    <w:p w14:paraId="19DD467E" w14:textId="3A9A76B6" w:rsidR="00777094" w:rsidRPr="00707B15" w:rsidRDefault="00777094"/>
+    <w:p w14:paraId="048F25F7" w14:textId="3D052B86" w:rsidR="00777094" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00707B15">
         <w:t>(Sandy)</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...2 lines deleted...]
-  <w15:commentEx w15:done="1" w15:paraId="048F25F7"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="51AD739E" w15:done="1"/>
+  <w15:commentEx w15:paraId="10187763" w15:done="1"/>
+  <w15:commentEx w15:paraId="048F25F7" w15:done="1"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="49632E85" w16cex:dateUtc="2026-01-08T09:08:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="65C9D16C" w16cex:dateUtc="2026-01-13T09:13:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1D7980FD" w16cex:dateUtc="2025-12-30T16:16:00Z">
     <w16cex:extLst>
       <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
         <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
           <cr:reaction reactionType="1">
             <cr:reactionInfo dateUtc="2026-01-08T09:12:28Z">
               <cr:user userId="f3d962c106f2a5ae" userProvider="Windows Live" userName="Martina Biagioli"/>
             </cr:reactionInfo>
           </cr:reaction>
         </cr:reactions>
       </w16:ext>
     </w16cex:extLst>
   </w16cex:commentExtensible>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="51AD739E" w16cid:durableId="49632E85"/>
   <w16cid:commentId w16cid:paraId="10187763" w16cid:durableId="65C9D16C"/>
   <w16cid:commentId w16cid:paraId="048F25F7" w16cid:durableId="1D7980FD"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F7356B" w:rsidP="00B53DB2" w:rsidRDefault="00F7356B" w14:paraId="24C6C531" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="3A5C4C2B" w14:textId="77777777" w:rsidR="009C1A66" w:rsidRPr="00707B15" w:rsidRDefault="009C1A66" w:rsidP="00B53DB2">
+      <w:r w:rsidRPr="00707B15">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F7356B" w:rsidP="00B53DB2" w:rsidRDefault="00F7356B" w14:paraId="06383952" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="76698778" w14:textId="77777777" w:rsidR="009C1A66" w:rsidRPr="00707B15" w:rsidRDefault="009C1A66" w:rsidP="00B53DB2">
+      <w:r w:rsidRPr="00707B15">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{6FC43A3C-90FD-4BCE-B59B-F9C677B57836}" r:id="rId1"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{E91EDD80-3AB4-49E4-862E-286C1F886E96}" r:id="rId3"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{2F0847F0-013C-45B5-B6E9-15962CAD5EEA}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{55DF2A03-DC68-457E-8DDD-28ED379DEF72}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{751017F5-6488-4747-88AA-27FDB16173BF}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{9817C934-D46E-4410-A919-DC442AADC371}" r:id="rId4"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{49569A04-E7F6-4ECA-912B-4DE56E341D81}" r:id="rId6"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{1C4F101C-FD22-4451-A6A9-73310BA564D5}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{83A8F9D6-6503-48B4-9994-9DE9A63CCF32}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{2067E834-8BBB-4F9C-A4CC-C00FC53C4B17}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{31A619C3-EFCC-40B7-8B01-C536F7A3685B}" r:id="rId7"/>
-    <w:embedBold w:fontKey="{279EE210-3401-4C3B-A7D1-5FA8DCD50F80}" r:id="rId8"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{497A9DD0-59AA-4B2D-98EA-E041F00D7CF2}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{67686B5C-1238-45B6-BD7D-6494DB2393D5}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{F7DE8598-7E6F-4F4A-9D92-ED0A94A1EEBC}" r:id="rId9"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{CD7E6EB9-EF17-409E-B691-B9BE509A8CB1}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{356C80F0-09BE-457B-972F-4D3FB25F36C3}" r:id="rId10"/>
-    <w:embedBold w:fontKey="{C91247D4-D215-4B38-83FE-39A246CFC8AD}" r:id="rId11"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{FDBA6BDC-5417-4724-BD6A-C649F03810AB}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{3B9A9AE0-DAE8-4B58-8708-D5798AA2E9AC}"/>
   </w:font>
   <w:font w:name="Lexend Light">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{8698ECF1-891F-4C3F-B001-B443D823B84C}" r:id="rId12"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{7F4BE9B5-BDED-4480-8FB5-EDD83FEE0E81}"/>
   </w:font>
   <w:font w:name="Lexend Medium">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{4FA9748A-A925-443F-8FDE-1D39A313E847}" r:id="rId13"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{049A62E7-4260-4FF6-8666-008AEBE76FAC}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{86B7B899-62B5-46E5-8002-AECB8BC7DF59}" r:id="rId14"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{0A028580-774E-43C1-8F90-F6FC9C80DDF4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="003F379C" w:rsidP="00B53DB2" w:rsidRDefault="00000000" w14:paraId="0DDD83F1" w14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRPr="00707B15" w:rsidRDefault="00000000" w:rsidP="00B53DB2">
+    <w:r w:rsidRPr="00707B15">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    <w:r w:rsidRPr="00707B15">
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00707B15">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00707B15">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F379C" w:rsidP="00B53DB2" w:rsidRDefault="003F379C" w14:paraId="061B749E" w14:textId="77777777"/>
+  <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRPr="00707B15" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-      </w:rPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666E5E82" w14:textId="63EA8411" w:rsidR="00910EA0" w:rsidRPr="00707B15" w:rsidRDefault="00AD371D" w:rsidP="00B53DB2">
+    <w:r w:rsidRPr="00707B15">
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36D965EE" wp14:editId="0ECFF28A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2179320</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>37465</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4220028" cy="982980"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="7620"/>
+              <wp:wrapNone/>
+              <wp:docPr id="630353910" name="Zone de texte 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4220028" cy="982980"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1CBFC796" w14:textId="77777777" w:rsidR="00AD371D" w:rsidRPr="00707B15" w:rsidRDefault="00AD371D" w:rsidP="00AD371D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00707B15">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="04588530" w14:textId="77777777" w:rsidR="00AD371D" w:rsidRPr="00707B15" w:rsidRDefault="00AD371D" w:rsidP="00AD371D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00707B15">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="36D965EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Zone de texte 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:171.6pt;margin-top:2.95pt;width:332.3pt;height:77.4pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBC/2KfLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5y4aZcYcYosRYYB&#10;QVsgLXpWZCk2IIuapMTOfv0o2Xm022nYRSZFio/vIz27b2tFDsK6CnROR4MhJUJzKCq9y+nry+rL&#10;hBLnmS6YAi1yehSO3s8/f5o1JhMplKAKYQkG0S5rTE5L702WJI6XomZuAEZoNEqwNfOo2l1SWNZg&#10;9Fol6XB4lzRgC2OBC+fw9qEz0nmML6Xg/klKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0pj&#10;0nOoB+YZ2dvqj1B1xS04kH7AoU5AyoqL2AN2Mxp+6GZTMiNiLwiOM2eY3P8Lyx8PG/NsiW+/QYsE&#10;BkAa4zKHl6GfVto6fLFSgnaE8HiGTbSecLwcp8hEikRztE0n6XQScU0ur411/ruAmgQhpxZpiWix&#10;w9p5zIiuJ5eQzIGqilWlVFTCKIilsuTAkETlY4344p2X0qTJ6d3N7TAG1hCed5GVxgSXnoLk223b&#10;N7qF4oj9W+hGwxm+qrDINXP+mVmcBWwZ59s/4SEVYBLoJUpKsL/+dh/8kSK0UtLgbOXU/dwzKyhR&#10;PzSSNx2Nx2EYozK+/ZqiYq8t22uL3tdLwM5HuEmGRzH4e3USpYX6DddgEbKiiWmOuXPqT+LSdxOP&#10;a8TFYhGdcPwM82u9MTyEDkgHCl7aN2ZNz5NHhh/hNIUs+0BX5xtealjsPcgqchkA7lDtccfRjRT3&#10;axZ241qPXpefwfw3AAAA//8DAFBLAwQUAAYACAAAACEAotcnkeEAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0/DMBCE70j8B2uRuCBq09AGQpwKIR4SNxoe4ubGSxIRr6PYTcK/Z3uC245mNPtN&#10;vpldJ0YcQutJw8VCgUCqvG2p1vBaPpxfgQjRkDWdJ9TwgwE2xfFRbjLrJ3rBcRtrwSUUMqOhibHP&#10;pAxVg86Ehe+R2PvygzOR5VBLO5iJy10nl0qtpTMt8YfG9HjXYPW93TsNn2f1x3OYH9+mZJX0909j&#10;mb7bUuvTk/n2BkTEOf6F4YDP6FAw087vyQbRaUgukyVHNayuQRx8pVLesuNrrVKQRS7/Tyh+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEL/Yp8tAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKLXJ5HhAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;hwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="1CBFC796" w14:textId="77777777" w:rsidR="00AD371D" w:rsidRPr="00707B15" w:rsidRDefault="00AD371D" w:rsidP="00AD371D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00707B15">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="04588530" w14:textId="77777777" w:rsidR="00AD371D" w:rsidRPr="00707B15" w:rsidRDefault="00AD371D" w:rsidP="00AD371D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Lexend Medium" w:hAnsi="Lexend Medium"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00707B15">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet : 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00475A54" w:rsidRPr="00707B15">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="6DAADC42">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-117742</wp:posOffset>
+            <wp:posOffset>-114935</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>169779</wp:posOffset>
+            <wp:posOffset>224980</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2294911" cy="619626"/>
+          <wp:extent cx="2315420" cy="520643"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:docPr id="1963295707" name="Image 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPr id="1963295707" name="Image 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2315420" cy="625163"/>
+                    <a:ext cx="2315420" cy="520643"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00BA1A1E" w:rsidR="00910EA0">
+    <w:r w:rsidR="00910EA0" w:rsidRPr="00707B15">
       <w:tab/>
     </w:r>
-    <w:r>
-[...54 lines deleted...]
-      </w:drawing>
+  </w:p>
+  <w:p w14:paraId="4FA7883F" w14:textId="4ED0C610" w:rsidR="00910EA0" w:rsidRPr="00707B15" w:rsidRDefault="00AD371D" w:rsidP="00AD371D">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5016"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r w:rsidRPr="00707B15">
+      <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="01121E60" w:rsidRDefault="0035115D" w14:paraId="4FA7883F" w14:textId="56EF075A">
-[...5 lines deleted...]
-  <w:p w:rsidRPr="00910EA0" w:rsidR="003F379C" w:rsidP="00B53DB2" w:rsidRDefault="003F379C" w14:paraId="34135A10" w14:textId="7EA2B82D"/>
+  <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00707B15" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
+  <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00707B15" w:rsidRDefault="003F379C" w:rsidP="00B53DB2"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F7356B" w:rsidP="00B53DB2" w:rsidRDefault="00F7356B" w14:paraId="0E5AD641" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="631246E4" w14:textId="77777777" w:rsidR="009C1A66" w:rsidRPr="00707B15" w:rsidRDefault="009C1A66" w:rsidP="00B53DB2">
+      <w:r w:rsidRPr="00707B15">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F7356B" w:rsidP="00B53DB2" w:rsidRDefault="00F7356B" w14:paraId="494CD47F" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="7B044BCF" w14:textId="77777777" w:rsidR="009C1A66" w:rsidRPr="00707B15" w:rsidRDefault="009C1A66" w:rsidP="00B53DB2">
+      <w:r w:rsidRPr="00707B15">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00910EA0" w:rsidP="00B53DB2" w:rsidRDefault="00910EA0" w14:paraId="697BC385" w14:textId="074C259E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRPr="00707B15" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="00B53DB2" w:rsidRDefault="00BC6A2D" w14:paraId="069CDBDB" w14:textId="47508849">
+  <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRPr="00707B15" w:rsidRDefault="00BC6A2D" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00707B15">
       <w:drawing>
-        <wp:inline wp14:editId="3A184199" wp14:anchorId="063F38AB">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="3A184199">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="00B53DB2" w:rsidRDefault="00910EA0" w14:paraId="4452B93E" w14:textId="77777777">
+  <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRPr="00707B15" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="00B53DB2" w:rsidRDefault="00910EA0" w14:paraId="57161C6F" w14:textId="77777777">
+  <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRPr="00707B15" w:rsidRDefault="00910EA0" w:rsidP="00B53DB2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14E55A43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5485732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EB41558"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5F2C884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4166,739 +2449,825 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20017424"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D6FABFBE"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B0578A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285B5DA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A2471A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE8724F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E4A6C38"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30207C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B260BB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -4943,200 +3312,200 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31194238"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1CC073FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397877A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="627EE18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5205,988 +3574,988 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6A3C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6241272"/>
     <w:styleLink w:val="Listeactuelle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E36214F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F8D0B3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="42621108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Akapitzlist"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5E08EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F246F06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DB52E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2D7593"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71145F17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AD22DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6255,51 +4624,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75046B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47B8AFC4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6342,354 +4711,394 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1834375465">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2046128190">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="883951222">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="574440723">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1225489628">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2041663554">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1542087060">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="570845230">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1792941719">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="966013860">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="74668912">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1766725883">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1225489628">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="136411364">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1369259843">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1667122684">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1339235309">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="136922684">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="761217209">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="541747701">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Martina Biagioli">
     <w15:presenceInfo w15:providerId="Windows Live" w15:userId="f3d962c106f2a5ae"/>
   </w15:person>
   <w15:person w15:author="Team Logopsycom">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::office@logopsycom.onmicrosoft.com::1763905d-db1c-4951-b1d7-287f49e34906"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
+    <w:rsid w:val="000029FA"/>
     <w:rsid w:val="00023847"/>
+    <w:rsid w:val="0004429C"/>
+    <w:rsid w:val="0005132A"/>
+    <w:rsid w:val="000757EA"/>
     <w:rsid w:val="000F3592"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
+    <w:rsid w:val="00176648"/>
     <w:rsid w:val="001C1C49"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="002978CD"/>
+    <w:rsid w:val="002C0351"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
+    <w:rsid w:val="003153B6"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
+    <w:rsid w:val="00356E57"/>
+    <w:rsid w:val="003849D9"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
+    <w:rsid w:val="003D7C7B"/>
     <w:rsid w:val="003F379C"/>
+    <w:rsid w:val="00417AF3"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004B482C"/>
+    <w:rsid w:val="004D0A7D"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
+    <w:rsid w:val="00573012"/>
+    <w:rsid w:val="00616718"/>
     <w:rsid w:val="00657067"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
+    <w:rsid w:val="00707B15"/>
+    <w:rsid w:val="00715724"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="00777094"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
+    <w:rsid w:val="007C49A1"/>
+    <w:rsid w:val="007F52A5"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
+    <w:rsid w:val="00847570"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="008805F6"/>
     <w:rsid w:val="00890458"/>
+    <w:rsid w:val="00896C42"/>
     <w:rsid w:val="008C3354"/>
+    <w:rsid w:val="008C3B23"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="0092264D"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="009B54E5"/>
+    <w:rsid w:val="009C1A66"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="00A15A99"/>
     <w:rsid w:val="00A9336C"/>
+    <w:rsid w:val="00AA59EB"/>
+    <w:rsid w:val="00AD371D"/>
+    <w:rsid w:val="00AD7F4B"/>
     <w:rsid w:val="00AE0AA4"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B267E9"/>
+    <w:rsid w:val="00B34795"/>
+    <w:rsid w:val="00B44C08"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00BE32FD"/>
+    <w:rsid w:val="00C05053"/>
     <w:rsid w:val="00C10FC5"/>
+    <w:rsid w:val="00C16BBA"/>
     <w:rsid w:val="00C52671"/>
+    <w:rsid w:val="00C87010"/>
     <w:rsid w:val="00CA03C6"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D4532D"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00D7689C"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
+    <w:rsid w:val="00EA7F1E"/>
     <w:rsid w:val="00ED0235"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F07B5B"/>
     <w:rsid w:val="00F20807"/>
+    <w:rsid w:val="00F25B2D"/>
     <w:rsid w:val="00F30652"/>
+    <w:rsid w:val="00F53B31"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7356B"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
     <w:rsid w:val="01121E60"/>
     <w:rsid w:val="05110193"/>
     <w:rsid w:val="148C0B6F"/>
     <w:rsid w:val="209C78FC"/>
     <w:rsid w:val="4EE94426"/>
     <w:rsid w:val="54C846E7"/>
     <w:rsid w:val="6D19CB27"/>
     <w:rsid w:val="77946635"/>
     <w:rsid w:val="7D4AEA1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6845,52 +5254,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6957,847 +5366,844 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normalny" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 1"/>
-[...2 lines deleted...]
-    <w:link w:val="Nagwek1Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek2Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek3Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 4"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek4Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 5"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek5Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 6"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek6Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 7"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek7Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 8"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek8Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 9"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Nagwek9Znak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727"/>
     </w:rPr>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Domylnaczcionkaakapitu" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Standardowy" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Bezlisty" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tytu">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
-    <w:name w:val="Title"/>
-[...2 lines deleted...]
-    <w:link w:val="TytuZnak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek1Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek2Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00657067"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek3Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek4Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek5Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek6Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek7Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek8Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nagwek9Znak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TytuZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Tytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Podtytu">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
-    <w:name w:val="Subtitle"/>
-[...2 lines deleted...]
-    <w:link w:val="PodtytuZnak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PodtytuZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Podtytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytat">
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
-    <w:name w:val="Quote"/>
-[...2 lines deleted...]
-    <w:link w:val="CytatZnak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CytatZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Cytat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
-    <w:name w:val="Intense Quote"/>
-[...2 lines deleted...]
-    <w:link w:val="CytatintensywnyZnak"/>
     <w:qFormat/>
     <w:rsid w:val="148C0B6F"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CytatintensywnyZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Cytatintensywny"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pogrubienie">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="148C0B6F"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="StopkaZnak"/>
     <w:rsid w:val="148C0B6F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="StopkaZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numerstrony">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="header"/>
-    <w:basedOn w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="NagwekZnak"/>
     <w:rsid w:val="148C0B6F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NagwekZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 1"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="148C0B6F"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="148C0B6F"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normalny"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="148C0B6F"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Listeactuelle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Uwydatnienie">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="TekstkomentarzaZnak"/>
     <w:rsid w:val="148C0B6F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TekstkomentarzaZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D7689C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TematkomentarzaZnak" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D7689C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7876,59 +6282,60 @@
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="rId368115150" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -8198,55 +6605,62 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>406</Words>
+  <Characters>2316</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2717</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
-  <lastModifiedBy>Projects BRGD</lastModifiedBy>
-  <revision>16</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>