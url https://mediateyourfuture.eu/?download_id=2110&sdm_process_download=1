--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -1,108 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29930"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\wenan\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\logop\Logopsycom Dropbox\Logopsycom - Common folder\01. Projects\MYF\WP3A2 Toolbox for creation\Toolbox for creation FR to proofread\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10" documentId="8_{595C09D5-4513-48CA-8F09-9D7B23EB5A1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{570AC98B-854E-4488-A259-3434A3901AE9}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79804D4B-7DF7-40E4-891A-AC47D527662B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{A6551F8E-F0B2-428E-9C3B-9ECA449F5EC9}"/>
+    <workbookView xWindow="6132" yWindow="108" windowWidth="16908" windowHeight="9336" xr2:uid="{A6551F8E-F0B2-428E-9C3B-9ECA449F5EC9}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuille 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Modèle modifiable – Tableau de suivi des flux de travail et des tâches</t>
-[...7 lines deleted...]
-  <si>
     <t>Priorité</t>
   </si>
   <si>
-    <t>Deadline</t>
-[...4 lines deleted...]
-  <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Faible/ Moyen/ Fort</t>
   </si>
   <si>
-    <t>Pas Commencé / En Cours / Complété / Bloqué</t>
+    <t>Modèle modifiable – Tableau de suivi du flux de travail et des tâches</t>
+  </si>
+  <si>
+    <t>Tâche</t>
+  </si>
+  <si>
+    <t>Échéance</t>
+  </si>
+  <si>
+    <t>Pas commencée / En cours / Terminée / Bloquée</t>
+  </si>
+  <si>
+    <t>Statut</t>
+  </si>
+  <si>
+    <t>Attribuée à</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lexend"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lexend"/>
     </font>
@@ -156,91 +156,91 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -302,51 +302,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -444,108 +444,108 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31BDF0F8-06C4-4B31-B918-BEF99D6FA555}">
   <dimension ref="B2:G12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I5" sqref="I5"/>
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="34.28515625" customWidth="1"/>
+    <col min="2" max="2" width="34.33203125" customWidth="1"/>
     <col min="3" max="3" width="19" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
-    <col min="6" max="6" width="11.5703125" customWidth="1"/>
-    <col min="7" max="7" width="31.5703125" customWidth="1"/>
+    <col min="6" max="6" width="14.88671875" customWidth="1"/>
+    <col min="7" max="7" width="31.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7">
       <c r="B2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="2:7" ht="15" thickBot="1"/>
+    <row r="4" spans="2:7" ht="26.4" customHeight="1">
+      <c r="B4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="E4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...15 lines deleted...]
-    <row r="5" spans="2:7" ht="70.900000000000006" customHeight="1" thickBot="1">
+    </row>
+    <row r="5" spans="2:7" ht="78.599999999999994" customHeight="1" thickBot="1">
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="3" t="s">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G5" s="1"/>
     </row>
     <row r="6" spans="2:7" ht="15" thickBot="1">
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
     </row>
     <row r="7" spans="2:7" ht="15.6" thickBot="1">
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="2:7" ht="15.6" thickBot="1">
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
@@ -553,48 +553,68 @@
     </row>
     <row r="9" spans="2:7" ht="15" thickBot="1">
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
     </row>
     <row r="10" spans="2:7" ht="15">
       <c r="B10" s="4"/>
     </row>
     <row r="11" spans="2:7" ht="15">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:7" ht="15">
       <c r="B12" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Feuille 1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wenancjusz Ochmann</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>