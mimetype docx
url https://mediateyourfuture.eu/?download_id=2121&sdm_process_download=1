--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -9,4934 +9,3357 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="006C62D7" w:rsidP="007D1F60" w:rsidRDefault="006C62D7" w14:paraId="2967E6D3" w14:textId="2BF31D0D">
+    <w:p w14:paraId="2967E6D3" w14:textId="4A65E16D" w:rsidR="006C62D7" w:rsidRPr="00852273" w:rsidRDefault="35111BAC" w:rsidP="007D1F60">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
+          <w:sz w:val="72"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00852273">
         <w:rPr>
           <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-        </w:rPr>
-        <w:t>PLAN DE COMMUNICATION EVENEMENTIEL</w:t>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLAN DE COMMUNICATION </w:t>
+      </w:r>
+      <w:r w:rsidR="002D17DF" w:rsidRPr="00852273">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+        <w:t>D'</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF048D" w:rsidRPr="00852273">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+        <w:t>ÉVÉNEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="00524050" w:rsidP="005616A1" w:rsidRDefault="00524050" w14:paraId="2D4264B4" w14:textId="77777777">
+    <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="00AF048D" w:rsidRDefault="00524050" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="006C62D7" w:rsidP="005616A1" w:rsidRDefault="006C62D7" w14:paraId="6F599B63" w14:textId="22217EDF">
+    <w:p w14:paraId="6F599B63" w14:textId="15B34E1E" w:rsidR="006C62D7" w:rsidRPr="00AF048D" w:rsidRDefault="00452784" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>IMPORTE ?</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00452784">
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452784">
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="00A40B05" w:rsidP="55EE9139" w:rsidRDefault="00A40B05" w14:paraId="28335EE2" w14:textId="07C1523D">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
+    <w:p w14:paraId="28335EE2" w14:textId="32C24DD3" w:rsidR="00A40B05" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00387497">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposer d’un tableau de référence pour planifier </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32B8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> communication et </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32B8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diffusion </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32B8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des événements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permet de transformer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4734D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’ensemble des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tâches organisationnelles en un processus clair, coordonné et partagé. Il </w:t>
+      </w:r>
+      <w:r w:rsidR="003D41F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>permet de visualiser clairement</w:t>
+      </w:r>
+      <w:r w:rsidR="00831474">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D41F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les objectifs, les responsabilités, les échéances et les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ressources, réduisant ainsi au minimum le risque de malentendus ou d’oublis. Il </w:t>
+      </w:r>
+      <w:r w:rsidR="004D743F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>permet</w:t>
       </w:r>
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également </w:t>
+      </w:r>
+      <w:r w:rsidR="004D743F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e suiv</w:t>
+      </w:r>
+      <w:r w:rsidR="004D743F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>re plus facilement la progression</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00116D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de détecter plus tôt les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> problèmes, ce qui améliore l’efficacité globale du travail. </w:t>
+      </w:r>
+      <w:r w:rsidR="00116D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ce n'est pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seulement </w:t>
+      </w:r>
+      <w:r w:rsidR="00116D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
+      <w:r w:rsidR="00116D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pratique</w:t>
+      </w:r>
+      <w:r w:rsidR="00116D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; il </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribue </w:t>
+      </w:r>
+      <w:r w:rsidR="00116D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">également </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidR="00116D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maintenir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
+      <w:r w:rsidR="00116D11">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la cohérence, la transparence et la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qualité tout au long de la planification et </w:t>
+      </w:r>
+      <w:r w:rsidR="000769DB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>du déroulement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'événement. Ce qui importe vraiment, c'est d'adapter le tableau à vos propres activités et de l'utiliser davantage comme une feuille de route que comme une liste de contrôle </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22DE8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rigide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, afin que l'événement conserve son </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propre et ne perde pas les </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dimensions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> éducatives que toute activité de communication </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA490F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naturellement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017232A2" w14:textId="7EC5A8A7" w:rsidR="00A40B05" w:rsidRPr="00AF048D" w:rsidRDefault="00A40B05" w:rsidP="00387497">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A645F4" w14:textId="509E1FA0" w:rsidR="00A40B05" w:rsidRDefault="35111BAC" w:rsidP="00387497">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Les activités de diffusion seront mises en œuvre avant l’événement</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6472">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, conformément à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6472">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de communication défini. Les informations seront partagées progressivement via différents </w:t>
+      </w:r>
+      <w:r w:rsidR="0030176D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>canaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin </w:t>
+      </w:r>
+      <w:r w:rsidR="0030176D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d'optimiser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la visibilité et la participation. Les réseaux sociaux seront utilisés de manière </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>stratégique</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36C20">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: LinkedIn et X cibleront les professionnels, les décideurs politiques et les parties prenantes avec des messages concis et </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36C20">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une mise en </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3435">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>avant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des intervenants</w:t>
+      </w:r>
+      <w:r w:rsidR="00265545">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Instagram et Facebook feront la promotion de l’événement </w:t>
+      </w:r>
+      <w:r w:rsidR="00265545">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>par le biais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00265545">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contenu</w:t>
+      </w:r>
+      <w:r w:rsidR="00265545">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visuel</w:t>
+      </w:r>
+      <w:r w:rsidR="00265545">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de comptes à rebours et de courtes vidéos afin </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7418C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de toucher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un public plus large</w:t>
+      </w:r>
+      <w:r w:rsidR="00265545">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; les newsletters et les listes de diffusion fourniront des informations structurées et des liens </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91489">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directs pour s'inscrire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cette utilisation coordonnée des </w:t>
+      </w:r>
+      <w:r w:rsidR="002471C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">différents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">canaux </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3FC8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>permet de diffuser l'information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en temps </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3FC8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voulu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...907 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00DD3FC8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de susciter l'intérêt d'un large p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ublic.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="00A40B05" w:rsidP="55EE9139" w:rsidRDefault="00A40B05" w14:paraId="017232A2" w14:textId="7EC5A8A7">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
+    <w:p w14:paraId="11F6964A" w14:textId="77777777" w:rsidR="00387497" w:rsidRDefault="00387497" w:rsidP="00387497">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="00A40B05" w:rsidP="347DCE42" w:rsidRDefault="00A40B05" w14:paraId="42A645F4" w14:textId="05901DCF">
-[...700 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0B03AF62" w14:textId="77777777" w:rsidR="00387497" w:rsidRPr="00AF048D" w:rsidRDefault="00387497" w:rsidP="00387497">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A40B05" w:rsidP="00A40B05" w:rsidRDefault="00A40B05" w14:paraId="5247BF87" w14:textId="57F75707">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="428216F0" w14:textId="4583D841" w:rsidR="006C62D7" w:rsidRPr="00AF048D" w:rsidRDefault="3836720F" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF048D">
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01786">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF048D">
+        <w:t>?</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A40B05" w:rsidR="00A40B05" w:rsidP="00A40B05" w:rsidRDefault="00A40B05" w14:paraId="46D28CC5" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5775FB19" w14:textId="3A6E6288" w:rsidR="35A4DF28" w:rsidRPr="005C542D" w:rsidRDefault="3836720F" w:rsidP="00B01786">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:beforeAutospacing="1" w:after="240" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C542D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Utilisez des listes à puces et des modèles pour passer en revue les étapes clés et concevoir les activités.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="00524050" w:rsidP="005616A1" w:rsidRDefault="00524050" w14:paraId="3F3ABEF8" w14:textId="77777777">
+    <w:p w14:paraId="4CA9EA84" w14:textId="7F33A044" w:rsidR="35A4DF28" w:rsidRPr="005C542D" w:rsidRDefault="3836720F" w:rsidP="00B01786">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C542D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personnalisez votre événement en y ajoutant des touches originales adaptées à votre public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392AEE33" w14:textId="7C4CEFEA" w:rsidR="00B81B34" w:rsidRPr="005C542D" w:rsidRDefault="00B81B34" w:rsidP="6F48CF1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242CBA7E" w14:textId="77777777" w:rsidR="00B81B34" w:rsidRPr="005C542D" w:rsidRDefault="00B81B34" w:rsidP="00B81B34">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10721A2F" w14:textId="173B5669" w:rsidR="00F03110" w:rsidRPr="00AF048D" w:rsidRDefault="6F48CF1A" w:rsidP="005616A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF048D">
+        <w:t>LISTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02B89">
+        <w:t xml:space="preserve"> À PUCES</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="006C62D7" w:rsidP="005616A1" w:rsidRDefault="006C62D7" w14:paraId="428216F0" w14:textId="640C3248">
-[...12 lines deleted...]
-        <w:t>L’UTILISER ?</w:t>
+    <w:p w14:paraId="51416A7A" w14:textId="0EEABED2" w:rsidR="6F48CF1A" w:rsidRDefault="35111BAC" w:rsidP="00D51CBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dé</w:t>
+      </w:r>
+      <w:r w:rsidR="005041EF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terminez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clairement ce que vous souhaitez communiquer. S'agit-il d'une actualité brûlante ou d'un événement historique</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF04DF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? Abordez-vous une question environnementale et </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2416">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>proposez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-vous des conseils pratiques à ce sujet</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF04DF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="35A4DF28" w:rsidP="6F48CF1A" w:rsidRDefault="35A4DF28" w14:paraId="5775FB19" w14:textId="3A6E6288">
-[...354 lines deleted...]
-    <w:p w:rsidR="6F48CF1A" w:rsidP="3836720F" w:rsidRDefault="6F48CF1A" w14:paraId="3309D63B" w14:textId="049FEE07">
+    <w:p w14:paraId="5D686731" w14:textId="77777777" w:rsidR="006403F9" w:rsidRPr="00D51CBD" w:rsidRDefault="006403F9" w:rsidP="006403F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="3836720F" w:rsidRDefault="6F48CF1A" w14:paraId="51416A7A" w14:textId="6F5C03E5">
+    <w:p w14:paraId="2B4EE4E4" w14:textId="01C70140" w:rsidR="6F48CF1A" w:rsidRDefault="005A2416" w:rsidP="00D51CBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Établissez</w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également vos objectifs. Une fois l'événement terminé, que souhaitez-vous que votre public retienne, et quel impact positif espérez-vous pour la communauté</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33ACC9C0" w14:textId="77777777" w:rsidR="006403F9" w:rsidRPr="006403F9" w:rsidRDefault="006403F9" w:rsidP="006403F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="6F48CF1A" w:rsidRDefault="6F48CF1A" w14:paraId="6F66B6BF" w14:textId="01587B51">
+    <w:p w14:paraId="3DD84221" w14:textId="0C29C252" w:rsidR="6F48CF1A" w:rsidRDefault="35111BAC" w:rsidP="00D51CBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...131 lines deleted...]
-        <w:t xml:space="preserve"> ? </w:t>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiez votre public cible. Vous adressez-vous à des enfants accompagnés de leur famille, à des </w:t>
+      </w:r>
+      <w:r w:rsidR="005B5B1C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>établissements scolaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, à des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>jeunes ou à des adultes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03994">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>? Votre public influencera fortement la structure de l’activité dans son ensemble.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="3836720F" w:rsidRDefault="6F48CF1A" w14:paraId="6217B798" w14:textId="22704483">
+    <w:p w14:paraId="444093C9" w14:textId="77777777" w:rsidR="006403F9" w:rsidRPr="006403F9" w:rsidRDefault="006403F9" w:rsidP="006403F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="3836720F" w:rsidRDefault="6F48CF1A" w14:paraId="2B4EE4E4" w14:textId="3BB0A49E">
+    <w:p w14:paraId="7FCD9084" w14:textId="1B0DA343" w:rsidR="6F48CF1A" w:rsidRDefault="35111BAC" w:rsidP="00D51CBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choisissez vos techniques de communication. Privilégiez autant que possible les approches informelles ou mélangez différents styles. Assurez-vous simplement qu’elles correspondent aux personnes </w:t>
+      </w:r>
+      <w:r w:rsidR="0021794A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>auxquelles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vous vous adressez.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA71C92" w14:textId="77777777" w:rsidR="006403F9" w:rsidRPr="006403F9" w:rsidRDefault="006403F9" w:rsidP="006403F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="6F48CF1A" w:rsidRDefault="6F48CF1A" w14:paraId="2A9F673E" w14:textId="0EAF95CF">
+    <w:p w14:paraId="1F84043F" w14:textId="3CD424AC" w:rsidR="006403F9" w:rsidRPr="006403F9" w:rsidRDefault="35111BAC" w:rsidP="006403F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> dans son ensemble. </w:t>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sélectionnez vos canaux de communication. S'agit-il d'un événement en présentiel ou en ligne</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2935">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>? En direct ou préenregistré</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2935">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="3836720F" w:rsidRDefault="6F48CF1A" w14:paraId="0DF4726D" w14:textId="7D26480C">
+    <w:p w14:paraId="043C7C95" w14:textId="77777777" w:rsidR="006403F9" w:rsidRPr="00D51CBD" w:rsidRDefault="006403F9" w:rsidP="006403F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="3836720F" w:rsidRDefault="6F48CF1A" w14:paraId="3DD84221" w14:textId="66837654">
+    <w:p w14:paraId="11F919A8" w14:textId="6DD627B1" w:rsidR="3866F6D8" w:rsidRDefault="35111BAC" w:rsidP="00D51CBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Donnez à l'activité un</w:t>
+      </w:r>
+      <w:r w:rsidR="00825312">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00825312">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>touche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00825312">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personnelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui la rende reconnaissable. Cela aidera les gens à se souvenir de vous et </w:t>
+      </w:r>
+      <w:r w:rsidR="00825312">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>susciter davantage d'intérêt à l'avenir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A147D80" w14:textId="77777777" w:rsidR="006403F9" w:rsidRPr="006403F9" w:rsidRDefault="006403F9" w:rsidP="006403F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="6F48CF1A" w:rsidRDefault="6F48CF1A" w14:paraId="06043D93" w14:textId="5B9E907F">
+    <w:p w14:paraId="0E6CDF7B" w14:textId="4916543B" w:rsidR="6F48CF1A" w:rsidRDefault="005041EF" w:rsidP="00D51CBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Définissez </w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les rôles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de chaque membre </w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>du personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00695DB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ainsi que </w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les espaces et un plan pour faire face aux éventuels problèmes. Il est toujours utile d’avoir un plan B, en particulier pour les événements plus complexes. Votre équipe doit être préparée, mais aussi suffisamment flexible pour faire face à toute situation imprévue.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="3836720F" w:rsidRDefault="6F48CF1A" w14:paraId="115BA8E0" w14:textId="1BCF6FAC">
+    <w:p w14:paraId="629810A1" w14:textId="77777777" w:rsidR="006403F9" w:rsidRPr="006403F9" w:rsidRDefault="006403F9" w:rsidP="006403F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="3836720F" w:rsidRDefault="6F48CF1A" w14:paraId="7FCD9084" w14:textId="5044F9AC">
+    <w:p w14:paraId="46B52376" w14:textId="2EC10AAA" w:rsidR="6F48CF1A" w:rsidRPr="00D51CBD" w:rsidRDefault="005F7097" w:rsidP="00D51CBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Collectez</w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des retours. Choisissez votre format</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00D51CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: questionnaires, formulaires interactifs ou autre. Cela sera important pour vos futurs événements.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="6F48CF1A" w:rsidP="6F48CF1A" w:rsidRDefault="6F48CF1A" w14:paraId="33080F7E" w14:textId="2E97DFD2">
-[...499 lines deleted...]
-    <w:p w:rsidRPr="00AB6152" w:rsidR="00DE232F" w:rsidP="007E0C34" w:rsidRDefault="00DE232F" w14:paraId="5E499A23" w14:textId="6710EC01">
+    <w:p w14:paraId="5E499A23" w14:textId="6710EC01" w:rsidR="00DE232F" w:rsidRPr="00AF048D" w:rsidRDefault="00DE232F" w:rsidP="007E0C34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="35111BAC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF048D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007D1F60" w:rsidR="00DE232F" w:rsidP="007D1F60" w:rsidRDefault="00392591" w14:paraId="2889BB17" w14:textId="50653D0C">
+    <w:p w14:paraId="2889BB17" w14:textId="327F3523" w:rsidR="00DE232F" w:rsidRPr="00815329" w:rsidRDefault="00815329" w:rsidP="007D1F60">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">MODÈLE DE </w:t>
+      </w:r>
+      <w:r w:rsidR="3866F6D8" w:rsidRPr="00815329">
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
         <w:t>TABLEAU MODIFIABLE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="00DE232F" w:rsidP="00F41D41" w:rsidRDefault="00CD06B5" w14:paraId="40FAB62C" w14:textId="2F734D91">
+    <w:p w14:paraId="40FAB62C" w14:textId="40608FB0" w:rsidR="00DE232F" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00F41D41">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
+      <w:r w:rsidRPr="00AF048D">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>CONCEVEZ VOTRE ACTIVITE</w:t>
+        <w:t xml:space="preserve">CONCEVEZ VOTRE </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4E89">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>ACTIVITÉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D7925" w:rsidR="002D7925" w:rsidP="002D7925" w:rsidRDefault="002D7925" w14:paraId="27C92F4F" w14:textId="77777777"/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="27C92F4F" w14:textId="77777777" w:rsidR="002D7925" w:rsidRPr="00AF048D" w:rsidRDefault="002D7925" w:rsidP="002D7925"/>
+    <w:p w14:paraId="69B777FE" w14:textId="2F73B249" w:rsidR="00CF04E4" w:rsidRPr="00AF048D" w:rsidRDefault="001B4636" w:rsidP="005616A1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk214963596" w:id="0"/>
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk214963596"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Evènement unique</w:t>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00066625">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>nement unique</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="005616A1" w:rsidRDefault="000656F3" w14:paraId="2AF7725A" w14:textId="77777777"/>
+    <w:p w14:paraId="2AF7725A" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="005616A1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9909" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4954"/>
         <w:gridCol w:w="4955"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidTr="35111BAC" w14:paraId="1329B521" w14:textId="77777777">
+      <w:tr w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w14:paraId="1329B521" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="5D785E16" w14:textId="18DF7AFF">
+          <w:p w14:paraId="5D785E16" w14:textId="18DF7AFF" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sujet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="6DBE63CE" w14:textId="218A1B2B">
+          <w:p w14:paraId="6DBE63CE" w14:textId="218A1B2B" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00CD06B5" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidTr="35111BAC" w14:paraId="7C9EB178" w14:textId="77777777">
+      <w:tr w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w14:paraId="7C9EB178" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="42165FA5" w14:textId="55298ABA">
+          <w:p w14:paraId="42165FA5" w14:textId="57769B75" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00C53E8F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>But principal</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Objectif</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="6F6020AB" w14:textId="77777777"/>
+          <w:p w14:paraId="6F6020AB" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidTr="35111BAC" w14:paraId="54C43FFA" w14:textId="77777777">
+      <w:tr w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w14:paraId="54C43FFA" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="7489BD6B" w14:textId="17BE94BE">
+          <w:p w14:paraId="7489BD6B" w14:textId="17BE94BE" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="6334BAC3" w14:textId="77777777"/>
+          <w:p w14:paraId="6334BAC3" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidTr="35111BAC" w14:paraId="309B1CE6" w14:textId="77777777">
+      <w:tr w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w14:paraId="309B1CE6" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00CD06B5" w:rsidP="3866F6D8" w:rsidRDefault="00CD06B5" w14:paraId="625430EC" w14:textId="7437E93A">
+          <w:p w14:paraId="625430EC" w14:textId="5CD62541" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="3866F6D8">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Impact attendu</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53E8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attendu</w:t>
+            </w:r>
+            <w:r w:rsidR="00C53E8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="52E5C133" w14:textId="77777777"/>
+          <w:p w14:paraId="52E5C133" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidTr="35111BAC" w14:paraId="623FB35D" w14:textId="77777777">
+      <w:tr w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w14:paraId="623FB35D" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00C44CA3" w14:paraId="6126B9CF" w14:textId="4416428D">
+          <w:p w14:paraId="6126B9CF" w14:textId="1656B2B4" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Technique de Communication</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique de </w:t>
+            </w:r>
+            <w:r w:rsidR="00C53E8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ommunication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="25B3152A" w14:textId="77777777"/>
+          <w:p w14:paraId="25B3152A" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidTr="35111BAC" w14:paraId="3033D4DA" w14:textId="77777777">
+      <w:tr w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w14:paraId="3033D4DA" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="6B73FB19" w14:textId="51A3A9D2">
+          <w:p w14:paraId="6B73FB19" w14:textId="4884A4AF" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00C53E8F" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Ligne de temps</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="5B74F04E" w14:textId="77777777"/>
+          <w:p w14:paraId="5B74F04E" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidTr="35111BAC" w14:paraId="373261C5" w14:textId="77777777">
+      <w:tr w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w14:paraId="373261C5" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="008503F8" w14:paraId="2D17F36F" w14:textId="6FE44645">
+          <w:p w14:paraId="2D17F36F" w14:textId="6FE44645" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...24 lines deleted...]
-              <w:t>collaborateurs</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsables et collaborateurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00CD06B5" w:rsidP="005616A1" w:rsidRDefault="00CD06B5" w14:paraId="0AE2BB26" w14:textId="77777777"/>
+          <w:p w14:paraId="0AE2BB26" w14:textId="77777777" w:rsidR="00CD06B5" w:rsidRPr="00AF048D" w:rsidRDefault="00CD06B5" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="008503F8" w:rsidTr="35111BAC" w14:paraId="56F98342" w14:textId="77777777">
+      <w:tr w:rsidR="008503F8" w:rsidRPr="00AF048D" w14:paraId="56F98342" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="008503F8" w:rsidP="005616A1" w:rsidRDefault="008503F8" w14:paraId="48F1039E" w14:textId="76E46F95">
+          <w:p w14:paraId="48F1039E" w14:textId="76E46F95" w:rsidR="008503F8" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Risques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="008503F8" w:rsidP="005616A1" w:rsidRDefault="008503F8" w14:paraId="6124AC79" w14:textId="77777777"/>
+          <w:p w14:paraId="6124AC79" w14:textId="77777777" w:rsidR="008503F8" w:rsidRPr="00AF048D" w:rsidRDefault="008503F8" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="008503F8" w:rsidTr="35111BAC" w14:paraId="3F1D1AD1" w14:textId="77777777">
+      <w:tr w:rsidR="008503F8" w:rsidRPr="00AF048D" w14:paraId="3F1D1AD1" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="008503F8" w:rsidP="005616A1" w:rsidRDefault="008503F8" w14:paraId="75BAFCAD" w14:textId="11CE990A">
+          <w:p w14:paraId="75BAFCAD" w14:textId="05115FCA" w:rsidR="008503F8" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Critères</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critères de </w:t>
             </w:r>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> de succès et </w:t>
+            <w:r w:rsidR="00C53E8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>réussite</w:t>
             </w:r>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>d’analyse</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et analyse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="008503F8" w:rsidP="005616A1" w:rsidRDefault="008503F8" w14:paraId="217C783A" w14:textId="77777777"/>
+          <w:p w14:paraId="217C783A" w14:textId="77777777" w:rsidR="008503F8" w:rsidRPr="00AF048D" w:rsidRDefault="008503F8" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="008503F8" w:rsidTr="35111BAC" w14:paraId="093228D2" w14:textId="77777777">
+      <w:tr w:rsidR="008503F8" w:rsidRPr="00AF048D" w14:paraId="093228D2" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="008503F8" w:rsidP="005616A1" w:rsidRDefault="008503F8" w14:paraId="22DE1C41" w14:textId="7E5235B3">
+          <w:p w14:paraId="22DE1C41" w14:textId="7E5235B3" w:rsidR="008503F8" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="005616A1">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="008503F8" w:rsidP="005616A1" w:rsidRDefault="008503F8" w14:paraId="3DEEB212" w14:textId="77777777"/>
+          <w:p w14:paraId="3DEEB212" w14:textId="77777777" w:rsidR="008503F8" w:rsidRPr="00AF048D" w:rsidRDefault="008503F8" w:rsidP="005616A1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B81B34" w:rsidR="00DE232F" w:rsidP="005616A1" w:rsidRDefault="00DE232F" w14:paraId="0C70DEA2" w14:textId="77777777"/>
+    <w:p w14:paraId="0C70DEA2" w14:textId="77777777" w:rsidR="00DE232F" w:rsidRPr="00AF048D" w:rsidRDefault="00DE232F" w:rsidP="005616A1"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="0056429F" w:rsidP="005616A1" w:rsidRDefault="0056429F" w14:paraId="3A0916A5" w14:textId="35755B3F">
-[...26 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="0A7A7E5A" w14:textId="0D2308E2" w:rsidR="3866F6D8" w:rsidRPr="00AF048D" w:rsidRDefault="3866F6D8" w:rsidP="3866F6D8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="000656F3" w:rsidRDefault="000656F3" w14:paraId="20696660" w14:textId="53C1C842">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="20696660" w14:textId="53C1C842" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00C53E8F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="00AF048D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Festival</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="000656F3" w:rsidRDefault="000656F3" w14:paraId="06892D7F" w14:textId="77777777"/>
+    <w:p w14:paraId="06892D7F" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00C53E8F">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9909" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4954"/>
         <w:gridCol w:w="4955"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="5BCD7A18" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="5BCD7A18" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="57A31297" w14:textId="607F2D5F">
+          <w:p w14:paraId="57A31297" w14:textId="607F2D5F" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00C53E8F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sujets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="260D0033" w14:textId="77777777">
+          <w:p w14:paraId="260D0033" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00C53E8F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="7F6647E0" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="7F6647E0" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="74D1D530" w14:textId="15D56CB5">
+          <w:p w14:paraId="74D1D530" w14:textId="3E96D47F" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="00CF1C21" w:rsidP="00C53E8F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>But Principaux</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Objectifs</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rincipaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="30EC96E9" w14:textId="77777777"/>
+          <w:p w14:paraId="30EC96E9" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00C53E8F">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="40CDB65D" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="40CDB65D" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="11E05769" w14:textId="11730543">
+          <w:p w14:paraId="11E05769" w14:textId="11730543" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00C53E8F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="66861482" w14:textId="77777777"/>
+          <w:p w14:paraId="66861482" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00C53E8F">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="38580037" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="38580037" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="1424BFD5" w:rsidRDefault="000656F3" w14:paraId="2ED9E048" w14:textId="2B1E66D1">
+          <w:p w14:paraId="2ED9E048" w14:textId="27BAF45C" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00C53E8F">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:keepNext/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Impact Attendu</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1C21">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1C21">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ttendu</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1C21">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="777E0378" w14:textId="77777777"/>
+          <w:p w14:paraId="777E0378" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00C53E8F">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="0911B131" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="0911B131" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="1424BFD5" w:rsidRDefault="000656F3" w14:paraId="230D0DEE" w14:textId="0B14F7D5">
+          <w:p w14:paraId="230D0DEE" w14:textId="67A0B3CA" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="1424BFD5">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Activité principale et distribution</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activité principale et </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1C21">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="46DC3608" w14:textId="77777777"/>
+          <w:p w14:paraId="46DC3608" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="1BFABAC5" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="1BFABAC5" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="1424BFD5" w:rsidRDefault="000656F3" w14:paraId="06C767F1" w14:textId="0BC2F1A1">
+          <w:p w14:paraId="06C767F1" w14:textId="0BC2F1A1" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="1424BFD5">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Autres activités et descriptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="2AEB3270" w14:textId="77777777"/>
+          <w:p w14:paraId="2AEB3270" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="003A3F5E" w:rsidTr="35111BAC" w14:paraId="77F4F3AC" w14:textId="77777777">
+      <w:tr w:rsidR="003A3F5E" w:rsidRPr="00AF048D" w14:paraId="77F4F3AC" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="003A3F5E" w:rsidP="1424BFD5" w:rsidRDefault="003A3F5E" w14:paraId="63F5EAF5" w14:textId="4B8F8813">
+          <w:p w14:paraId="63F5EAF5" w14:textId="34128E72" w:rsidR="003A3F5E" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="1424BFD5">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Techniques de communication pour les activités principales</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Techniques de communication pour l</w:t>
+            </w:r>
+            <w:r w:rsidR="0010426A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>'</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>activité principal</w:t>
+            </w:r>
+            <w:r w:rsidR="0010426A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="003A3F5E" w:rsidP="00052623" w:rsidRDefault="003A3F5E" w14:paraId="6C439696" w14:textId="77777777"/>
+          <w:p w14:paraId="6C439696" w14:textId="77777777" w:rsidR="003A3F5E" w:rsidRPr="00AF048D" w:rsidRDefault="003A3F5E" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00C44CA3" w:rsidTr="35111BAC" w14:paraId="431EC6FF" w14:textId="77777777">
+      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w14:paraId="431EC6FF" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00C44CA3" w:rsidP="00052623" w:rsidRDefault="00C44CA3" w14:paraId="52093629" w14:textId="323E6708">
+          <w:p w14:paraId="52093629" w14:textId="0FED8A72" w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Techniques de Communication pour l’activité “1”</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de </w:t>
+            </w:r>
+            <w:r w:rsidR="005759F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ommunication pour l’activité </w:t>
+            </w:r>
+            <w:r w:rsidR="00B637E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>« </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B637E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00C44CA3" w:rsidP="00052623" w:rsidRDefault="00C44CA3" w14:paraId="466F9E75" w14:textId="77777777"/>
+          <w:p w14:paraId="466F9E75" w14:textId="77777777" w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w:rsidRDefault="00C44CA3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00C44CA3" w:rsidTr="35111BAC" w14:paraId="72B7A22E" w14:textId="77777777">
+      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w14:paraId="72B7A22E" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00C44CA3" w:rsidP="00C44CA3" w:rsidRDefault="00C44CA3" w14:paraId="551C5208" w14:textId="4AA9191B">
+          <w:p w14:paraId="551C5208" w14:textId="54784A6C" w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00C44CA3">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Techniques de Communication pour l’activité “2”</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de </w:t>
+            </w:r>
+            <w:r w:rsidR="005759F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ommunication pour l’activité </w:t>
+            </w:r>
+            <w:r w:rsidR="00B637E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>« 2 »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00C44CA3" w:rsidP="00C44CA3" w:rsidRDefault="00C44CA3" w14:paraId="3A83F0BF" w14:textId="66F761E0"/>
+          <w:p w14:paraId="3A83F0BF" w14:textId="66F761E0" w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w:rsidRDefault="00C44CA3" w:rsidP="00C44CA3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00C44CA3" w:rsidTr="35111BAC" w14:paraId="4CA943F6" w14:textId="77777777">
+      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w14:paraId="4CA943F6" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00C44CA3" w:rsidP="00C44CA3" w:rsidRDefault="00C44CA3" w14:paraId="16FF7C23" w14:textId="0B612BDF">
+          <w:p w14:paraId="16FF7C23" w14:textId="1E47A412" w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00C44CA3">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Techniques de Communication pour l’activité “3”</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de </w:t>
+            </w:r>
+            <w:r w:rsidR="005759F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ommunication pour l’activité </w:t>
+            </w:r>
+            <w:r w:rsidR="00B637E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>« 3 »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00C44CA3" w:rsidP="00C44CA3" w:rsidRDefault="00C44CA3" w14:paraId="624A04DC" w14:textId="77777777"/>
+          <w:p w14:paraId="624A04DC" w14:textId="77777777" w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w:rsidRDefault="00C44CA3" w:rsidP="00C44CA3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="2B7B722F" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="2B7B722F" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="7CDBE75D" w14:textId="2AB2BFF1">
+          <w:p w14:paraId="7CDBE75D" w14:textId="4E34EE50" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="00957100" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Ligne de temps et cartographie des évènements</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Planning</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>feuille de route</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>l'</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>év</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="1B47C5C9" w14:textId="77777777"/>
+          <w:p w14:paraId="1B47C5C9" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="116BCCD3" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="116BCCD3" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="1424BFD5" w:rsidRDefault="003A3F5E" w14:paraId="39D83776" w14:textId="51109A4E">
+          <w:p w14:paraId="39D83776" w14:textId="55E545E5" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="00A3159B" w:rsidP="1424BFD5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Gestionnaire</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsable</w:t>
             </w:r>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d</w:t>
             </w:r>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>d’évènements</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e l'</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>év</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidR="35111BAC" w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="36D48129" w14:textId="77777777"/>
+          <w:p w14:paraId="36D48129" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="00C44CA3" w:rsidTr="35111BAC" w14:paraId="3E929C11" w14:textId="77777777">
+      <w:tr w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w14:paraId="3E929C11" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="00C44CA3" w:rsidP="00052623" w:rsidRDefault="002D7925" w14:paraId="5C24CFF2" w14:textId="31137B5C">
+          <w:p w14:paraId="5C24CFF2" w14:textId="31137B5C" w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> (de la deuxième, …)</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsable de la première activité (de la deuxième, …)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="00C44CA3" w:rsidP="00052623" w:rsidRDefault="00C44CA3" w14:paraId="0B4A5B06" w14:textId="77777777"/>
+          <w:p w14:paraId="0B4A5B06" w14:textId="77777777" w:rsidR="00C44CA3" w:rsidRPr="00AF048D" w:rsidRDefault="00C44CA3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="4C950E12" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="4C950E12" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="6F9D86B4" w14:textId="62F659A9">
+          <w:p w14:paraId="6F9D86B4" w14:textId="62F659A9" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Risques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="09458F3F" w14:textId="77777777"/>
+          <w:p w14:paraId="09458F3F" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="54077F46" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="54077F46" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="0D49AC7F" w14:textId="1ABDE05F">
+          <w:p w14:paraId="0D49AC7F" w14:textId="233CCC21" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>Critères</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critères de </w:t>
             </w:r>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> de succès et </w:t>
+            <w:r w:rsidR="00D22D6B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>réussite</w:t>
             </w:r>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...6 lines deleted...]
-              <w:t>d’analyse</w:t>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et analyse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="5E6B4373" w14:textId="77777777"/>
+          <w:p w14:paraId="5E6B4373" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidTr="35111BAC" w14:paraId="6AA1CD2C" w14:textId="77777777">
+      <w:tr w:rsidR="000656F3" w:rsidRPr="00AF048D" w14:paraId="6AA1CD2C" w14:textId="77777777" w:rsidTr="35111BAC">
         <w:trPr>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4954" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB6152" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="3EAA7ADE" w14:textId="77777777">
+          <w:p w14:paraId="3EAA7ADE" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="35111BAC" w:rsidP="00052623">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="35111BAC" w:rsidR="35111BAC">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="00AF048D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="00052623" w:rsidRDefault="000656F3" w14:paraId="2D3879B5" w14:textId="77777777"/>
+          <w:p w14:paraId="2D3879B5" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="00052623"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B81B34" w:rsidR="000656F3" w:rsidP="000656F3" w:rsidRDefault="000656F3" w14:paraId="5C490892" w14:textId="77777777"/>
-[...6 lines deleted...]
-    <w:sectPr w:rsidRPr="00B81B34" w:rsidR="00762260">
+    <w:p w14:paraId="5C490892" w14:textId="77777777" w:rsidR="000656F3" w:rsidRPr="00AF048D" w:rsidRDefault="000656F3" w:rsidP="000656F3"/>
+    <w:p w14:paraId="6C8FDD51" w14:textId="77777777" w:rsidR="00762260" w:rsidRPr="00B81B34" w:rsidRDefault="00762260" w:rsidP="005616A1"/>
+    <w:sectPr w:rsidR="00762260" w:rsidRPr="00B81B34">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E55BD" w:rsidP="005616A1" w:rsidRDefault="006E55BD" w14:paraId="06E386F5" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="5F3C73B1" w14:textId="77777777" w:rsidR="001E5BE0" w:rsidRPr="00AF048D" w:rsidRDefault="001E5BE0" w:rsidP="005616A1">
+      <w:r w:rsidRPr="00AF048D">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E55BD" w:rsidP="005616A1" w:rsidRDefault="006E55BD" w14:paraId="2CE8694C" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="077E64EA" w14:textId="77777777" w:rsidR="001E5BE0" w:rsidRPr="00AF048D" w:rsidRDefault="001E5BE0" w:rsidP="005616A1">
+      <w:r w:rsidRPr="00AF048D">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{C34ECE7C-C1FE-4F72-9782-B013E1DAE5FF}" r:id="rId1"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{78C3EA45-2564-47E1-9C5B-BFD2AC7D26BD}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{5E5DEEDF-9367-4816-9510-1E188EFF2AA8}" r:id="rId2"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{48721065-E117-46E4-8A6C-A986B07AE7AF}" r:id="rId4"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{B6232A1A-A9E3-43BA-A0C8-E342C7B1EF59}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{DC67476B-4B34-4F04-8716-827970479604}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{9FB7F750-99C4-4CE2-96C6-437F6BABC8A3}"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedBold w:fontKey="{F59480D6-909F-439D-866D-1FFA659F5AAA}" r:id="rId5"/>
+    <w:embedBold r:id="rId5" w:fontKey="{A39D6A0A-050A-4B02-9B62-CCFC7D9DCC99}"/>
   </w:font>
   <w:font w:name="Lexend Black">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{EC51EDCC-C77B-4D58-996B-F071F83FBFB0}" r:id="rId6"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{480692B6-A8E0-42A9-B45B-29918274026B}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{16743CA7-7E8F-4F61-A8B5-3960C8FD4FC4}" r:id="rId7"/>
-    <w:embedBold w:fontKey="{6E70BCFF-6251-4FB8-B61D-99E961369198}" r:id="rId8"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{CF76B97F-9502-4278-AEF4-75E410D3BADA}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{E1D9EF3C-B8C2-46D8-A5BB-5D3DFD8E5BA7}"/>
   </w:font>
   <w:font w:name="Lexend Light">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{9443319E-46DC-42F5-A98E-BDDB57D0CF5B}" r:id="rId9"/>
-[...7 lines deleted...]
-    <w:embedRegular w:fontKey="{56BF560E-7A75-4410-BDFB-7FE5133E8A8C}" r:id="rId10"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{AB5E2809-2781-4C94-BF06-6D7F1C8A48C6}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{95AC8D16-8D49-400D-9D6E-B67B19FBAD0A}" r:id="rId11"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{EEF89B75-6D91-4C1A-AF4C-EFB8C87534C6}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="003F379C" w:rsidP="005616A1" w:rsidRDefault="00000000" w14:paraId="0DDD83F1" w14:textId="77777777">
-    <w:r>
+  <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRPr="00AF048D" w:rsidRDefault="00000000" w:rsidP="005616A1">
+    <w:r w:rsidRPr="00AF048D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    <w:r w:rsidRPr="00AF048D">
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00AF048D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00AF048D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F379C" w:rsidP="005616A1" w:rsidRDefault="003F379C" w14:paraId="061B749E" w14:textId="77777777"/>
+  <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRPr="00AF048D" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00BA1A1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666E5E82" w14:textId="13CD6967" w:rsidR="00910EA0" w:rsidRPr="00AF048D" w:rsidRDefault="007626DE" w:rsidP="005616A1">
+    <w:r w:rsidRPr="008D117E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4A5161AB" wp14:editId="2D297F9D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2185670</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>80645</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4229553" cy="988480"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Rectangle 12"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4229553" cy="988480"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1FFD32D9" w14:textId="77777777" w:rsidR="007626DE" w:rsidRPr="00AA56D2" w:rsidRDefault="007626DE" w:rsidP="007626DE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4F9480CE" w14:textId="77777777" w:rsidR="007626DE" w:rsidRPr="00AA56D2" w:rsidRDefault="007626DE" w:rsidP="007626DE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="4A5161AB" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:172.1pt;margin-top:6.35pt;width:333.05pt;height:77.85pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDQfvtxQEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xooY2artCuipBW&#10;UGnhA1zHaSw5tplxm/TvGTvdtsAb4sXxeMbjc86crB/G3rCTAtTO1ryY5ZwpK12j7aHmP75v3y05&#10;wyBsI4yzquZnhfxh8/bNevCVKl3nTKOAUROL1eBr3oXgqyxD2ale4Mx5ZSnZOuhFoBAOWQNioO69&#10;yco8/5ANDhoPTipEOn2aknyT+retkuFb26IKzNScsIW0Qlr3cc02a1EdQPhOywsM8Q8oeqEtPXpt&#10;9SSCYEfQf7XqtQSHrg0z6frMta2WKnEgNkX+B5uXTniVuJA46K8y4f9rK7+eXvwOSIbBY4W0jSzG&#10;Fvr4JXxsTGKdr2KpMTBJh/OyXC0W7zmTlFstl/NlUjO73faA4bNyPYubmgMNI2kkTs8Y6EUqfS2J&#10;j6EzutlqY1IQDaAeDbCToNGZUMRR0Y3fqoyNtdbFW1M6nmQ3KnEXxv144bd3zXkHDL3casL0LDDs&#10;BNDAC84GMkHN8edRgOLMfLGk8qqYlwtyTQrmi485WQjuM/v7jLCyc+StwNm0fQzJaRPGT8fgWp14&#10;R1QTlAtYGm4idzFidM99nKpuv8vmFwAAAP//AwBQSwMEFAAGAAgAAAAhAOAT4kLeAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sWVeNqTSdENJuiIkNtGvWmKascaom68rb&#10;453gZuv/9PtzuZ58J0YcYhtIw3ymQCDVwbbUaPjYbx5WIGIyZE0XCDX8YIR1dXtTmsKGC73juEuN&#10;4BKKhdHgUuoLKWPt0Js4Cz0SZ19h8CbxOjTSDubC5b6TmVJL6U1LfMGZHl8c1qfd2Wt4zeP2e4Oj&#10;2x4Oderfkgufp0nr+7vp+QlEwin9wXDVZ3Wo2OkYzmSj6DQs8jxjlIPsEcQVUHO1AHHkabnKQVal&#10;/P9D9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDQfvtxQEAAHYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDgE+JC3gAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="1FFD32D9" w14:textId="77777777" w:rsidR="007626DE" w:rsidRPr="00AA56D2" w:rsidRDefault="007626DE" w:rsidP="007626DE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4F9480CE" w14:textId="77777777" w:rsidR="007626DE" w:rsidRPr="00AA56D2" w:rsidRDefault="007626DE" w:rsidP="007626DE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00475A54" w:rsidRPr="00AF048D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="5795B64B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-117742</wp:posOffset>
+            <wp:posOffset>-114935</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>169779</wp:posOffset>
+            <wp:posOffset>219900</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2294911" cy="619626"/>
+          <wp:extent cx="2315420" cy="520643"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:docPr id="1963295707" name="Image 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPr id="1963295707" name="Image 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2315420" cy="625163"/>
+                    <a:ext cx="2315420" cy="520643"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00BA1A1E" w:rsidR="00910EA0">
+    <w:r w:rsidR="00910EA0" w:rsidRPr="00AF048D">
       <w:tab/>
     </w:r>
-    <w:r>
-[...55 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="79BEAD27" w:rsidRDefault="0035115D" w14:paraId="4FA7883F" w14:textId="793909D7">
-[...5 lines deleted...]
-  <w:p w:rsidRPr="00910EA0" w:rsidR="003F379C" w:rsidP="005616A1" w:rsidRDefault="003F379C" w14:paraId="34135A10" w14:textId="7EA2B82D"/>
+  <w:p w14:paraId="4FA7883F" w14:textId="793909D7" w:rsidR="00910EA0" w:rsidRPr="00AF048D" w:rsidRDefault="00910EA0" w:rsidP="79BEAD27"/>
+  <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00AF048D" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
+  <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00AF048D" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E55BD" w:rsidP="005616A1" w:rsidRDefault="006E55BD" w14:paraId="78C0CD22" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="57EC1751" w14:textId="77777777" w:rsidR="001E5BE0" w:rsidRPr="00AF048D" w:rsidRDefault="001E5BE0" w:rsidP="005616A1">
+      <w:r w:rsidRPr="00AF048D">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E55BD" w:rsidP="005616A1" w:rsidRDefault="006E55BD" w14:paraId="39FBE68A" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="261DA55F" w14:textId="77777777" w:rsidR="001E5BE0" w:rsidRPr="00AF048D" w:rsidRDefault="001E5BE0" w:rsidP="005616A1">
+      <w:r w:rsidRPr="00AF048D">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00910EA0" w:rsidP="005616A1" w:rsidRDefault="00910EA0" w14:paraId="697BC385" w14:textId="074C259E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRPr="00AF048D" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="005616A1" w:rsidRDefault="00BC6A2D" w14:paraId="069CDBDB" w14:textId="47508849">
+  <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRPr="00AF048D" w:rsidRDefault="00BC6A2D" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00AF048D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline wp14:editId="219AE937" wp14:anchorId="063F38AB">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="219AE937">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="005616A1" w:rsidRDefault="00910EA0" w14:paraId="4452B93E" w14:textId="77777777">
+  <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRPr="00AF048D" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="005616A1" w:rsidRDefault="00910EA0" w14:paraId="57161C6F" w14:textId="77777777">
+  <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRPr="00AF048D" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09483605"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49709CA2"/>
     <w:lvl w:ilvl="0" w:tplc="E8DE3F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:hAnsi="Symbol"/>
+        <w:rFonts w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -4969,751 +3392,864 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B331F12"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA445404"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B0578A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285B5DA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A2471A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE8724F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E4A6C38"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30207C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B260BB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -5758,51 +4294,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397877A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="627EE18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5871,839 +4407,839 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6A3C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6241272"/>
     <w:styleLink w:val="Listeactuelle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E36214F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E0FA9706"/>
+    <w:tmpl w:val="7AC076F8"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5E08EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F246F06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DB52E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2D7593"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71145F17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AD22DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6772,51 +5308,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75046B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47B8AFC4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6859,254 +5395,325 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1834375465">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2046128190">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2046128190">
+  <w:num w:numId="3" w16cid:durableId="883951222">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="574440723">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1225489628">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2041663554">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1542087060">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="570845230">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1792941719">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="966013860">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="883951222">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="12" w16cid:durableId="1766725883">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="574440723">
+  <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1225489628">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="14" w16cid:durableId="1211308833">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="541788304">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1413232416">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="963585802">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00023847"/>
     <w:rsid w:val="000656F3"/>
+    <w:rsid w:val="00066625"/>
+    <w:rsid w:val="000769DB"/>
     <w:rsid w:val="000B200F"/>
+    <w:rsid w:val="0010426A"/>
+    <w:rsid w:val="00116D11"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
+    <w:rsid w:val="00182ECD"/>
     <w:rsid w:val="00186F25"/>
+    <w:rsid w:val="001B4636"/>
     <w:rsid w:val="001E0A95"/>
+    <w:rsid w:val="001E5BE0"/>
     <w:rsid w:val="0020590D"/>
+    <w:rsid w:val="0021794A"/>
+    <w:rsid w:val="002471C1"/>
+    <w:rsid w:val="00252838"/>
     <w:rsid w:val="00261666"/>
+    <w:rsid w:val="00265545"/>
+    <w:rsid w:val="0028046F"/>
     <w:rsid w:val="00292833"/>
     <w:rsid w:val="002978CD"/>
+    <w:rsid w:val="002B2935"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002D1430"/>
+    <w:rsid w:val="002D17DF"/>
+    <w:rsid w:val="002D36D5"/>
     <w:rsid w:val="002D7925"/>
     <w:rsid w:val="002E36CC"/>
+    <w:rsid w:val="0030176D"/>
     <w:rsid w:val="00314FE2"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
+    <w:rsid w:val="00372872"/>
+    <w:rsid w:val="00387497"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="00392591"/>
     <w:rsid w:val="003A3F5E"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
+    <w:rsid w:val="003D41F0"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="004150E5"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452226"/>
+    <w:rsid w:val="00452784"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="00475A54"/>
+    <w:rsid w:val="004D743F"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="004E4F61"/>
+    <w:rsid w:val="005041EF"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
     <w:rsid w:val="00535949"/>
     <w:rsid w:val="00546AE4"/>
     <w:rsid w:val="00554F72"/>
     <w:rsid w:val="005616A1"/>
     <w:rsid w:val="0056429F"/>
+    <w:rsid w:val="005759F8"/>
+    <w:rsid w:val="005A2416"/>
+    <w:rsid w:val="005B5B1C"/>
     <w:rsid w:val="005C187D"/>
+    <w:rsid w:val="005C542D"/>
     <w:rsid w:val="005D7717"/>
     <w:rsid w:val="005F2137"/>
+    <w:rsid w:val="005F7097"/>
+    <w:rsid w:val="006403F9"/>
     <w:rsid w:val="00672F4F"/>
     <w:rsid w:val="00683CD3"/>
+    <w:rsid w:val="00695DB4"/>
+    <w:rsid w:val="006A1624"/>
     <w:rsid w:val="006B0075"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="006E55BD"/>
     <w:rsid w:val="007034C3"/>
     <w:rsid w:val="00762260"/>
+    <w:rsid w:val="007626DE"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007738E5"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="007D1F60"/>
     <w:rsid w:val="007E0C34"/>
+    <w:rsid w:val="00815329"/>
+    <w:rsid w:val="00825312"/>
+    <w:rsid w:val="00831474"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="008503F8"/>
     <w:rsid w:val="00850DD3"/>
+    <w:rsid w:val="00852273"/>
     <w:rsid w:val="0086754D"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="0089659E"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008D6E81"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="008F1146"/>
     <w:rsid w:val="008F4C92"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00955FF4"/>
+    <w:rsid w:val="00957100"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="00987F95"/>
+    <w:rsid w:val="00997E50"/>
+    <w:rsid w:val="009A64A3"/>
+    <w:rsid w:val="009D3435"/>
     <w:rsid w:val="009D71D4"/>
+    <w:rsid w:val="009E0625"/>
     <w:rsid w:val="009F3830"/>
     <w:rsid w:val="00A20224"/>
+    <w:rsid w:val="00A3159B"/>
+    <w:rsid w:val="00A36C20"/>
     <w:rsid w:val="00A40B05"/>
+    <w:rsid w:val="00AA490F"/>
     <w:rsid w:val="00AB6152"/>
     <w:rsid w:val="00AE2C00"/>
+    <w:rsid w:val="00AE6472"/>
+    <w:rsid w:val="00AF048D"/>
+    <w:rsid w:val="00B01786"/>
     <w:rsid w:val="00B307B9"/>
+    <w:rsid w:val="00B4734D"/>
     <w:rsid w:val="00B53DB2"/>
+    <w:rsid w:val="00B637E1"/>
+    <w:rsid w:val="00B70AD6"/>
     <w:rsid w:val="00B81B34"/>
+    <w:rsid w:val="00B90A11"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BA4868"/>
+    <w:rsid w:val="00BA60CD"/>
     <w:rsid w:val="00BC41E9"/>
     <w:rsid w:val="00BC6A2D"/>
+    <w:rsid w:val="00C02B89"/>
     <w:rsid w:val="00C0310D"/>
+    <w:rsid w:val="00C03994"/>
     <w:rsid w:val="00C10FC5"/>
+    <w:rsid w:val="00C22DE8"/>
     <w:rsid w:val="00C44CA3"/>
     <w:rsid w:val="00C52671"/>
+    <w:rsid w:val="00C53E8F"/>
     <w:rsid w:val="00C80CDF"/>
     <w:rsid w:val="00C91C37"/>
     <w:rsid w:val="00CA40A2"/>
     <w:rsid w:val="00CB7E64"/>
     <w:rsid w:val="00CD06B5"/>
+    <w:rsid w:val="00CF04DF"/>
     <w:rsid w:val="00CF04E4"/>
+    <w:rsid w:val="00CF1C21"/>
     <w:rsid w:val="00D15D52"/>
+    <w:rsid w:val="00D22D6B"/>
+    <w:rsid w:val="00D245C9"/>
+    <w:rsid w:val="00D3107C"/>
+    <w:rsid w:val="00D32B8F"/>
+    <w:rsid w:val="00D51CBD"/>
     <w:rsid w:val="00D529DF"/>
     <w:rsid w:val="00D54422"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
+    <w:rsid w:val="00D7418C"/>
+    <w:rsid w:val="00D91489"/>
     <w:rsid w:val="00DA4D91"/>
+    <w:rsid w:val="00DD3FC8"/>
     <w:rsid w:val="00DE232F"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E13B91"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
+    <w:rsid w:val="00E77F6D"/>
     <w:rsid w:val="00E94359"/>
     <w:rsid w:val="00ED0235"/>
+    <w:rsid w:val="00ED4E89"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F068A4"/>
+    <w:rsid w:val="00F167B5"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F41D41"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="02811527"/>
     <w:rsid w:val="085C4DFF"/>
     <w:rsid w:val="1424BFD5"/>
     <w:rsid w:val="15B6A328"/>
     <w:rsid w:val="225B0CC1"/>
     <w:rsid w:val="347DCE42"/>
     <w:rsid w:val="35111BAC"/>
     <w:rsid w:val="35A4DF28"/>
     <w:rsid w:val="3836720F"/>
     <w:rsid w:val="3866F6D8"/>
     <w:rsid w:val="387E2E83"/>
     <w:rsid w:val="456BEFC8"/>
     <w:rsid w:val="47F5B74A"/>
     <w:rsid w:val="4CD8F01D"/>
     <w:rsid w:val="550D63A1"/>
     <w:rsid w:val="55EE9139"/>
     <w:rsid w:val="6ACD3CB9"/>
     <w:rsid w:val="6D19CB27"/>
     <w:rsid w:val="6F48CF1A"/>
     <w:rsid w:val="79BEAD27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -7118,129 +5725,129 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7396,52 +6003,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7508,902 +6115,899 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-BE"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading6Char"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading7Char"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading8Char"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727"/>
     </w:rPr>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
-    <w:uiPriority w:val="10"/>
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007D1F60"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007034C3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Times New Roman" w:hAnsi="Lexend ExtraBold" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:uiPriority w:val="11"/>
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
-    <w:uiPriority w:val="29"/>
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:uiPriority w:val="34"/>
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
-    <w:uiPriority w:val="30"/>
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="35111BAC"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="35111BAC"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="FooterChar"/>
     <w:rsid w:val="35111BAC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="35111BAC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
-    <w:uiPriority w:val="39"/>
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="35111BAC"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
-    <w:uiPriority w:val="39"/>
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="35111BAC"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
-    <w:uiPriority w:val="39"/>
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="35111BAC"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Listeactuelle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="35111BAC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007738E5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007738E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007738E5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="35111BAC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000B200F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="215551196">
@@ -8615,66 +7219,68 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1814327993">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="rId1507878939" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -8944,56 +7550,78 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>696</Words>
+  <Characters>3969</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4656</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
-  <lastModifiedBy>Projects BRGD</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2025-11-25T11:05:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>