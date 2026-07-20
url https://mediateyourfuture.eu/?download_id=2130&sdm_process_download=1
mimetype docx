--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -10,4092 +10,2926 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00280000" w:rsidR="006C62D7" w:rsidP="1B4E282D" w:rsidRDefault="18AAF8C9" w14:paraId="2967E6D3" w14:textId="2C50D825">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titolo1"/>
+    <w:p w14:paraId="2967E6D3" w14:textId="4EB1C2F4" w:rsidR="006C62D7" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="1B4E282D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...9 lines deleted...]
-        <w:t>CALENDRIER DE PUBLICATION SUR LES RESEAUX SOCIAUX</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CALENDRIER DE PUBLICATION SUR LES </w:t>
+      </w:r>
+      <w:r w:rsidR="003F394E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>RÉSEAUX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOCIAUX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00280000" w:rsidR="00524050" w:rsidP="005616A1" w:rsidRDefault="00524050" w14:paraId="2D4264B4" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="2D4264B4" w14:textId="77777777" w:rsidR="00524050" w:rsidRPr="00041463" w:rsidRDefault="00524050" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00280000" w:rsidR="006C62D7" w:rsidP="65D35249" w:rsidRDefault="006C62D7" w14:paraId="6F599B63" w14:textId="0A663BD1">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F599B63" w14:textId="4448AD0A" w:rsidR="006C62D7" w:rsidRPr="00280000" w:rsidRDefault="16BBF1D1" w:rsidP="65D35249">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">POURQUOI CET OUTIL </w:t>
+      </w:r>
+      <w:r w:rsidR="00750FED">
+        <w:t>EST-IL IMPORTANT </w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E7962B" w14:textId="093FA7C7" w:rsidR="14D500C9" w:rsidRDefault="1B4E282D" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Dans le paysage actuel de la communication, les réseaux sociaux constituent des canaux essentiels pour assurer la visibilité, susciter l'</w:t>
+      </w:r>
+      <w:r w:rsidR="0089173B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>intérêt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00331534">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mettre </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC74FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>en récit les contenus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3343D8C3" w14:textId="6A14455F" w:rsidR="14D500C9" w:rsidRDefault="1B4E282D" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>Cet outil aide les équipes à planifier et à organiser leur contenu de manière stratégique</w:t>
+      </w:r>
+      <w:r w:rsidR="00280BD3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en veillant à ce que les publications soient cohérentes, inclusives et en adéquation avec les objectifs de communication du projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D98FA7A" w14:textId="21677098" w:rsidR="14D500C9" w:rsidRDefault="1B4E282D" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grâce à un calendrier structuré, vous pouvez coordonner vos publications sur toutes les plateformes, maintenir un rythme de </w:t>
+      </w:r>
+      <w:r w:rsidR="00342AF4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>diffusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> régulier et </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75780">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>susciter davantage l'intérêt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75780">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> différents publics, tout en </w:t>
+      </w:r>
+      <w:r w:rsidR="00611D15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>restant écoresponsable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00611D15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>efficace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B4E282D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lexend" w:cs="Lexend"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE9539F" w14:textId="77777777" w:rsidR="00F0204F" w:rsidRPr="00041463" w:rsidRDefault="00F0204F" w:rsidP="00F0204F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428216F0" w14:textId="769179DD" w:rsidR="006C62D7" w:rsidRPr="007034C3" w:rsidRDefault="1B4E282D" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="004838E7">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1214514C" w14:textId="0F3E121F" w:rsidR="14D500C9" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Définissez vos objectifs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: que souhaitez-vous atteindre</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53907">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>? (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53907">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ensibilisation, participation, visibilité, création d'une communauté).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CF0BE9" w14:textId="3D49F5CC" w:rsidR="14D500C9" w:rsidRDefault="16BBF1D1" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dressez la liste de vos plateformes</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Instagram, Facebook, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TikTok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, LinkedIn, YouTube, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AC8560" w14:textId="1B4DC3CA" w:rsidR="14D500C9" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Planifiez vo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53907">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>contenus </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: identifiez les thèmes principaux</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53907">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: sessions de formation, événements culturels, étapes clés des projets ou témoignages de jeunes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DC5E47" w14:textId="2157885F" w:rsidR="14D500C9" w:rsidRDefault="3549817E" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3549817E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Répartissez les rôles</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5BF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: déterminez qui crée les visuels, rédige les légendes et publie les contenus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39136D6B" w14:textId="5F85A71E" w:rsidR="14D500C9" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Établissez un </w:t>
+      </w:r>
+      <w:r w:rsidR="00607FB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>planning :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Planifiez à l'avance, sur une base hebdomadaire ou mensuelle, pour éviter les </w:t>
+      </w:r>
+      <w:r w:rsidR="00D64CC9">
+        <w:t>préparations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de dernière minute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1807C284" w14:textId="02349E6D" w:rsidR="14D500C9" w:rsidRPr="00041463" w:rsidRDefault="000F109C" w:rsidP="14D500C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Effectuez un s</w:t>
+      </w:r>
+      <w:r w:rsidR="16BBF1D1" w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">uivi et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">une </w:t>
+      </w:r>
+      <w:r w:rsidR="16BBF1D1" w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:r w:rsidR="00532B0D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidR="16BBF1D1">
-        <w:rPr/>
-        <w:t xml:space="preserve">POURQUOI CET OUTIL </w:t>
+        <w:t>: examinez l</w:t>
+      </w:r>
+      <w:r w:rsidR="00705A4D">
+        <w:t>e niveau d'</w:t>
+      </w:r>
+      <w:r w:rsidR="0012626E">
+        <w:t>intérêt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32D47">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="16BBF1D1">
-        <w:rPr/>
-        <w:t>IMPORTE ?</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32D47">
+        <w:t>mentions « j'aime »,</w:t>
+      </w:r>
+      <w:r w:rsidR="16BBF1D1">
+        <w:t xml:space="preserve"> partages, commentaires) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32D47">
+        <w:t>afin d'ajuster</w:t>
+      </w:r>
+      <w:r w:rsidR="16BBF1D1">
+        <w:t xml:space="preserve"> votre stratégie au fil du temps.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="14D500C9" w:rsidP="14D500C9" w:rsidRDefault="14D500C9" w14:paraId="63E7962B" w14:textId="56BD13F6">
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4F3122B0" w14:textId="77777777" w:rsidR="006C62D7" w:rsidRPr="00041463" w:rsidRDefault="006C62D7" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10721A2F" w14:textId="7570653B" w:rsidR="00F03110" w:rsidRPr="0083782E" w:rsidRDefault="1B4E282D" w:rsidP="005616A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CONSEILS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113CF29E" w14:textId="15636A36" w:rsidR="14D500C9" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00CD43D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003619BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilisez des </w:t>
+      </w:r>
+      <w:r w:rsidR="003619BB" w:rsidRPr="003619BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">visuels et des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003619BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mots simples pour </w:t>
+      </w:r>
+      <w:r w:rsidR="003619BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>faciliter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003619BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'accessibilité</w:t>
+      </w:r>
+      <w:r w:rsidR="003619BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: des légendes courtes, des images claires et un texte concis permettent à tout le monde de s'impliquer facilement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6358B7A8" w14:textId="4B4A004D" w:rsidR="14D500C9" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00CD43D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004415B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Associez</w:t>
+      </w:r>
+      <w:r w:rsidR="004415B7" w:rsidRPr="004415B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1B4E282D" w:rsidR="1B4E282D">
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> des histoires. </w:t>
+      <w:r w:rsidR="00241DFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="004415B7" w:rsidRPr="004415B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00051F39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="004415B7" w:rsidRPr="004415B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>alendrier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004415B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au </w:t>
+      </w:r>
+      <w:r w:rsidR="004415B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004415B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>odèle de plan de communication</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2171">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'événement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pour garantir la cohérence de vos messages sur tous les canaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="14D500C9" w:rsidP="14D500C9" w:rsidRDefault="14D500C9" w14:paraId="3343D8C3" w14:textId="3EE145D4">
-[...281 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="69FBDC91" w14:textId="1C6434CB" w:rsidR="14D500C9" w:rsidRDefault="00823163" w:rsidP="00CD43D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00823163">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Testez</w:t>
+      </w:r>
+      <w:r w:rsidR="16BBF1D1" w:rsidRPr="00823163">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des outils numériques</w:t>
+      </w:r>
+      <w:r w:rsidR="16BBF1D1">
+        <w:t xml:space="preserve"> tels que Canva, Trello ou Meta Business Suite pour planifier, programmer et suivre les publications de manière collaborative.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="14D500C9" w:rsidP="14D500C9" w:rsidRDefault="14D500C9" w14:paraId="7D98FA7A" w14:textId="31FCFE3F">
-[...337 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="0FBEC073" w14:textId="655A8A16" w:rsidR="14D500C9" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00CD43D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00910828">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Analysez régulièrement l</w:t>
+      </w:r>
+      <w:r w:rsidR="00910828">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e niveau d'</w:t>
+      </w:r>
+      <w:r w:rsidR="00910828" w:rsidRPr="00910828">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>intérêt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> afin d'adapter votre stratégie et d'améliorer vos communications futures. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00280000" w:rsidR="00F0204F" w:rsidP="00F0204F" w:rsidRDefault="00F0204F" w14:paraId="5FE9539F" w14:textId="77777777">
-[...836 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="5B2EFBAB" w14:textId="77777777" w:rsidR="008C1B4A" w:rsidRPr="00041463" w:rsidRDefault="008C1B4A" w:rsidP="00336D03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00280000" w:rsidR="00336D03" w:rsidP="00336D03" w:rsidRDefault="00336D03" w14:paraId="1B11FEEF" w14:textId="2E95914C">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="1B11FEEF" w14:textId="2E95914C" w:rsidR="00336D03" w:rsidRPr="00041463" w:rsidRDefault="00336D03" w:rsidP="00336D03">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00280000" w:rsidR="00DE232F" w:rsidP="1B4E282D" w:rsidRDefault="008C1B4A" w14:paraId="2889BB17" w14:textId="04D4A6C3">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="16BBF1D1" w:rsidR="16BBF1D1">
+    <w:p w14:paraId="2889BB17" w14:textId="045E2E7E" w:rsidR="00DE232F" w:rsidRPr="00280000" w:rsidRDefault="16BBF1D1" w:rsidP="1B4E282D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>MODELE</w:t>
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>MOD</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0E47" w:rsidRPr="001F0E47">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>È</w:t>
+      </w:r>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>LE</w:t>
+      </w:r>
+      <w:r w:rsidR="008C1B4A">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7CFA" w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">alendrier de publication sur les </w:t>
+      </w:r>
+      <w:r w:rsidR="007F7CFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>réseaux</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7CFA" w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sociaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B777FE" w14:textId="059AFEFD" w:rsidR="00CF04E4" w:rsidRPr="00CF04E4" w:rsidRDefault="00CF04E4" w:rsidP="1B4E282D"/>
+    <w:p w14:paraId="73EAC6D7" w14:textId="312FC72F" w:rsidR="43693064" w:rsidRPr="00041463" w:rsidRDefault="43693064" w:rsidP="43693064">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:br/>
-[...6 lines deleted...]
-        <w:t>CALENDRIER DE PUBLICATION SUR LES RESEAUX SOCIAUX</w:t>
+        <w:t xml:space="preserve">Remplissez le </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2196">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>alendrier avec vos informations. Voici quelques suggestions qui vous aideront à utiliser le modèle</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0A65">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CF04E4" w:rsidR="00CF04E4" w:rsidP="1B4E282D" w:rsidRDefault="00CF04E4" w14:paraId="69B777FE" w14:textId="059AFEFD">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="196EB90E" w14:textId="26621D8E" w:rsidR="43693064" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00F00C96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dans les colonnes «</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0A65">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Type de publication</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0A65">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>», vous pouvez choisir parmi les thèmes suivants</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0A65">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="43693064" w:rsidP="43693064" w:rsidRDefault="43693064" w14:paraId="73EAC6D7" w14:textId="5B96577B">
-[...7 lines deleted...]
-        <w:t>Remplissez le calendrier avec vos informations. Voici quelques suggestions qui vous aideront à utiliser le modèle :</w:t>
+    <w:p w14:paraId="68459CC5" w14:textId="29941ABC" w:rsidR="43693064" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00F00C96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sensibilisation et visibilité</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0A65">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0A65">
+        <w:t>Développez la</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> visibilité</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0A65">
+        <w:t xml:space="preserve"> initiale</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0A65">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> votre projet et présentez son identité au public. Mettez en avant les messages clés, les logos et les personnes à l'origine de l'initiative.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="43693064" w:rsidP="43693064" w:rsidRDefault="43693064" w14:paraId="196EB90E" w14:textId="0341FA96">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="06646E80" w14:textId="2187B488" w:rsidR="43693064" w:rsidRPr="00041463" w:rsidRDefault="00FC0A65" w:rsidP="00F00C96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Intérêt</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2B1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du public </w:t>
+      </w:r>
+      <w:r w:rsidR="3549817E">
+        <w:t xml:space="preserve">: Encouragez l'interaction avec les jeunes publics et les </w:t>
+      </w:r>
+      <w:r w:rsidR="002644B5">
+        <w:t>parties</w:t>
+      </w:r>
+      <w:r w:rsidR="3549817E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002644B5">
+        <w:t>prenantes</w:t>
+      </w:r>
+      <w:r w:rsidR="3549817E">
+        <w:t xml:space="preserve">. Créez des publications qui invitent à commenter, </w:t>
+      </w:r>
+      <w:r w:rsidR="002644B5">
+        <w:t>partager,</w:t>
+      </w:r>
+      <w:r w:rsidR="3549817E">
+        <w:t xml:space="preserve"> taguer un ami, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA83420" w14:textId="081BFE1F" w:rsidR="43693064" w:rsidRPr="000677E3" w:rsidRDefault="000677E3" w:rsidP="00F00C96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mise en r</w:t>
+      </w:r>
+      <w:r w:rsidR="16BBF1D1" w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>écit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="16BBF1D1" w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidR="16BBF1D1">
-        <w:rPr/>
-        <w:t xml:space="preserve">Dans les </w:t>
+        <w:t xml:space="preserve"> Partagez des anecdotes sur le projet</w:t>
+      </w:r>
+      <w:r w:rsidR="00230D69">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="16BBF1D1">
-        <w:rPr/>
-        <w:t>colonnes</w:t>
+        <w:t xml:space="preserve">: personnes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00230D69">
+        <w:t xml:space="preserve">événements, émotions et </w:t>
       </w:r>
       <w:r w:rsidR="16BBF1D1">
-        <w:rPr/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> :</w:t>
+        <w:t>enseignements tirés. Transformez les activités en récits riches de sens.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="43693064" w:rsidP="43693064" w:rsidRDefault="43693064" w14:paraId="68459CC5" w14:textId="54BF384E">
-[...126 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="1090092D" w14:textId="61DC5B24" w:rsidR="43693064" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00F00C96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Partenariat</w:t>
+      </w:r>
+      <w:r w:rsidR="001B309D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Mettez en avant le travail d'équipe et la coopération entre les partenaires du projet. Partagez des publications communes, des citations ou des anecdotes sur les coulisses qui illustrent cette collaboration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="43693064" w:rsidP="43693064" w:rsidRDefault="43693064" w14:paraId="06646E80" w14:textId="5A3620DE">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> : Encouragez l'interaction avec les jeunes publics et les partis prenants. Créez des publications qui invitent à commenter, à partager, à taguer un ami, etc.</w:t>
+    <w:p w14:paraId="097C2B48" w14:textId="4359ED86" w:rsidR="43693064" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00F00C96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Résultats</w:t>
+      </w:r>
+      <w:r w:rsidR="001B309D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Communiquez les résultats du projet et ses retombées finales. Faites la promotion de supports, d'événements ou d'outils afin d'étendre </w:t>
+      </w:r>
+      <w:r w:rsidR="001B309D">
+        <w:t>leur impact</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et d'inspirer d'autres organisations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="43693064" w:rsidP="43693064" w:rsidRDefault="43693064" w14:paraId="1EA83420" w14:textId="14CD5B69">
-[...114 lines deleted...]
-        <w:t>sens.</w:t>
+    <w:p w14:paraId="52E331AB" w14:textId="5A8D36E9" w:rsidR="16BBF1D1" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00F00C96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contenu</w:t>
+      </w:r>
+      <w:r w:rsidR="00567F22">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Il s'agit du message clé que vous souhaitez diffuser.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="43693064" w:rsidP="43693064" w:rsidRDefault="43693064" w14:paraId="1090092D" w14:textId="748EA065">
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> collaboration.</w:t>
+    <w:p w14:paraId="506D286B" w14:textId="16C9001F" w:rsidR="16BBF1D1" w:rsidRPr="00041463" w:rsidRDefault="16BBF1D1" w:rsidP="00F00C96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="16BBF1D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Portée</w:t>
+      </w:r>
+      <w:r w:rsidR="00567F22">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Indiquez le nombre de vues après 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF444B">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>semaines.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="43693064" w:rsidP="43693064" w:rsidRDefault="43693064" w14:paraId="097C2B48" w14:textId="46A337E6">
-[...233 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5F0B8BBF" w14:textId="07914092" w:rsidR="00F36261" w:rsidRPr="00041463" w:rsidRDefault="00F36261">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="183"/>
         <w:tblW w:w="9294" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="908"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="904"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="1459"/>
+        <w:gridCol w:w="1488"/>
+        <w:gridCol w:w="2261"/>
+        <w:gridCol w:w="2256"/>
+        <w:gridCol w:w="949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D3081" w:rsidTr="3549817E" w14:paraId="7904215B" w14:textId="77777777">
+      <w:tr w:rsidR="001D3081" w14:paraId="7904215B" w14:textId="77777777" w:rsidTr="3549817E">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC41E9" w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="125EC01D" w14:textId="77777777">
+          <w:p w14:paraId="125EC01D" w14:textId="77777777" w:rsidR="001D3081" w:rsidRPr="00BC41E9" w:rsidRDefault="16BBF1D1" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk213927425" w:id="0"/>
-            <w:r w:rsidRPr="16BBF1D1" w:rsidR="16BBF1D1">
+            <w:bookmarkStart w:id="0" w:name="_Hlk213927425"/>
+            <w:r w:rsidRPr="16BBF1D1">
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BC41E9" w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="57FCD84C" w14:textId="3B257816">
+          <w:p w14:paraId="57FCD84C" w14:textId="3B257816" w:rsidR="001D3081" w:rsidRPr="00BC41E9" w:rsidRDefault="3549817E" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3549817E" w:rsidR="3549817E">
+            <w:r w:rsidRPr="3549817E">
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Plateforme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="1A02CB8E" w14:textId="1445F228">
-[...16 lines deleted...]
-          <w:p w:rsidRPr="002504D1" w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="7847C84C" w14:textId="77777777">
+          <w:p w14:paraId="7847C84C" w14:textId="25C4D32F" w:rsidR="001D3081" w:rsidRPr="002504D1" w:rsidRDefault="3549817E" w:rsidP="00B06D9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="3549817E">
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type de </w:t>
+            </w:r>
+            <w:r w:rsidR="00B06D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>publication</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="74DBF0E9" w14:textId="1BFF09F9">
+          <w:p w14:paraId="74DBF0E9" w14:textId="1BFF09F9" w:rsidR="001D3081" w:rsidRDefault="3549817E" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3549817E" w:rsidR="3549817E">
+            <w:r w:rsidRPr="3549817E">
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Contenu</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002504D1" w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="34B60AAA" w14:textId="77777777">
+          <w:p w14:paraId="34B60AAA" w14:textId="77777777" w:rsidR="001D3081" w:rsidRPr="002504D1" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="46C3E483" w14:textId="77777777">
+          <w:p w14:paraId="46C3E483" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="16BBF1D1" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="16BBF1D1" w:rsidR="16BBF1D1">
+            <w:r w:rsidRPr="16BBF1D1">
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="002504D1" w:rsidR="001D3081" w:rsidP="3549817E" w:rsidRDefault="001D3081" w14:paraId="157307EF" w14:textId="62BD3614">
+          <w:p w14:paraId="157307EF" w14:textId="62BD3614" w:rsidR="001D3081" w:rsidRPr="002504D1" w:rsidRDefault="3549817E" w:rsidP="3549817E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3549817E" w:rsidR="3549817E">
+            <w:r w:rsidRPr="3549817E">
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Portée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D3081" w:rsidTr="3549817E" w14:paraId="75A65617" w14:textId="77777777">
+      <w:tr w:rsidR="001D3081" w14:paraId="75A65617" w14:textId="77777777" w:rsidTr="3549817E">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="2E808F7A" w14:textId="77777777">
+          <w:p w14:paraId="2E808F7A" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="150D190F" w14:textId="77777777">
+          <w:p w14:paraId="150D190F" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="328710D8" w14:textId="77777777">
+          <w:p w14:paraId="328710D8" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="029DF162" w14:textId="77777777">
+          <w:p w14:paraId="029DF162" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="0041F7F3" w14:textId="77777777">
+          <w:p w14:paraId="0041F7F3" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="7DD1D35B" w14:textId="77777777">
+          <w:p w14:paraId="7DD1D35B" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D3081" w:rsidTr="3549817E" w14:paraId="4229FE1C" w14:textId="77777777">
+      <w:tr w:rsidR="001D3081" w14:paraId="4229FE1C" w14:textId="77777777" w:rsidTr="3549817E">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="0941B31C" w14:textId="77777777">
+          <w:p w14:paraId="0941B31C" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="3880EB4D" w14:textId="77777777">
+          <w:p w14:paraId="3880EB4D" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="44CFB04E" w14:textId="77777777">
+          <w:p w14:paraId="44CFB04E" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="6EAB772D" w14:textId="77777777">
+          <w:p w14:paraId="6EAB772D" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="4307E731" w14:textId="77777777">
+          <w:p w14:paraId="4307E731" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="213D27BB" w14:textId="77777777">
+          <w:p w14:paraId="213D27BB" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D3081" w:rsidTr="3549817E" w14:paraId="3DF29B9C" w14:textId="77777777">
+      <w:tr w:rsidR="001D3081" w14:paraId="3DF29B9C" w14:textId="77777777" w:rsidTr="3549817E">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="60065575" w14:textId="77777777"/>
+          <w:p w14:paraId="60065575" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="6E0948CF" w14:textId="77777777"/>
+          <w:p w14:paraId="6E0948CF" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="753B2F32" w14:textId="77777777"/>
+          <w:p w14:paraId="753B2F32" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="7A8E970F" w14:textId="77777777"/>
+          <w:p w14:paraId="7A8E970F" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="4B460B11" w14:textId="77777777"/>
+          <w:p w14:paraId="4B460B11" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="59236550" w14:textId="77777777"/>
+          <w:p w14:paraId="59236550" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D3081" w:rsidTr="3549817E" w14:paraId="56604321" w14:textId="77777777">
+      <w:tr w:rsidR="001D3081" w14:paraId="56604321" w14:textId="77777777" w:rsidTr="3549817E">
         <w:trPr>
           <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="1F487894" w14:textId="77777777"/>
+          <w:p w14:paraId="1F487894" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="3A46957D" w14:textId="77777777"/>
+          <w:p w14:paraId="3A46957D" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="40E1C071" w14:textId="77777777"/>
+          <w:p w14:paraId="40E1C071" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="2FA07556" w14:textId="77777777"/>
+          <w:p w14:paraId="2FA07556" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="39C22641" w14:textId="77777777"/>
+          <w:p w14:paraId="39C22641" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="6842666D" w14:textId="77777777"/>
+          <w:p w14:paraId="6842666D" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D3081" w:rsidTr="3549817E" w14:paraId="13721DC1" w14:textId="77777777">
+      <w:tr w:rsidR="001D3081" w14:paraId="13721DC1" w14:textId="77777777" w:rsidTr="3549817E">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="45FC3988" w14:textId="77777777"/>
+          <w:p w14:paraId="45FC3988" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="7837E980" w14:textId="77777777"/>
+          <w:p w14:paraId="7837E980" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1376" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="1405BE33" w14:textId="77777777"/>
+          <w:p w14:paraId="1405BE33" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="3B5E772E" w14:textId="77777777"/>
+          <w:p w14:paraId="3B5E772E" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="320EF295" w14:textId="77777777"/>
+          <w:p w14:paraId="320EF295" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFBF8"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="001D3081" w:rsidP="001D3081" w:rsidRDefault="001D3081" w14:paraId="027D13ED" w14:textId="77777777"/>
+          <w:p w14:paraId="027D13ED" w14:textId="77777777" w:rsidR="001D3081" w:rsidRDefault="001D3081" w:rsidP="001D3081"/>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidRPr="00F36261" w:rsidR="00B65A25" w:rsidP="00F36261" w:rsidRDefault="00B65A25" w14:paraId="56B624FA" w14:textId="77777777">
+    <w:p w14:paraId="56B624FA" w14:textId="77777777" w:rsidR="00B65A25" w:rsidRPr="00F36261" w:rsidRDefault="00B65A25" w:rsidP="00F36261">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F36261" w:rsidR="00F36261" w:rsidP="00F36261" w:rsidRDefault="00F36261" w14:paraId="135E4D17" w14:textId="77777777">
+    <w:p w14:paraId="135E4D17" w14:textId="77777777" w:rsidR="00F36261" w:rsidRPr="00F36261" w:rsidRDefault="00F36261" w:rsidP="00F36261">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00F36261" w:rsidR="00F36261">
+    <w:sectPr w:rsidR="00F36261" w:rsidRPr="00F36261">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008D73CC" w:rsidP="005616A1" w:rsidRDefault="008D73CC" w14:paraId="5899CC00" w14:textId="77777777">
+    <w:p w14:paraId="0AF9259F" w14:textId="77777777" w:rsidR="0038707C" w:rsidRDefault="0038707C" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008D73CC" w:rsidP="005616A1" w:rsidRDefault="008D73CC" w14:paraId="29148EA4" w14:textId="77777777">
+    <w:p w14:paraId="0C5CAD73" w14:textId="77777777" w:rsidR="0038707C" w:rsidRDefault="0038707C" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{7872B19C-289D-43B6-9FBB-B8FFB9AAC435}" r:id="rId2"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{A6F2E601-02C9-4C6C-BD56-2E7049813C4D}" r:id="rId4"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{74683171-0350-4947-A8FF-348E1B73B2FC}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{D2D0E791-197D-442C-921C-7C2CEFA5023E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{772056CE-C2C4-432D-9047-4D46C4522D53}"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{A0914670-1C3C-48F0-9FD6-9578C6F59EC6}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lexend ExtraBold">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{BA35C681-DAA6-49D6-BCAC-0C5C7A829AE2}" r:id="rId5"/>
-    <w:embedBold w:fontKey="{FF27D30E-A3B5-413D-B5D3-54D55D75139C}" r:id="rId6"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{80912A97-6450-46A5-AF16-686069D455F0}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{AF5190AE-FAF7-408A-9F2F-D08EA1E0F919}"/>
   </w:font>
   <w:font w:name="Lexend Black">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{EF4C4E79-28C8-47CA-AF99-4030DBB7C53D}" r:id="rId7"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{FF230EAC-D79C-433C-B80E-86A496E500C7}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{BB0977C3-83AD-4383-9B2F-D056257B564E}" r:id="rId8"/>
-    <w:embedBold w:fontKey="{86BEFA18-074B-4102-AA14-D107BFB8249E}" r:id="rId9"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{8399A293-8090-434B-95C3-72C05B17D943}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{83D865F8-6A5D-4F84-910E-C648A38C455C}"/>
   </w:font>
   <w:font w:name="Lexend Light">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{6DE1CC16-108F-4AE5-BD55-44079174E214}" r:id="rId10"/>
-[...6 lines deleted...]
-    <w:embedRegular w:fontKey="{B64B154F-4AA6-4AE4-80A6-89B9DF051D24}" r:id="rId11"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{7AC9CE41-B4F9-46F8-85B0-5E24297A926B}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{F966AF14-B88C-425E-A0DE-336C5704C00A}" r:id="rId12"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{1CCCEC9E-12A1-4021-8BAC-EF85D908FA0D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="003F379C" w:rsidP="005616A1" w:rsidRDefault="00000000" w14:paraId="0DDD83F1" w14:textId="77777777">
+  <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="005616A1">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F379C" w:rsidP="005616A1" w:rsidRDefault="003F379C" w14:paraId="061B749E" w14:textId="77777777"/>
+  <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00BA1A1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666E5E82" w14:textId="6FEFEAFF" w:rsidR="00910EA0" w:rsidRPr="00BA1A1E" w:rsidRDefault="00041463" w:rsidP="005616A1">
+    <w:r w:rsidRPr="008D117E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0B5BAB23" wp14:editId="5271EFAC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2186940</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>67945</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4229553" cy="988480"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Rectangle 12"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4229553" cy="988480"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="26D951EC" w14:textId="77777777" w:rsidR="00041463" w:rsidRPr="00AA56D2" w:rsidRDefault="00041463" w:rsidP="00041463">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="7A289EF3" w14:textId="77777777" w:rsidR="00041463" w:rsidRPr="00AA56D2" w:rsidRDefault="00041463" w:rsidP="00041463">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="0B5BAB23" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:172.2pt;margin-top:5.35pt;width:333.05pt;height:77.85pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDQfvtxQEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xooY2artCuipBW&#10;UGnhA1zHaSw5tplxm/TvGTvdtsAb4sXxeMbjc86crB/G3rCTAtTO1ryY5ZwpK12j7aHmP75v3y05&#10;wyBsI4yzquZnhfxh8/bNevCVKl3nTKOAUROL1eBr3oXgqyxD2ale4Mx5ZSnZOuhFoBAOWQNioO69&#10;yco8/5ANDhoPTipEOn2aknyT+retkuFb26IKzNScsIW0Qlr3cc02a1EdQPhOywsM8Q8oeqEtPXpt&#10;9SSCYEfQf7XqtQSHrg0z6frMta2WKnEgNkX+B5uXTniVuJA46K8y4f9rK7+eXvwOSIbBY4W0jSzG&#10;Fvr4JXxsTGKdr2KpMTBJh/OyXC0W7zmTlFstl/NlUjO73faA4bNyPYubmgMNI2kkTs8Y6EUqfS2J&#10;j6EzutlqY1IQDaAeDbCToNGZUMRR0Y3fqoyNtdbFW1M6nmQ3KnEXxv144bd3zXkHDL3casL0LDDs&#10;BNDAC84GMkHN8edRgOLMfLGk8qqYlwtyTQrmi485WQjuM/v7jLCyc+StwNm0fQzJaRPGT8fgWp14&#10;R1QTlAtYGm4idzFidM99nKpuv8vmFwAAAP//AwBQSwMEFAAGAAgAAAAhALAecBjeAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sGZQydU0nhLQbYmKAds0a05Q1TtVkXXl7&#10;vBO72fo//f5cribfiRGH2AbSMJ8pEEh1sC01Gj4/1ncLEDEZsqYLhBp+McKqur4qTWHDid5x3KZG&#10;cAnFwmhwKfWFlLF26E2chR6Js+8weJN4HRppB3Pict/Je6Vy6U1LfMGZHl8c1oft0Wt4zeLmZ42j&#10;2+x2derfkgtfh0nr25vpeQki4ZT+YTjrszpU7LQPR7JRdBoesixjlAP1BOIMqLl6BLHnKc8zkFUp&#10;L3+o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDQfvtxQEAAHYDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCwHnAY3gAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" fillcolor="white [3201]" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="26D951EC" w14:textId="77777777" w:rsidR="00041463" w:rsidRPr="00AA56D2" w:rsidRDefault="00041463" w:rsidP="00041463">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="7A289EF3" w14:textId="77777777" w:rsidR="00041463" w:rsidRPr="00AA56D2" w:rsidRDefault="00041463" w:rsidP="00041463">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00475A54" w:rsidRPr="00BA1A1E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="41198979">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="0042D9F9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-117742</wp:posOffset>
+            <wp:posOffset>-114935</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>169779</wp:posOffset>
+            <wp:posOffset>219900</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2294911" cy="619626"/>
+          <wp:extent cx="2315420" cy="520643"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:docPr id="1963295707" name="Image 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPr id="1963295707" name="Image 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2315420" cy="625163"/>
+                    <a:ext cx="2315420" cy="520643"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00BA1A1E" w:rsidR="00910EA0">
+    <w:r w:rsidR="00910EA0" w:rsidRPr="00BA1A1E">
       <w:tab/>
     </w:r>
-    <w:r>
-[...55 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="36C58EFE" w:rsidRDefault="0035115D" w14:paraId="4FA7883F" w14:textId="57068751">
-[...5 lines deleted...]
-  <w:p w:rsidRPr="00910EA0" w:rsidR="003F379C" w:rsidP="005616A1" w:rsidRDefault="003F379C" w14:paraId="34135A10" w14:textId="7EA2B82D"/>
+  <w:p w14:paraId="4FA7883F" w14:textId="5D03A579" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="36C58EFE"/>
+  <w:p w14:paraId="6E46FAE0" w14:textId="3E1D50B9" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
+  <w:p w14:paraId="34135A10" w14:textId="7EA2B82D" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="005616A1"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008D73CC" w:rsidP="005616A1" w:rsidRDefault="008D73CC" w14:paraId="2A02010C" w14:textId="77777777">
+    <w:p w14:paraId="0290CF05" w14:textId="77777777" w:rsidR="0038707C" w:rsidRDefault="0038707C" w:rsidP="005616A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008D73CC" w:rsidP="005616A1" w:rsidRDefault="008D73CC" w14:paraId="4C80C511" w14:textId="77777777">
+    <w:p w14:paraId="4B086321" w14:textId="77777777" w:rsidR="0038707C" w:rsidRDefault="0038707C" w:rsidP="005616A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00910EA0" w:rsidP="005616A1" w:rsidRDefault="00910EA0" w14:paraId="697BC385" w14:textId="074C259E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="005616A1" w:rsidRDefault="00BC6A2D" w14:paraId="069CDBDB" w14:textId="47508849">
+  <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline wp14:editId="64EB646C" wp14:anchorId="063F38AB">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="64EB646C">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="005616A1" w:rsidRDefault="00910EA0" w14:paraId="4452B93E" w14:textId="77777777">
+  <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="005616A1" w:rsidRDefault="00910EA0" w14:paraId="57161C6F" w14:textId="77777777">
+  <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w:rsidP="005616A1">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="166440F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="596C01FA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1AEC3A12">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B0578A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285B5DA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A2471A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE8724F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E4A6C38"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30207C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B260BB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -4140,51 +2974,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="397877A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="627EE18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4253,839 +3087,839 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6A3C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6241272"/>
     <w:styleLink w:val="Listeactuelle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E36214F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Paragrafoelenco"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5E08EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F246F06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DB52E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2D7593"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71145F17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AD22DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5154,163 +3988,163 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="733575DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="091015E0"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1AEC3A12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75046B5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47B8AFC4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5353,367 +4187,425 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1834375465">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2046128190">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2046128190">
+  <w:num w:numId="3" w16cid:durableId="883951222">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="574440723">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1225489628">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2041663554">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1542087060">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="570845230">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1792941719">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="966013860">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="74668912">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="883951222">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="12" w16cid:durableId="1766725883">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="574440723">
+  <w:num w:numId="13" w16cid:durableId="1604190323">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1225489628">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="14" w16cid:durableId="1211308833">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2041663554">
-[...17 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1766725883">
+  <w:num w:numId="15" w16cid:durableId="541788304">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1604190323">
-[...2 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="1211308833">
+  <w:num w:numId="16" w16cid:durableId="2061132392">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="541788304">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="17" w16cid:durableId="459029768">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="93"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00021981"/>
     <w:rsid w:val="00023847"/>
+    <w:rsid w:val="00031A5C"/>
+    <w:rsid w:val="00041463"/>
+    <w:rsid w:val="00051F39"/>
     <w:rsid w:val="00060B69"/>
+    <w:rsid w:val="000677E3"/>
+    <w:rsid w:val="00092D78"/>
+    <w:rsid w:val="000A3630"/>
+    <w:rsid w:val="000F109C"/>
+    <w:rsid w:val="0012626E"/>
     <w:rsid w:val="001328FD"/>
     <w:rsid w:val="001720E9"/>
     <w:rsid w:val="00177D23"/>
+    <w:rsid w:val="0018399F"/>
+    <w:rsid w:val="001B309D"/>
     <w:rsid w:val="001D3081"/>
+    <w:rsid w:val="001F0E47"/>
     <w:rsid w:val="0020590D"/>
+    <w:rsid w:val="00230D69"/>
+    <w:rsid w:val="00241DFF"/>
     <w:rsid w:val="002504D1"/>
+    <w:rsid w:val="002644B5"/>
     <w:rsid w:val="00280000"/>
+    <w:rsid w:val="00280BD3"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
+    <w:rsid w:val="002C6F0A"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00314FE2"/>
+    <w:rsid w:val="00331534"/>
     <w:rsid w:val="00336D03"/>
+    <w:rsid w:val="00342AF4"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="0035115D"/>
     <w:rsid w:val="00353311"/>
+    <w:rsid w:val="003619BB"/>
     <w:rsid w:val="00376B38"/>
+    <w:rsid w:val="0038707C"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="00392591"/>
     <w:rsid w:val="003A680F"/>
     <w:rsid w:val="003C3E27"/>
     <w:rsid w:val="003E01BC"/>
     <w:rsid w:val="003F379C"/>
+    <w:rsid w:val="003F394E"/>
     <w:rsid w:val="0042217E"/>
+    <w:rsid w:val="004415B7"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452226"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="00475A54"/>
+    <w:rsid w:val="004838E7"/>
     <w:rsid w:val="004E4C49"/>
     <w:rsid w:val="00521D7F"/>
     <w:rsid w:val="00524050"/>
+    <w:rsid w:val="00532B0D"/>
     <w:rsid w:val="00535949"/>
     <w:rsid w:val="00537B72"/>
     <w:rsid w:val="00546AE4"/>
     <w:rsid w:val="00550E52"/>
     <w:rsid w:val="005616A1"/>
     <w:rsid w:val="0056429F"/>
+    <w:rsid w:val="00567F22"/>
     <w:rsid w:val="005C187D"/>
     <w:rsid w:val="005C6117"/>
+    <w:rsid w:val="00607FB9"/>
+    <w:rsid w:val="00611D15"/>
     <w:rsid w:val="00645B13"/>
     <w:rsid w:val="00676D18"/>
     <w:rsid w:val="006C3683"/>
     <w:rsid w:val="006C62D7"/>
     <w:rsid w:val="007034C3"/>
+    <w:rsid w:val="00705A4D"/>
     <w:rsid w:val="007329BE"/>
+    <w:rsid w:val="00750FED"/>
     <w:rsid w:val="00762260"/>
     <w:rsid w:val="007734DA"/>
     <w:rsid w:val="007A106C"/>
+    <w:rsid w:val="007A5BF4"/>
     <w:rsid w:val="007C10D0"/>
+    <w:rsid w:val="007C6111"/>
+    <w:rsid w:val="007F7CFA"/>
+    <w:rsid w:val="00823163"/>
     <w:rsid w:val="0083782E"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00890458"/>
+    <w:rsid w:val="0089173B"/>
     <w:rsid w:val="00894388"/>
     <w:rsid w:val="008B709C"/>
     <w:rsid w:val="008C1B4A"/>
+    <w:rsid w:val="008C2B1C"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008D73CC"/>
     <w:rsid w:val="008E4CD3"/>
     <w:rsid w:val="008F1146"/>
     <w:rsid w:val="009101C7"/>
+    <w:rsid w:val="00910828"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="00912E15"/>
     <w:rsid w:val="00954DAA"/>
     <w:rsid w:val="00966F23"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="009F3830"/>
     <w:rsid w:val="00A16CFC"/>
     <w:rsid w:val="00A209B2"/>
     <w:rsid w:val="00A95E05"/>
     <w:rsid w:val="00A97D27"/>
+    <w:rsid w:val="00AC2196"/>
     <w:rsid w:val="00AE2C00"/>
     <w:rsid w:val="00B04978"/>
+    <w:rsid w:val="00B06D9E"/>
     <w:rsid w:val="00B12350"/>
+    <w:rsid w:val="00B53907"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B65A25"/>
+    <w:rsid w:val="00B95611"/>
     <w:rsid w:val="00BA1A1E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BC41E9"/>
     <w:rsid w:val="00BC6A2D"/>
+    <w:rsid w:val="00BF444B"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C52671"/>
+    <w:rsid w:val="00C7433A"/>
+    <w:rsid w:val="00CB1D64"/>
+    <w:rsid w:val="00CD43D9"/>
     <w:rsid w:val="00CE5DF8"/>
     <w:rsid w:val="00CF04E4"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D5454A"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00D637BB"/>
+    <w:rsid w:val="00D64CC9"/>
+    <w:rsid w:val="00D75780"/>
     <w:rsid w:val="00D857A1"/>
     <w:rsid w:val="00DA4D91"/>
+    <w:rsid w:val="00DB2171"/>
     <w:rsid w:val="00DE232F"/>
+    <w:rsid w:val="00DE4A98"/>
     <w:rsid w:val="00DF27A7"/>
     <w:rsid w:val="00E13B91"/>
     <w:rsid w:val="00E22F35"/>
     <w:rsid w:val="00E263B5"/>
+    <w:rsid w:val="00EB2425"/>
     <w:rsid w:val="00ED0235"/>
+    <w:rsid w:val="00ED3400"/>
     <w:rsid w:val="00ED69A2"/>
+    <w:rsid w:val="00F00C96"/>
     <w:rsid w:val="00F0204F"/>
     <w:rsid w:val="00F03110"/>
     <w:rsid w:val="00F13409"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
+    <w:rsid w:val="00F32D47"/>
     <w:rsid w:val="00F36261"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
+    <w:rsid w:val="00FC0A65"/>
     <w:rsid w:val="00FC71BD"/>
+    <w:rsid w:val="00FC74FB"/>
     <w:rsid w:val="00FE675C"/>
+    <w:rsid w:val="00FF0D5E"/>
     <w:rsid w:val="00FF32C9"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="14D500C9"/>
     <w:rsid w:val="16BBF1D1"/>
     <w:rsid w:val="18AAF8C9"/>
     <w:rsid w:val="1B4E282D"/>
     <w:rsid w:val="2FF65FAD"/>
     <w:rsid w:val="3549817E"/>
     <w:rsid w:val="36C58EFE"/>
     <w:rsid w:val="43693064"/>
     <w:rsid w:val="58470F3A"/>
     <w:rsid w:val="65D35249"/>
     <w:rsid w:val="6D19CB27"/>
     <w:rsid w:val="6DEA3159"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5869,52 +4761,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5981,862 +4873,869 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normale" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:noProof w:val="0"/>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 1"/>
-[...2 lines deleted...]
-    <w:link w:val="Titolo1Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo2Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo3Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 4"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo4Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 5"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo5Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 6"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo6Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 7"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo7Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 8"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo8Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 9"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo9Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727"/>
     </w:rPr>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Carpredefinitoparagrafo" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellanormale" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Nessunelenco" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
-    <w:name w:val="Title"/>
-[...2 lines deleted...]
-    <w:link w:val="TitoloCarattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo1Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007034C3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Times New Roman" w:hAnsi="Lexend ExtraBold" w:cs="Times New Roman"/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo2Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007034C3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend ExtraBold" w:eastAsia="Times New Roman" w:hAnsi="Lexend ExtraBold" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo3Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo4Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo5Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo6Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo7Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo8Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo9Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitoloCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sottotitolo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
-    <w:name w:val="Subtitle"/>
-[...2 lines deleted...]
-    <w:link w:val="SottotitoloCarattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SottotitoloCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Sottotitolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazione">
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
-    <w:name w:val="Quote"/>
-[...2 lines deleted...]
-    <w:link w:val="CitazioneCarattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitazioneCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Citazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normale"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasiintensa">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazioneintensa">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
-    <w:name w:val="Intense Quote"/>
-[...2 lines deleted...]
-    <w:link w:val="CitazioneintensaCarattere"/>
     <w:qFormat/>
     <w:rsid w:val="1B4E282D"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitazioneintensaCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Citazioneintensa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Riferimentointenso">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasigrassetto">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normale"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="1B4E282D"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pidipagina">
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="footer"/>
-    <w:basedOn w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="PidipaginaCarattere"/>
     <w:rsid w:val="1B4E282D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PidipaginaCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Pidipagina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numeropagina">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Grigliatabella">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabellanormale"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazione">
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="header"/>
-    <w:basedOn w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="IntestazioneCarattere"/>
     <w:rsid w:val="1B4E282D"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntestazioneCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Intestazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 1"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="1B4E282D"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="1B4E282D"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="1B4E282D"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Listeactuelle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasicorsivo">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testocommento">
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="TestocommentoCarattere"/>
     <w:rsid w:val="1B4E282D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TestocommentoCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Testocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rimandocommento">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Testocommento"/>
-[...1 lines deleted...]
-    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00280000"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SoggettocommentoCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Soggettocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00280000"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F32D47"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215356811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="215551196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -7004,66 +5903,68 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1531842161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="rId1334959955" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -7322,82 +6223,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98B1AD52-8F2F-4D79-9985-1365BA12483E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>535</Words>
+  <Characters>3054</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3582</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
-  <lastModifiedBy>Projects BRGD</lastModifiedBy>
-  <revision>37</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>