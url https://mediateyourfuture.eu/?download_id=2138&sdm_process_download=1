--- v0 (2026-05-25)
+++ v1 (2026-07-20)
@@ -1,3971 +1,1978 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B21915" w:rsidR="005969B3" w:rsidP="00B21915" w:rsidRDefault="18A3AF04" w14:paraId="77DDC884" w14:textId="067710C5">
-[...4 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="77DDC884" w14:textId="067710C5" w:rsidR="005969B3" w:rsidRPr="00776B0F" w:rsidRDefault="4715A583" w:rsidP="00B21915">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776B0F">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>LISTE DE CONTRÔLE POUR UNE COMMUNICATION INCLUSIVE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00223285" w:rsidR="005969B3" w:rsidP="00223285" w:rsidRDefault="005969B3" w14:paraId="12625C14" w14:textId="57B71723">
-[...9 lines deleted...]
-        <w:t>IMPORTE ?</w:t>
+    <w:p w14:paraId="12625C14" w14:textId="75F7FB72" w:rsidR="005969B3" w:rsidRPr="00776B0F" w:rsidRDefault="00776B0F" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776B0F">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>POURQUOI CET OUTIL EST-IL IMPORTANT </w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="00776B0F">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="2B59D84B" w14:textId="5B707867">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+    <w:p w14:paraId="2B59D84B" w14:textId="165B6963" w:rsidR="07F6BFDF" w:rsidRDefault="4715A583" w:rsidP="003A7E04">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Une communication inclusive consiste à faire en sorte que le plus grand nombre possible de personnes comprennent, participent et se sentent impliquées. Elle améliore l’expérience de chacun. En choisissant des mots plus clairs, des couleurs lisibles et des formats accessibles, vous créez un espace où personne ne se sent exclu ou «</w:t>
+      </w:r>
+      <w:r w:rsidR="0052493D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>à l’écart</w:t>
+      </w:r>
+      <w:r w:rsidR="0052493D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>». Cet outil vous aide à vérifier rapidement si ce que vous créez — qu’il s’agisse d’une publication, d’une présentation, d’une vidéo ou d’un projet — convient véritablement à différents publics, et pas seulement aux personnes qui vous ressemblent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65131FEE" w14:textId="3100CF01" w:rsidR="005969B3" w:rsidRPr="00776B0F" w:rsidRDefault="4E9679B0" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776B0F">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>COMMENT L’UTILISER</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6FF7">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776B0F">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F31C880" w14:textId="627D30C8" w:rsidR="07F6BFDF" w:rsidRPr="00776B0F" w:rsidRDefault="4715A583" w:rsidP="00CF3B37">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vous pouvez utiliser cette liste de contrôle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prépare</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r tout</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4715A583" w:rsidR="4715A583">
-[...681 lines deleted...]
-          <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Lexend" w:cs="Lexend"/>
+      <w:r w:rsidR="00CC369E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">type de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contenu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texte, diapositives, graphiques, vidéo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00986DAB" w:rsidR="005969B3" w:rsidP="00223285" w:rsidRDefault="005969B3" w14:paraId="65131FEE" w14:textId="2C175EBE">
-[...5 lines deleted...]
-        <w:t>COMMENT L’UTILISER?</w:t>
+    <w:p w14:paraId="454C11F2" w14:textId="66DA7959" w:rsidR="07F6BFDF" w:rsidRDefault="001875BE" w:rsidP="008102F0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Étape</w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>étape</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="23BDC716" w:rsidRDefault="07F6BFDF" w14:paraId="1F31C880" w14:textId="06C2F885">
-[...307 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2E45B11D" w14:textId="7B9EA1B8" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="4715A583" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rédigez votre brouillon (texte, image ou présentation). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="2F23AF83" w14:textId="5F5B0169">
-[...150 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="2F23AF83" w14:textId="59372961" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="4715A583" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:ind w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Passez en revue la liste de contrôle point par point. Pour chaque élément, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posez-vous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les questions suivantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F01997">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="1C90990F" w14:textId="4038D7D6">
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> ? » </w:t>
+    <w:p w14:paraId="1C90990F" w14:textId="4FBA63B8" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="00F01997" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Est-ce que j'inclus ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00932E63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>j'exclus</w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quelqu'un</w:t>
+      </w:r>
+      <w:r w:rsidR="00932E63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sans le vouloir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="19C805ED" w14:textId="489E88E1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="04005B62" w14:textId="356DF800" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="00F01997" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Est-ce que j'utilise des form</w:t>
+      </w:r>
+      <w:r w:rsidR="0094336D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ulations</w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neutres du point de vue du genre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B37997" w14:textId="147E0E76" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="00F01997" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Est-ce que je m'adresse avec respect aux personnes en situation de handicap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66018C13" w14:textId="11ED2EE9" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="00F01997" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Est-ce que j'utilise un langage clair et des phrases simples pour toucher les personnes ayant un niveau de maîtrise de la langue plus faible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1EB14D" w14:textId="6ACF0634" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="00F01997" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Est-ce que j'utilise des </w:t>
+      </w:r>
+      <w:r w:rsidR="0094336D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>graphiques ou des icônes qui facilitent</w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la compréhension</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A927820" w14:textId="566256FF" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="4715A583" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notez ce qui fonctionne et ce qui doit être amélioré.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="04005B62" w14:textId="4D0D3BD4">
-[...134 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="09BEB2B2" w14:textId="5B023F33" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="4715A583" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effectuez une révision rapide pour </w:t>
+      </w:r>
+      <w:r w:rsidR="003756F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les modifications.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="44B37997" w14:textId="53BCE8C3">
-[...118 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="016C332F" w14:textId="16131B82" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="003756F6" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>emandez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> possible)</w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'avis d'une personne </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1EFA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ayant une façon de penser différente de la vôtre</w:t>
+      </w:r>
+      <w:r w:rsidR="4715A583" w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou des besoins différents.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="66018C13" w14:textId="1B872D85">
-[...182 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="79356599" w14:textId="7612FE99" w:rsidR="07F6BFDF" w:rsidRPr="008102F0" w:rsidRDefault="4715A583" w:rsidP="008102F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008102F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Partagez la version finale, en gardant à l'esprit que l'accessibilité est un processus continu et non un objectif final.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="6B1EB14D" w14:textId="6A509E59">
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> ? » </w:t>
+    <w:p w14:paraId="0FB0589C" w14:textId="7B441FDA" w:rsidR="00F7593D" w:rsidRPr="00776B0F" w:rsidRDefault="00F7593D" w:rsidP="4715A583">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4715A583">
+        <w:rPr>
+          <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="3B1258A7" w14:textId="589834BE">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3E73134A" w14:textId="77777777" w:rsidR="00851A4D" w:rsidRDefault="00851A4D" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="3A927820" w14:textId="3A4B8CD7">
-[...106 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="287A414C" w14:textId="77777777" w:rsidR="00851A4D" w:rsidRDefault="00851A4D" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="6DAF48F0" w14:textId="699D60F0">
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="13958F3B" w14:textId="77777777" w:rsidR="00851A4D" w:rsidRDefault="00851A4D" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="09BEB2B2" w14:textId="67C9BB40">
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> pour appliquer les modifications. </w:t>
+    <w:p w14:paraId="016ED991" w14:textId="7527D14E" w:rsidR="00AB1414" w:rsidRPr="00776B0F" w:rsidRDefault="4715A583" w:rsidP="00223285">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776B0F">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>MOD</w:t>
+      </w:r>
+      <w:r w:rsidR="00851A4D">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776B0F">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>LE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="22EC6321" w14:textId="22B731A1">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="46A7DF13" w14:textId="067710C5" w:rsidR="07F6BFDF" w:rsidRPr="00776B0F" w:rsidRDefault="4715A583" w:rsidP="07F6BFDF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00776B0F">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>LISTE DE CONTRÔLE POUR UNE COMMUNICATION INCLUSIVE</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="07F6BFDF" w:rsidP="07F6BFDF" w:rsidRDefault="07F6BFDF" w14:paraId="016C332F" w14:textId="53316E7E">
-[...355 lines deleted...]
-        <w:pStyle w:val="Normale"/>
+    <w:p w14:paraId="7DFC9422" w14:textId="3A5BED22" w:rsidR="07F6BFDF" w:rsidRDefault="07F6BFDF" w:rsidP="07F6BFDF"/>
+    <w:p w14:paraId="4AF411BE" w14:textId="77777777" w:rsidR="00F7593D" w:rsidRPr="00F7593D" w:rsidRDefault="00F7593D" w:rsidP="00F7593D"/>
+    <w:p w14:paraId="545A3C3C" w14:textId="4121905A" w:rsidR="00D10EB4" w:rsidRPr="006E46E4" w:rsidRDefault="00DF3ABE" w:rsidP="006E46E4">
+      <w:pPr>
         <w:spacing w:before="280" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline wp14:editId="6C3F43DA" wp14:anchorId="63E55399">
-            <wp:extent cx="4560664" cy="6762750"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="573F3500" wp14:editId="646DF2F8">
+            <wp:extent cx="4533972" cy="6943329"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1759787959" name="drawing"/>
+            <wp:docPr id="2085582792" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
-              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1759787959" name="Picture 1759787959"/>
+                    <pic:cNvPr id="2085582792" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4533972" cy="6943329"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00EC65C7">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17FD595F" wp14:editId="0128E931">
+            <wp:extent cx="4652565" cy="6877050"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="621887531" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="621887531" name="drawing"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616237090">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="0">
+                    <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4560664" cy="6762750"/>
+                      <a:ext cx="4652565" cy="6877050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="4E9679B0">
-[...2 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFC5CEF" w14:textId="6E0B4464" w:rsidR="00D10EB4" w:rsidRPr="005969B3" w:rsidRDefault="00D10EB4" w:rsidP="5FA9F049">
+      <w:pPr>
+        <w:spacing w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline wp14:editId="4682E1D9" wp14:anchorId="17FD595F">
-            <wp:extent cx="4683214" cy="6877050"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C6788DA" wp14:editId="604D7825">
+            <wp:extent cx="4439548" cy="6677025"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="621887531" name="drawing"/>
+            <wp:docPr id="928237098" name="drawing"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
-              <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="621887531" name="Picture 621887531"/>
+                    <pic:cNvPr id="928237098" name="drawing"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403925292">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm rot="0">
+                    <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4683214" cy="6877050"/>
+                      <a:ext cx="4439548" cy="6677025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D10EB4" w:rsidP="4715A583" w:rsidRDefault="00D10EB4" w14:paraId="5BC24CCC" w14:textId="543E1430">
-[...69 lines deleted...]
-    <w:sectPr w:rsidRPr="005969B3" w:rsidR="00D10EB4">
+    <w:sectPr w:rsidR="00D10EB4" w:rsidRPr="005969B3">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D4A79" w:rsidRDefault="007D4A79" w14:paraId="7FB87ECB" w14:textId="77777777">
+    <w:p w14:paraId="02335ED1" w14:textId="77777777" w:rsidR="00C75B65" w:rsidRDefault="00C75B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D4A79" w:rsidRDefault="007D4A79" w14:paraId="6A4FADE2" w14:textId="77777777">
+    <w:p w14:paraId="49A75635" w14:textId="77777777" w:rsidR="00C75B65" w:rsidRDefault="00C75B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lexend">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Lexend Light">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{880D8B89-2997-48BC-BE23-6C7FEC8678DF}" r:id="rId1"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{D8FEE48B-2874-4056-B9E3-123FB40E1114}" r:id="rId3"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5C9921F9-A7BC-4CA1-ACAD-BE1434D046DF}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{077AAC8D-6D50-43AE-84FD-F17279C92F56}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{D0A575AB-2D34-4537-BFB0-5D4F733A00F9}"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{D1A199A3-C2B3-42FD-AE6E-83A89DB9142B}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{98E86899-0AAC-4BE5-8CAD-2B1705C3BAB3}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{AD1CAF40-343A-4394-BBC6-9B4B11925FF5}"/>
+  </w:font>
+  <w:font w:name="Lexend">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{E5834C44-3D83-4F86-96EA-80E5927A1C63}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{D17371DD-03AD-46E1-A23C-13DEB32883D2}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{09F1EFBF-C605-49A2-ADF0-4C292E105419}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...10 lines deleted...]
-    <w:embedItalic w:fontKey="{5C0BCC28-A983-4044-BED1-61B1FA9A35D3}" r:id="rId8"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{096A7F09-061E-452A-BEBB-4618F11E9123}"/>
+    <w:embedBold r:id="rId11" w:fontKey="{716DEC8F-03F4-4E6D-AD8D-F115721D484A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lexend Light">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Lexend ExtraBold">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{C7CD48D5-71CE-422B-B42C-06586B2BECE7}" r:id="rId9"/>
-[...1 lines deleted...]
-    <w:embedItalic w:fontKey="{2F4B0D9F-90FD-412D-930F-8238BF9B705C}" r:id="rId11"/>
+    <w:embedBold r:id="rId12" w:fontKey="{8E94F118-F0C0-47AF-A26D-9DB88D625BC0}"/>
   </w:font>
-  <w:font w:name="Lexend ExtraBold">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Lexend Black">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-    <w:embedBold w:fontKey="{FC95E44E-9656-40DA-ACF4-9D660106A1D1}" r:id="rId12"/>
-[...7 lines deleted...]
-    <w:embedRegular w:fontKey="{DCDD230F-B19A-4DBE-9CB8-92EB34C641E3}" r:id="rId13"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{C7366E17-2E04-40C1-A03D-E1E3CE068528}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{8F35A07D-349A-4722-938C-FA1001FC8179}" r:id="rId14"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{9281D5F9-7F0D-41E5-B255-D77D55A19996}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="003F379C" w:rsidP="4715A583" w:rsidRDefault="00000000" w14:paraId="0DDD83F1" w14:textId="77777777">
+  <w:p w14:paraId="0DDD83F1" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="00000000" w:rsidP="4715A583">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="4715A583">
       <w:rPr>
-        <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="4715A583">
       <w:rPr>
-        <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...1 lines deleted...]
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="4715A583">
       <w:rPr>
-        <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="4715A583">
       <w:rPr>
-        <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F379C" w:rsidP="4715A583" w:rsidRDefault="003F379C" w14:paraId="061B749E" w14:textId="77777777">
+  <w:p w14:paraId="061B749E" w14:textId="77777777" w:rsidR="003F379C" w:rsidRDefault="003F379C" w:rsidP="4715A583">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00475A54" w:rsidR="00910EA0" w:rsidP="4715A583" w:rsidRDefault="00475A54" w14:paraId="666E5E82" w14:textId="13291123">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7173425E" w14:textId="2F391646" w:rsidR="0036435D" w:rsidRDefault="0036435D" w:rsidP="4715A583">
     <w:pPr>
-      <w:pStyle w:val="Normale"/>
       <w:pBdr>
-        <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="3600"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0036435D">
+      <w:rPr>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+        <w:noProof/>
+        <w:lang w:val="fr-BE" w:eastAsia="ja-JP"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="523650BF" wp14:editId="22C22BD1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2224405</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>69215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4229553" cy="1051560"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Rectangle 12"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4229553" cy="1051560"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:sysClr val="window" lastClr="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="783BCC33" w14:textId="77777777" w:rsidR="0036435D" w:rsidRPr="00AA56D2" w:rsidRDefault="0036435D" w:rsidP="0036435D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2915B86A" w14:textId="77777777" w:rsidR="0036435D" w:rsidRPr="00AA56D2" w:rsidRDefault="0036435D" w:rsidP="0036435D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Numéro de projet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AA56D2">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="523650BF" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:175.15pt;margin-top:5.45pt;width:333.05pt;height:82.8pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTlY61zgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xoFjZqukK7KkJa&#10;QaWFD3Adp7Hk2GbGbdK/Z+x02wJviD64c7HPnDkzWT1Mg2FHBaidbXixyDlTVrpW233Df3zfvPvI&#10;GQZhW2GcVQ0/KeQP67dvVqOvVel6Z1oFjEAs1qNveB+Cr7MMZa8GgQvnlaVk52AQgVzYZy2IkdAH&#10;k5V5fpeNDloPTipEij7NSb5O+F2nZPjWdagCMw0nbiGdkM5dPLP1StR7EL7X8kxD/AOLQWhLRS9Q&#10;TyIIdgD9F9SgJTh0XVhIN2Su67RUqQfqpsj/6OalF16lXkgc9BeZ8P/Byq/HF78FkmH0WCOZsYup&#10;gyH+Ez82JbFOF7HUFJik4LIs76vqPWeSckVeFdVdkjO7PveA4bNyA4tGw4GmkUQSx2cMVJKuvl6J&#10;1dAZ3W60Mck54aMBdhQ0OJp360bOjMBAwYZv0i8OjyB+e2ZsfGxdhJnTMZJdm4tWmHbTueOda09b&#10;YOjlRhPJZ6qwFUArUHA20lo0HH8eBCgq/sWS7vfFsqxoj5KzrD7ktFRwm9ndZoSVvSO+gbPZfAxp&#10;92aOnw7BdToJEVnNVM5kadypufNqxn269dOt6we0/gUAAP//AwBQSwMEFAAGAAgAAAAhAMuYhuPg&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYMkbLKE0nPk+TJrEh4Jg1&#10;XlvROFWTduXf453gZut99PpxvppcK0bsQ+NJw3ymQCCV3jZUaXjfvV4tQYRoyJrWE2r4wQCr4vws&#10;N5n1R3rDcRsrwSUUMqOhjrHLpAxljc6Eme+QODv43pnIa19J25sjl7tWXiuVSmca4gu16fCpxvJ7&#10;OzgN/XPzOYyJs9X68PL1sXvc+KXfaH15MT3cg4g4xT8YTvqsDgU77f1ANohWwyJRC0Y5UHcgToCa&#10;pzcg9jzdpgnIIpf/fyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFOVjrXOAQAAiAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMuYhuPgAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" fillcolor="window" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="783BCC33" w14:textId="77777777" w:rsidR="0036435D" w:rsidRPr="00AA56D2" w:rsidRDefault="0036435D" w:rsidP="0036435D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Financé par l’Union européenne. Les points de vue et avis exprimés n’engagent toutefois que leur(s) auteur(s) et ne reflètent pas nécessairement ceux de l’Union européenne ou de l’Agence exécutive européenne pour l’éducation et la culture (EACEA). Ni l’Union européenne ni l’EACEA ne sauraient en être tenues pour responsables.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2915B86A" w14:textId="77777777" w:rsidR="0036435D" w:rsidRPr="00AA56D2" w:rsidRDefault="0036435D" w:rsidP="0036435D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Numéro de projet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AA56D2">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>: 2024-2-FR02-KA220-YOU-000293524</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="666E5E82" w14:textId="161498DD" w:rsidR="00910EA0" w:rsidRPr="00475A54" w:rsidRDefault="00910EA0" w:rsidP="4715A583">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="3600"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00475A54">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4FA7883F" w14:textId="2C60D896" w:rsidR="00910EA0" w:rsidRDefault="0036435D" w:rsidP="4715A583">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00475A54">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="098C4169">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5516DF1B" wp14:editId="599268E9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-117742</wp:posOffset>
+            <wp:posOffset>-114935</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>169779</wp:posOffset>
+            <wp:posOffset>79375</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2294911" cy="619626"/>
+          <wp:extent cx="2315210" cy="520065"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+          <wp:docPr id="1963295707" name="Image 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1963295707" name="Image 4" descr="Une image contenant capture d’écran, Police, Bleu électrique, Graphique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+                  <pic:cNvPr id="1963295707" name="Image 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2315420" cy="625163"/>
+                    <a:ext cx="2315210" cy="520065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00475A54" w:rsidR="00910EA0">
-[...8 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="4715A583" w:rsidRDefault="00475A54" w14:paraId="4FA7883F" w14:textId="5DB3CD28">
+  <w:p w14:paraId="6E46FAE0" w14:textId="2D1DE891" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="4715A583">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...23 lines deleted...]
-        <w:between w:val="nil" w:color="FF000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00910EA0" w:rsidR="003F379C" w:rsidP="4715A583" w:rsidRDefault="003F379C" w14:paraId="34135A10" w14:textId="45438A60">
+  <w:p w14:paraId="34135A10" w14:textId="0357B574" w:rsidR="003F379C" w:rsidRPr="00910EA0" w:rsidRDefault="003F379C" w:rsidP="4715A583">
     <w:pPr>
-      <w:pStyle w:val="Normale"/>
       <w:pBdr>
-        <w:top w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:between w:val="nil" w:color="000000" w:sz="0" w:space="0"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D4A79" w:rsidRDefault="007D4A79" w14:paraId="58FB1341" w14:textId="77777777">
+    <w:p w14:paraId="0C2959C6" w14:textId="77777777" w:rsidR="00C75B65" w:rsidRDefault="00C75B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D4A79" w:rsidRDefault="007D4A79" w14:paraId="339E1D0C" w14:textId="77777777">
+    <w:p w14:paraId="3E81A30C" w14:textId="77777777" w:rsidR="00C75B65" w:rsidRDefault="00C75B65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w14:paraId="697BC385" w14:textId="074C259E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="697BC385" w14:textId="074C259E" w:rsidR="00910EA0" w:rsidRDefault="00910EA0">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidP="007734DA" w:rsidRDefault="00BC6A2D" w14:paraId="069CDBDB" w14:textId="47508849">
+  <w:p w14:paraId="069CDBDB" w14:textId="47508849" w:rsidR="00910EA0" w:rsidRDefault="00BC6A2D" w:rsidP="007734DA">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline wp14:editId="37CF3775" wp14:anchorId="063F38AB">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="063F38AB" wp14:editId="37CF3775">
           <wp:extent cx="2605453" cy="1182965"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1514639650" name="Image 4" descr="Une image contenant Graphique, Police, graphisme, texte&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2728501" cy="1238833"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w14:paraId="4452B93E" w14:textId="77777777">
+  <w:p w14:paraId="4452B93E" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00910EA0" w:rsidRDefault="00910EA0" w14:paraId="57161C6F" w14:textId="77777777">
+  <w:p w14:paraId="57161C6F" w14:textId="77777777" w:rsidR="00910EA0" w:rsidRDefault="00910EA0">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="23">
-[...446 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02441D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4C4AA6E"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06A1043B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F73665BA"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FD72A06E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="«"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Lexend Light" w:eastAsia="Aptos" w:hAnsi="Lexend Light" w:cs="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07964453"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="710C5FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Lexend" w:hAnsi="Lexend" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Calibri" w:hAnsi="Lexend" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -4009,51 +2016,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B9E544E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF0205BA"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8F05C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8712216C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4122,1661 +2242,2174 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17D393AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B605008"/>
+    <w:lvl w:ilvl="0" w:tplc="AF968510">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="36B2C2EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1D2A5A1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="907C7A88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4DC60F3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D7F68756">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5CF8FD7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="26748204">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3F529BA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FD26CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F94DAA4"/>
     <w:lvl w:ilvl="0" w:tplc="332EF19C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Aptos" w:hAnsi="Wingdings" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B0578A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24D40ADC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD0888A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="264312BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BFCFB08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C53E91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5267142"/>
+    <w:lvl w:ilvl="0" w:tplc="7988B990">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="47E4425E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5D3AF628">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2356F7F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="94E6B4EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1806264C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7E1EE352">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="68ECC208">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="214A6DD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285B5DA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A2471A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6F0E77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="166ECC84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3573B0AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5704C1D8"/>
+    <w:lvl w:ilvl="0" w:tplc="1C763A36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8F10C046">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F78AF9BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6BC6E526">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9B22E306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0AC23272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C05625F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DD3CCBE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0264379E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6A3C39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6241272"/>
     <w:styleLink w:val="Listeactuelle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41505C3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7E4B7B8"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B327839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFF64C46"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E36214F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51EE56FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E61C5D48"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1AEC3A12">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E70EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0FA9706"/>
     <w:lvl w:ilvl="0" w:tplc="9038250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Paragrafoelenco"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5E08EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F246F06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692174BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25B62194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5845,349 +4478,462 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DB52E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2D7593"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47465B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F9E5B5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="342E4136"/>
+    <w:lvl w:ilvl="0" w:tplc="33387C5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="899CACD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="51D0FEA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DBD2C81C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8230F060">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="30AA770C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9CBC5084">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="46A45D62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0F06CC16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71145F17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8AD22DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6256,512 +5002,552 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="745A727A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="09463848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="24">
+  <w:num w:numId="1" w16cid:durableId="75395887">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="538516359">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1204564011">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1911496550">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1834375465">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2046128190">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="883951222">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="574440723">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1225489628">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2041663554">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="11" w16cid:durableId="1542087060">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="570845230">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1792941719">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="966013860">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="74668912">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1092582365">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="379327152">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="539050554">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="927690116">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="22">
-[...8 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="2046128190">
+  <w:num w:numId="20" w16cid:durableId="968704124">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="883951222">
+  <w:num w:numId="21" w16cid:durableId="86653500">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1263417767">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1403869490">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1722359304">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="115683023">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1311715729">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1259018214">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="574440723">
-[...23 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1092582365">
+  <w:num w:numId="28" w16cid:durableId="2033678259">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="87"/>
+  <w:zoom w:percent="40"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F379C"/>
     <w:rsid w:val="00067A05"/>
     <w:rsid w:val="000C4C0D"/>
     <w:rsid w:val="000C78CD"/>
     <w:rsid w:val="001720E9"/>
+    <w:rsid w:val="001875BE"/>
     <w:rsid w:val="0020590D"/>
     <w:rsid w:val="00214B93"/>
     <w:rsid w:val="00223285"/>
     <w:rsid w:val="002927B9"/>
     <w:rsid w:val="002978CD"/>
     <w:rsid w:val="002C5736"/>
     <w:rsid w:val="002D47B9"/>
     <w:rsid w:val="002E36CC"/>
     <w:rsid w:val="00301CAF"/>
     <w:rsid w:val="00342B85"/>
     <w:rsid w:val="003433DD"/>
     <w:rsid w:val="00353311"/>
+    <w:rsid w:val="0036435D"/>
+    <w:rsid w:val="003756F6"/>
     <w:rsid w:val="00390081"/>
     <w:rsid w:val="003A680F"/>
+    <w:rsid w:val="003A7E04"/>
     <w:rsid w:val="003C0E08"/>
+    <w:rsid w:val="003C5D03"/>
     <w:rsid w:val="003F379C"/>
     <w:rsid w:val="0042217E"/>
     <w:rsid w:val="004416EE"/>
     <w:rsid w:val="00451B12"/>
     <w:rsid w:val="00452AD3"/>
     <w:rsid w:val="00475A54"/>
     <w:rsid w:val="004E4C49"/>
+    <w:rsid w:val="00502C36"/>
     <w:rsid w:val="00521D7F"/>
+    <w:rsid w:val="0052493D"/>
+    <w:rsid w:val="005816E9"/>
     <w:rsid w:val="005969B3"/>
     <w:rsid w:val="00694D9D"/>
+    <w:rsid w:val="006E46E4"/>
     <w:rsid w:val="006F42D6"/>
     <w:rsid w:val="007734DA"/>
+    <w:rsid w:val="00776B0F"/>
     <w:rsid w:val="007A106C"/>
     <w:rsid w:val="007C10D0"/>
     <w:rsid w:val="007D4A79"/>
     <w:rsid w:val="007E5442"/>
+    <w:rsid w:val="008102F0"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00850DD3"/>
+    <w:rsid w:val="00851A4D"/>
     <w:rsid w:val="0087242E"/>
     <w:rsid w:val="00890458"/>
     <w:rsid w:val="008C3354"/>
     <w:rsid w:val="008E4CD3"/>
+    <w:rsid w:val="008F6FF7"/>
     <w:rsid w:val="009101C7"/>
     <w:rsid w:val="00910EA0"/>
     <w:rsid w:val="009234D0"/>
+    <w:rsid w:val="00932E63"/>
+    <w:rsid w:val="0094336D"/>
     <w:rsid w:val="00986DAB"/>
     <w:rsid w:val="00997ABE"/>
+    <w:rsid w:val="009D3EDF"/>
     <w:rsid w:val="009D71D4"/>
     <w:rsid w:val="00A22B8F"/>
     <w:rsid w:val="00AB1414"/>
     <w:rsid w:val="00B1164F"/>
     <w:rsid w:val="00B21915"/>
     <w:rsid w:val="00B2786C"/>
+    <w:rsid w:val="00B40DF7"/>
+    <w:rsid w:val="00B449AF"/>
     <w:rsid w:val="00B460A2"/>
+    <w:rsid w:val="00B66C6E"/>
     <w:rsid w:val="00BA37A0"/>
     <w:rsid w:val="00BA6103"/>
+    <w:rsid w:val="00BB6C1E"/>
     <w:rsid w:val="00BC6A2D"/>
+    <w:rsid w:val="00BE1EFA"/>
     <w:rsid w:val="00C10FC5"/>
     <w:rsid w:val="00C122A1"/>
     <w:rsid w:val="00C23150"/>
     <w:rsid w:val="00C52671"/>
+    <w:rsid w:val="00C72377"/>
+    <w:rsid w:val="00C75B65"/>
+    <w:rsid w:val="00CC369E"/>
     <w:rsid w:val="00CE1C6D"/>
+    <w:rsid w:val="00CF3B37"/>
     <w:rsid w:val="00D10EB4"/>
     <w:rsid w:val="00D15D52"/>
     <w:rsid w:val="00D553F9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rsid w:val="00DF27A7"/>
+    <w:rsid w:val="00DF3ABE"/>
     <w:rsid w:val="00E263B5"/>
     <w:rsid w:val="00EC65C7"/>
     <w:rsid w:val="00ED69A2"/>
     <w:rsid w:val="00EF17DB"/>
+    <w:rsid w:val="00F01997"/>
     <w:rsid w:val="00F0781E"/>
+    <w:rsid w:val="00F148E1"/>
     <w:rsid w:val="00F20807"/>
     <w:rsid w:val="00F30652"/>
     <w:rsid w:val="00F60CC1"/>
     <w:rsid w:val="00F72E47"/>
     <w:rsid w:val="00F7383E"/>
     <w:rsid w:val="00F7593D"/>
     <w:rsid w:val="00F77526"/>
     <w:rsid w:val="00FC71BD"/>
     <w:rsid w:val="00FE675C"/>
+    <w:rsid w:val="00FF6A5C"/>
     <w:rsid w:val="07F6BFDF"/>
     <w:rsid w:val="14BD9BC6"/>
     <w:rsid w:val="18A3AF04"/>
     <w:rsid w:val="23BDC716"/>
     <w:rsid w:val="44958547"/>
     <w:rsid w:val="4715A583"/>
     <w:rsid w:val="4E9679B0"/>
     <w:rsid w:val="50A9B0A1"/>
     <w:rsid w:val="5FA9F049"/>
     <w:rsid w:val="6AA100D6"/>
     <w:rsid w:val="6BF62896"/>
     <w:rsid w:val="6D19CB27"/>
     <w:rsid w:val="6FE099E4"/>
     <w:rsid w:val="7FE5159B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="43EE4EAA"/>
   <w15:docId w15:val="{7D01457A-C035-CD46-B433-C3499D84BFCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6917,52 +5703,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7029,918 +5815,915 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normale" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
-      <w:noProof w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Titolo3"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo1Carattere"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B21915"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Titolo3"/>
-[...1 lines deleted...]
-    <w:link w:val="Titolo2Carattere"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00223285"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo3Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:caps w:val="1"/>
+      <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 4"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo4Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 5"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo5Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 6"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo6Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 7"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo7Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 8"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo8Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:name w:val="heading 9"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Titolo9Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Carpredefinitoparagrafo" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellanormale" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Nessunelenco" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
-    <w:name w:val="Title"/>
-[...2 lines deleted...]
-    <w:link w:val="TitoloCarattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
+      <w:caps/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo1Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B21915"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo2Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00223285"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend ExtraBold" w:hAnsi="Lexend ExtraBold"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="0000E8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo3Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:bCs/>
       <w:caps/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo4Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo5Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo6Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo7Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo8Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titolo9Carattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitoloCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Titolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DA4D91"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lexend Black" w:hAnsi="Lexend Black" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Lexend Black" w:eastAsia="Calibri" w:hAnsi="Lexend Black" w:cs="Calibri"/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="96"/>
       <w:szCs w:val="96"/>
       <w14:textOutline w14:w="12700" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
         <w14:solidFill>
           <w14:schemeClr w14:val="tx1"/>
         </w14:solidFill>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sottotitolo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
-    <w:name w:val="Subtitle"/>
-[...2 lines deleted...]
-    <w:link w:val="SottotitoloCarattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
     <w:rPr>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6" w:themeShade="FF"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SottotitoloCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Sottotitolo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazione">
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
-    <w:name w:val="Quote"/>
-[...2 lines deleted...]
-    <w:link w:val="CitazioneCarattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitazioneCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Citazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normale"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="6"/>
       </w:numPr>
-      <w:spacing/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasiintensa">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citazioneintensa">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
-    <w:name w:val="Intense Quote"/>
-[...2 lines deleted...]
-    <w:link w:val="CitazioneintensaCarattere"/>
     <w:qFormat/>
     <w:rsid w:val="4715A583"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitazioneintensaCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Citazioneintensa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Riferimentointenso">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasigrassetto">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001D7E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normale"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="4715A583"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pidipagina">
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="footer"/>
-    <w:basedOn w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="PidipaginaCarattere"/>
     <w:rsid w:val="4715A583"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PidipaginaCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Pidipagina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Numeropagina">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00601F6E"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Grigliatabella">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabellanormale"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009A5A9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intestazione">
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="header"/>
-    <w:basedOn w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="IntestazioneCarattere"/>
     <w:rsid w:val="4715A583"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4536"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntestazioneCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Intestazione"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00437D07"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 1"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="4715A583"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="4715A583"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sommario3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:name w:val="toc 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normale"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="4715A583"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C22896"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Listeactuelle1" w:customStyle="1">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Listeactuelle1">
     <w:name w:val="Liste actuelle1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D553F9"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Enfasicorsivo">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00D553F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:hAnsi="Lexend"/>
       <w:b w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00890458"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grigliatabellachiara">
+  <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="Tabellanormale"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="003433DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testocommento">
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normale"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="TestocommentoCarattere"/>
     <w:rsid w:val="4715A583"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TestocommentoCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Testocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rimandocommento">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Testocommento"/>
-[...1 lines deleted...]
-    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00986DAB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SoggettocommentoCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Soggettocommento"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00986DAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Elenco2">
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="List 2"/>
-    <w:basedOn w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="4715A583"/>
     <w:pPr>
-      <w:spacing/>
       <w:ind w:left="566" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpotesto">
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normale"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:link w:val="CorpotestoCarattere"/>
     <w:rsid w:val="4715A583"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CorpotestoCarattere" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Corpotesto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00986DAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Lexend Light" w:hAnsi="Lexend Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="637954093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7969,67 +6752,68 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1698694840">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="rId616237090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="rId403925292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="rId1154909603" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -8299,55 +7083,62 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5LLplwOy3P9ZN1Bsa/lbJ28LEYA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyCWguMTdkcDh2dTIJaC4zcmRjcmpuMgloLjI2aW4xcmcyCGgubG54Yno5MgloLjM1bmt1bjIyCWguMWtzdjR1djIJaC40NHNpbmlvMgloLjJqeHN4cWgyCGguejMzN3lhMgloLjNqMnFxbTMyCWguMXk4MTB0dzIJaC40aTdvamhwMgloLjJ4Y3l0cGkyCWguMWNpOTN4YjIJaC4zd2h3bWw0MgloLjJibjZ3c3g4AHIhMUFSamRDU2o5bGRBQ0pnOW90ZWYtLW4zNWF3WHNwcEw0</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>283</Words>
+  <Characters>1617</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1897</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Guilleminot</dc:creator>
-  <lastModifiedBy>Projects BRGD</lastModifiedBy>
-  <revision>25</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>588ad64b-62d2-44ee-a867-2decb32ec847</vt:lpwstr>
   </property>
 </Properties>
 </file>